--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mariana NETTO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human–Swarm Interaction Simulation Platform to Assess Sense of Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan da Silva Tchilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubirajara Franco Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35, pp.235-251. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40313-023-01058-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Decentralized Autonomous Organizations and Operations for Smart Societies: Human–Autonomous Organizations for Industry 5.0 and Society 5.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Stapleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (6), pp.70-74. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mis.2023.3324471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Multi-Terminal High Voltage Direct Current Networks for Wind Power Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís F Normandia Lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Louni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilney Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monssef Drissi-Habti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (23), pp.9016. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15239016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Hierarchical Easy-to-Implement Control for DC MicroGrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah B Siad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilney Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Galai Dol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.969. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15030969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on Accidents Involving Autonomous Vehicles: Interdependence of Event Data Recorder, Human-Vehicle Cooperation and Legal Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Martinesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Miranda Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H Etgens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (34), pp 407-410. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are &apos;Hard Sciences&apos; Enough for Teaching Applied Control Design? Driving Assistance and Autonomy in Vehicles as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (9), pp 190-195. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.08.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special section on Cyber-Physical &#38; Human Systems (CPHS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah K Spurgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp. 249-251. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2017.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reference-based vehicle lateral control for lane departure avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Benine-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Scalzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.284-306. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVAS.2014.063044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended braking stiffness estimation based on a switched observer, with an application to wheel-acceleration control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong-Bien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pasillas-Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (6), pp.2384-2392. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2014.2305171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Driver and Active Steering Control for Vision-Based Lane Keeping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Scalzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (5), pp 473-484. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejc.18.473-484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nested PID steering control for lane keeping in autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Scalzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (12), pp 1459-1467. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of an integrated evaluation framework for preventive safety applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Scholliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ljung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp 211-220. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2010.2080357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Situation Adaptive Lane Keeping Support System : Overview of the SAFELANE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Amditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthaios Bimpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Thomaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Tsogas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (3), pp.617--629. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2010.2051667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver steering assistance for lane departure avoidance based on hybrid automata and composite Lyapunov function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.28--39. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2009.2026451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver steering assistance for lane departure avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Minoiu-Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lusetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol17, n6, p642-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance active de prévention des sorties de voie : Prise en compte des virages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (6), pp.615--646. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.43.615-646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver steering assistance for lane departure avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (6), pp.642--651. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2008.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new adaptive control algorithm for systems with multilinear parametrization: n-parameters case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha M. Annaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps à sortie de voie : une mesure, un critère pour l&apos;assistance au contrôle latéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-machine cooperation in car driving for lateral safety: delegation and mutual control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (2), pp.153-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to line crossing for lane departure avoidance : a theoretical study and an experimental setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol 7, n°2, p226-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to Line Crossing for Lane Departure Avoidance: a Theoretical Study and an Experimental Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.226--241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatique et Assistance à la Conduite Automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Challenges for Social Systems Milestone Survey: Current Status and Future Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Stapleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei-Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing-Shan Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Visioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.320-325, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a DFIG based wind turbine using modified Conditional Servo-compensator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vancuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilney Damm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems and Control for Societal Impact: TC9.2. Developments and Vision - Contribution to the CC9 Milestone Session 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.326-331, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A swarm of luggage transport robots moving through an airport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan da Silva Tchilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Workshop on Intelligent Manufacturing Systems - IMS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tel-aviv, Israel. pp.102-107, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.04.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Teleoperation for a Human-Swarm Interaction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan da Silva Tchilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubirajara Franco Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPHS 2020, 3rd IFAC Workshop on Cyber-Physical & Human Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, PEKIN, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies au service des mobilités. Une approche prospective pour un développement éthique et socialement responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guilbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Seidowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville en transformation - Approches pluridisciplinaires et nouveaux défis, Séminaire du Projet Fédérateur Ville 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040461v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinear and nonlinear control algorithms for a DC/DC converter for Multi-Terminal HVDC networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Jiménez Carrizosa,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilney Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Benchaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.523--528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Induced Explicit Time-Scale Separation to Attain DC Voltage Stability for a VSC-HVDC Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yijing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilney Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Benchaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Aug 2014, Cap Town, South Africa. pp.540-545, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop wheel-acceleration control based on an extended braking stiffness observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong-Bien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pasillas-Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE American Control Conference ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington (District of Columbia), United States. pp.N/A, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/acc.2013.6580151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite en conditions limite : contrôle d'un modèle non linéaire du véhicule par une approche affine par morceaux via le suivi d'une référence en vitesse de lacet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Benine-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Scalzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pasillas-Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique (CIFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle yaw rate control based on piecewise affine regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Benine-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Scalzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pasillas-Lepine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, La Jolla, United States. pp.20-25, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2010.5548062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active steering control based on piecewise affine regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Scalzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Benine-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pasillas-Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, MD, United States. pp.5362--5367, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/acc.2010.5530763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PReVAL-PReVENT : Assistances à la conduite, évaluation des systèmes et trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Leanderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blosseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scholiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Trajectoires et sécurité routière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver steering assistance: lane departure prevention for curvy roads using feedforward correction and BMI optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Advanced VEhicle Control (AVEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Kobe, Japan. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral wind force and torque estimation for a driving assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Dakhlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress, International Federation of Automatic Control, IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.3378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver steering assistance to avoid unintended lane departure by lane keeping and steering suggestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC wolrd congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seoul, South Korea. pp.13119--13119, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.02221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A switched optimized approach for road departure avoidance: implementation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Instanbul, Turkey. pp.787--792, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2007.4290212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance control based on a composite Lyapunov function for lane departure avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Mediterannean Conference on Control and Automation (MED 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Athen, Greece. pp.1--6, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2007.4433858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A switched optimized approach for road departure avoidance: implementation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toronto, Sep 2006, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2007.4290212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle lateral dynamics estimation using Unknown Input Proportional-Integral Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Minesota, United States. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Adaptive Control Algorithm for Systems with Multilinear Parametrization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha M. Annaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Minesota, United States. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new strategy for lane departure avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CACSD-CCA-ISIC.2006.4776764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping Control Synthesis For Both Longitudinal And Lateral Automated Low Speed Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicle Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Las Vegas, United States. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de l&apos;automatique pour l&apos;assistance et l&apos;automatisation de la conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Recherche en Robotique (JNRR05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les degrés croissants de robotisation de la voiture, de la conduite manuelle au tout automatisé : points de vue croisés des sciences technologiques, des sciences cognitives, des facteurs humains et du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Martinesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et robots : Droit science-fictionnel et fictions du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, 2020, 978-2-36424-070-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to road safety: from abstractions and control theory to real solutions, discussion and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. UNIVERSITE DE PARIS XI, PARIS SUD, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01213481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mariana NETTO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human–Swarm Interaction Simulation Platform to Assess Sense of Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan da Silva Tchilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubirajara Franco Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35, pp.235-251. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40313-023-01058-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Decentralized Autonomous Organizations and Operations for Smart Societies: Human–Autonomous Organizations for Industry 5.0 and Society 5.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Stapleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (6), pp.70-74. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mis.2023.3324471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Multi-Terminal High Voltage Direct Current Networks for Wind Power Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís F Normandia Lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Louni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilney Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monssef Drissi-Habti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (23), pp.9016. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15239016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Hierarchical Easy-to-Implement Control for DC MicroGrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah B Siad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilney Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Galai Dol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.969. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15030969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on Accidents Involving Autonomous Vehicles: Interdependence of Event Data Recorder, Human-Vehicle Cooperation and Legal Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Martinesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Miranda Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H Etgens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (34), pp 407-410. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are &apos;Hard Sciences&apos; Enough for Teaching Applied Control Design? Driving Assistance and Autonomy in Vehicles as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (9), pp 190-195. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.08.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special section on Cyber-Physical &#38; Human Systems (CPHS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah K Spurgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp. 249-251. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2017.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reference-based vehicle lateral control for lane departure avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Benine-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Scalzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.284-306. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVAS.2014.063044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended braking stiffness estimation based on a switched observer, with an application to wheel-acceleration control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong-Bien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pasillas-Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (6), pp.2384-2392. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2014.2305171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Driver and Active Steering Control for Vision-Based Lane Keeping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Scalzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (5), pp 473-484. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejc.18.473-484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nested PID steering control for lane keeping in autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Scalzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (12), pp 1459-1467. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of an integrated evaluation framework for preventive safety applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Scholliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ljung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp 211-220. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2010.2080357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Situation Adaptive Lane Keeping Support System : Overview of the SAFELANE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Amditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthaios Bimpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Thomaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Tsogas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (3), pp.617--629. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2010.2051667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver steering assistance for lane departure avoidance based on hybrid automata and composite Lyapunov function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.28--39. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2009.2026451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver steering assistance for lane departure avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Minoiu-Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lusetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol17, n6 (6), p642-51. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2008.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance active de prévention des sorties de voie : Prise en compte des virages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (6), pp.615--646. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.43.615-646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new adaptive control algorithm for systems with multilinear parametrization: n-parameters case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha M. Annaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps à sortie de voie : une mesure, un critère pour l&apos;assistance au contrôle latéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-machine cooperation in car driving for lateral safety: delegation and mutual control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (2), pp.153-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to Line Crossing for Lane Departure Avoidance: a Theoretical Study and an Experimental Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.226--241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to line crossing for lane departure avoidance : a theoretical study and an experimental setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol 7, n°2, p226-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatique et Assistance à la Conduite Automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Challenges for Social Systems Milestone Survey: Current Status and Future Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Stapleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei-Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing-Shan Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Visioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.320-325, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a DFIG based wind turbine using modified Conditional Servo-compensator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vancuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilney Damm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems and Control for Societal Impact: TC9.2. Developments and Vision - Contribution to the CC9 Milestone Session 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.326-331, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A swarm of luggage transport robots moving through an airport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan da Silva Tchilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Workshop on Intelligent Manufacturing Systems - IMS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tel-aviv, Israel. pp.102-107, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.04.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Teleoperation for a Human-Swarm Interaction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan da Silva Tchilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubirajara Franco Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPHS 2020, 3rd IFAC Workshop on Cyber-Physical & Human Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, PEKIN, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies au service des mobilités. Une approche prospective pour un développement éthique et socialement responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guilbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Seidowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville en transformation - Approches pluridisciplinaires et nouveaux défis, Séminaire du Projet Fédérateur Ville 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040461v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinear and nonlinear control algorithms for a DC/DC converter for Multi-Terminal HVDC networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Jiménez Carrizosa,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilney Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Benchaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.523--528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Induced Explicit Time-Scale Separation to Attain DC Voltage Stability for a VSC-HVDC Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yijing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilney Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Benchaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Aug 2014, Cap Town, South Africa. pp.540-545, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop wheel-acceleration control based on an extended braking stiffness observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong-Bien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pasillas-Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE American Control Conference ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington (District of Columbia), United States. pp.N/A, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/acc.2013.6580151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite en conditions limite : contrôle d'un modèle non linéaire du véhicule par une approche affine par morceaux via le suivi d'une référence en vitesse de lacet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Benine-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Scalzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pasillas-Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique (CIFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active steering control based on piecewise affine regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Scalzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Benine-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pasillas-Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, MD, United States. pp.5362--5367, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/acc.2010.5530763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle yaw rate control based on piecewise affine regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Benine-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Scalzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pasillas-Lepine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, La Jolla, United States. pp.20-25, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2010.5548062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PReVAL-PReVENT : Assistances à la conduite, évaluation des systèmes et trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Leanderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blosseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scholiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Trajectoires et sécurité routière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral wind force and torque estimation for a driving assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Dakhlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress, International Federation of Automatic Control, IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.3378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver steering assistance: lane departure prevention for curvy roads using feedforward correction and BMI optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Advanced VEhicle Control (AVEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Kobe, Japan. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver steering assistance to avoid unintended lane departure by lane keeping and steering suggestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC wolrd congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seoul, South Korea. pp.13119--13119, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.02221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A switched optimized approach for road departure avoidance: implementation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Instanbul, Turkey. pp.787--792, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2007.4290212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance control based on a composite Lyapunov function for lane departure avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Mediterannean Conference on Control and Automation (MED 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Athen, Greece. pp.1--6, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2007.4433858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A switched optimized approach for road departure avoidance: implementation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toronto, Sep 2006, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2007.4290212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle lateral dynamics estimation using Unknown Input Proportional-Integral Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Minesota, United States. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Adaptive Control Algorithm for Systems with Multilinear Parametrization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha M. Annaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Minesota, United States. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new strategy for lane departure avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CACSD-CCA-ISIC.2006.4776764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping Control Synthesis For Both Longitudinal And Lateral Automated Low Speed Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicle Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Las Vegas, United States. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de l&apos;automatique pour l&apos;assistance et l&apos;automatisation de la conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Recherche en Robotique (JNRR05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les degrés croissants de robotisation de la voiture, de la conduite manuelle au tout automatisé : points de vue croisés des sciences technologiques, des sciences cognitives, des facteurs humains et du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Martinesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et robots : Droit science-fictionnel et fictions du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, 2020, 978-2-36424-070-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to road safety: from abstractions and control theory to real solutions, discussion and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. UNIVERSITE DE PARIS XI, PARIS SUD, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01213481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan da Silva Tchilian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubirajara Franco Moreno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Netto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-023-01058-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439350v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Stapleton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mis.2023.3324471" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04213559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s F Normandia Louren&#231;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Louni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilney Damm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi-Habti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15239016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549055v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah B Siad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Galai Dol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15030969" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233890v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Martinesco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Miranda Neto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H Etgens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.193" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K Spurgeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2017.09.018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Benine-Neto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scalzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lusetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2014.063044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Bien Hoang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2305171" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Marino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.18.473-484" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Scalzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Netto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.08.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZR6NMTD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879558v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scholliers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joshi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gemou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hendriks" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ljung" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2010.2080357" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647346v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Amditis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthaios Bimpas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Thomaidis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Tsogas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2010.2051667" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2009.2026451" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Minoiu-Enache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Netto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mammar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lusetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu Enache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.615-646" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-846LS471-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2008.10.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94NBZS4Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha M. Annaswamy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jolly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glaser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342828v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei-Yue Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Shan Jia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Visioli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1587" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vancuong Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1167" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440341v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1588" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440347v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.177" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040461v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fiat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilbot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Seidowsky" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159854v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jim&#233;nez Carrizosa," TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benchaib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijing Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01298" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00832520v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2013.6580151" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526023v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Benine-Neto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709975v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-Lepine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2010.5548062" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526028v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2010.5530763" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786947v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Leanderson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blosseville" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scholiers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342835v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342805v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Dakhlallah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.3378" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02221" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342844v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2007.4290212" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342838v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433858" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342839v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342829v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342868v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342840v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD-CCA-ISIC.2006.4776764" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342801v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nouveliere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440332v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martinesco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01213481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan da Silva Tchilian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubirajara Franco Moreno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Netto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-023-01058-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439350v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Stapleton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mis.2023.3324471" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04213559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s F Normandia Louren&#231;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Louni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilney Damm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi-Habti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15239016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549055v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah B Siad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Galai Dol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15030969" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233890v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Martinesco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Miranda Neto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H Etgens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.193" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K Spurgeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2017.09.018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Benine-Neto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scalzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lusetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2014.063044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Bien Hoang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2305171" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Marino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.18.473-484" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Scalzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Netto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.08.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZR6NMTD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879558v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scholliers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joshi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gemou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hendriks" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ljung" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2010.2080357" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647346v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Amditis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthaios Bimpas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Thomaidis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Tsogas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2010.2051667" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2009.2026451" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Minoiu-Enache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Netto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mammar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lusetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2008.10.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94NBZS4Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645169v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu Enache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.615-646" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-846LS471-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha M. Annaswamy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342831v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403257v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jolly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342828v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glaser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342830v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440339v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei-Yue Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Shan Jia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Visioli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1587" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vancuong Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1167" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440341v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1588" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.177" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040461v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fiat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilbot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Seidowsky" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159854v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jim&#233;nez Carrizosa," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benchaib" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471096v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijing Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01298" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00832520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2013.6580151" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Benine-Neto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2010.5530763" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709975v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-Lepine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2010.5548062" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786947v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Leanderson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blosseville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scholiers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342805v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Dakhlallah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.3378" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02221" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342844v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2007.4290212" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342838v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433858" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342839v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342829v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342868v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342840v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD-CCA-ISIC.2006.4776764" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342801v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nouveliere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342833v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martinesco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01213481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>