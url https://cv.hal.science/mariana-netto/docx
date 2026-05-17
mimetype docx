--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mariana NETTO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human–Swarm Interaction Simulation Platform to Assess Sense of Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan da Silva Tchilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubirajara Franco Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35, pp.235-251. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40313-023-01058-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Decentralized Autonomous Organizations and Operations for Smart Societies: Human–Autonomous Organizations for Industry 5.0 and Society 5.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Stapleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (6), pp.70-74. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mis.2023.3324471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Multi-Terminal High Voltage Direct Current Networks for Wind Power Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís F Normandia Lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Louni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilney Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monssef Drissi-Habti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (23), pp.9016. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15239016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Hierarchical Easy-to-Implement Control for DC MicroGrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah B Siad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilney Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Galai Dol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.969. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15030969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on Accidents Involving Autonomous Vehicles: Interdependence of Event Data Recorder, Human-Vehicle Cooperation and Legal Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Martinesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Miranda Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H Etgens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (34), pp 407-410. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are &apos;Hard Sciences&apos; Enough for Teaching Applied Control Design? Driving Assistance and Autonomy in Vehicles as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (9), pp 190-195. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.08.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special section on Cyber-Physical &#38; Human Systems (CPHS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah K Spurgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp. 249-251. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2017.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reference-based vehicle lateral control for lane departure avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Benine-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Scalzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.284-306. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVAS.2014.063044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended braking stiffness estimation based on a switched observer, with an application to wheel-acceleration control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong-Bien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pasillas-Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (6), pp.2384-2392. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2014.2305171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Driver and Active Steering Control for Vision-Based Lane Keeping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Scalzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (5), pp 473-484. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejc.18.473-484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nested PID steering control for lane keeping in autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Scalzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (12), pp 1459-1467. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of an integrated evaluation framework for preventive safety applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Scholliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ljung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp 211-220. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2010.2080357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Situation Adaptive Lane Keeping Support System : Overview of the SAFELANE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Amditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthaios Bimpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Thomaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Tsogas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (3), pp.617--629. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2010.2051667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver steering assistance for lane departure avoidance based on hybrid automata and composite Lyapunov function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.28--39. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2009.2026451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver steering assistance for lane departure avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Minoiu-Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lusetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol17, n6 (6), p642-51. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2008.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance active de prévention des sorties de voie : Prise en compte des virages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (6), pp.615--646. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.43.615-646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new adaptive control algorithm for systems with multilinear parametrization: n-parameters case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha M. Annaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps à sortie de voie : une mesure, un critère pour l&apos;assistance au contrôle latéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-machine cooperation in car driving for lateral safety: delegation and mutual control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (2), pp.153-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to Line Crossing for Lane Departure Avoidance: a Theoretical Study and an Experimental Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.226--241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to line crossing for lane departure avoidance : a theoretical study and an experimental setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol 7, n°2, p226-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatique et Assistance à la Conduite Automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Challenges for Social Systems Milestone Survey: Current Status and Future Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Stapleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei-Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing-Shan Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Visioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.320-325, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a DFIG based wind turbine using modified Conditional Servo-compensator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vancuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilney Damm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems and Control for Societal Impact: TC9.2. Developments and Vision - Contribution to the CC9 Milestone Session 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.326-331, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A swarm of luggage transport robots moving through an airport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan da Silva Tchilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Workshop on Intelligent Manufacturing Systems - IMS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tel-aviv, Israel. pp.102-107, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.04.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Teleoperation for a Human-Swarm Interaction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan da Silva Tchilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubirajara Franco Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPHS 2020, 3rd IFAC Workshop on Cyber-Physical & Human Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, PEKIN, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies au service des mobilités. Une approche prospective pour un développement éthique et socialement responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guilbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Seidowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville en transformation - Approches pluridisciplinaires et nouveaux défis, Séminaire du Projet Fédérateur Ville 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040461v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinear and nonlinear control algorithms for a DC/DC converter for Multi-Terminal HVDC networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Jiménez Carrizosa,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilney Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Benchaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.523--528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Induced Explicit Time-Scale Separation to Attain DC Voltage Stability for a VSC-HVDC Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yijing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilney Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Benchaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Aug 2014, Cap Town, South Africa. pp.540-545, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop wheel-acceleration control based on an extended braking stiffness observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong-Bien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pasillas-Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE American Control Conference ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington (District of Columbia), United States. pp.N/A, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/acc.2013.6580151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite en conditions limite : contrôle d'un modèle non linéaire du véhicule par une approche affine par morceaux via le suivi d'une référence en vitesse de lacet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Benine-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Scalzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pasillas-Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique (CIFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active steering control based on piecewise affine regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Scalzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Benine-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pasillas-Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, MD, United States. pp.5362--5367, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/acc.2010.5530763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle yaw rate control based on piecewise affine regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Benine-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Scalzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pasillas-Lepine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, La Jolla, United States. pp.20-25, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2010.5548062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PReVAL-PReVENT : Assistances à la conduite, évaluation des systèmes et trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Leanderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blosseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scholiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Trajectoires et sécurité routière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral wind force and torque estimation for a driving assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Dakhlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress, International Federation of Automatic Control, IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.3378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver steering assistance: lane departure prevention for curvy roads using feedforward correction and BMI optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Advanced VEhicle Control (AVEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Kobe, Japan. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver steering assistance to avoid unintended lane departure by lane keeping and steering suggestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC wolrd congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seoul, South Korea. pp.13119--13119, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.02221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A switched optimized approach for road departure avoidance: implementation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Instanbul, Turkey. pp.787--792, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2007.4290212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance control based on a composite Lyapunov function for lane departure avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Mediterannean Conference on Control and Automation (MED 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Athen, Greece. pp.1--6, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2007.4433858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A switched optimized approach for road departure avoidance: implementation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toronto, Sep 2006, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2007.4290212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle lateral dynamics estimation using Unknown Input Proportional-Integral Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Minesota, United States. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Adaptive Control Algorithm for Systems with Multilinear Parametrization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha M. Annaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Minesota, United States. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new strategy for lane departure avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CACSD-CCA-ISIC.2006.4776764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping Control Synthesis For Both Longitudinal And Lateral Automated Low Speed Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicle Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Las Vegas, United States. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de l&apos;automatique pour l&apos;assistance et l&apos;automatisation de la conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Recherche en Robotique (JNRR05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les degrés croissants de robotisation de la voiture, de la conduite manuelle au tout automatisé : points de vue croisés des sciences technologiques, des sciences cognitives, des facteurs humains et du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Martinesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et robots : Droit science-fictionnel et fictions du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, 2020, 978-2-36424-070-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to road safety: from abstractions and control theory to real solutions, discussion and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. UNIVERSITE DE PARIS XI, PARIS SUD, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01213481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mariana NETTO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human–Swarm Interaction Simulation Platform to Assess Sense of Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan da Silva Tchilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubirajara Franco Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35, pp.235-251. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40313-023-01058-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Decentralized Autonomous Organizations and Operations for Smart Societies: Human–Autonomous Organizations for Industry 5.0 and Society 5.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Stapleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (6), pp.70-74. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mis.2023.3324471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Multi-Terminal High Voltage Direct Current Networks for Wind Power Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís F Normandia Lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Louni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilney Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monssef Drissi-Habti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (23), pp.9016. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15239016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Hierarchical Easy-to-Implement Control for DC MicroGrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah B Siad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilney Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Galai Dol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (3), pp.969. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15030969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are &apos;Hard Sciences&apos; Enough for Teaching Applied Control Design? Driving Assistance and Autonomy in Vehicles as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (9), pp 190-195. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.08.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on Accidents Involving Autonomous Vehicles: Interdependence of Event Data Recorder, Human-Vehicle Cooperation and Legal Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Martinesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Miranda Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H Etgens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (34), pp 407-410. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special section on Cyber-Physical &#38; Human Systems (CPHS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah K Spurgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp. 249-251. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2017.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reference-based vehicle lateral control for lane departure avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Benine-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Scalzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.284-306. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVAS.2014.063044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended braking stiffness estimation based on a switched observer, with an application to wheel-acceleration control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong-Bien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pasillas-Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre de Bernardinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (6), pp.2384-2392. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2014.2305171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Driver and Active Steering Control for Vision-Based Lane Keeping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Scalzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (5), pp 473-484. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejc.18.473-484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nested PID steering control for lane keeping in autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Scalzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (12), pp 1459-1467. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2011.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and application of an integrated evaluation framework for preventive safety applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Scholliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hendriks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ljung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp 211-220. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2010.2080357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Situation Adaptive Lane Keeping Support System : Overview of the SAFELANE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Amditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthaios Bimpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Thomaidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Tsogas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (3), pp.617--629. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2010.2051667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver steering assistance for lane departure avoidance based on hybrid automata and composite Lyapunov function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.28--39. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2009.2026451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver steering assistance for lane departure avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Minoiu-Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lusetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol17, n6 (6), p642-51. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2008.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance active de prévention des sorties de voie : Prise en compte des virages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (6), pp.615--646. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.43.615-646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new adaptive control algorithm for systems with multilinear parametrization: n-parameters case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha M. Annaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps à sortie de voie : une mesure, un critère pour l&apos;assistance au contrôle latéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-machine cooperation in car driving for lateral safety: delegation and mutual control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Milleville-Pennel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (2), pp.153-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to Line Crossing for Lane Departure Avoidance: a Theoretical Study and an Experimental Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.226--241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to line crossing for lane departure avoidance : a theoretical study and an experimental setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol 7, n°2, p226-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatique et Assistance à la Conduite Automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Challenges for Social Systems Milestone Survey: Current Status and Future Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Stapleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei-Yue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing-Shan Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Visioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.320-325, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a DFIG based wind turbine using modified Conditional Servo-compensator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vancuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilney Damm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems and Control for Societal Impact: TC9.2. Developments and Vision - Contribution to the CC9 Milestone Session 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.326-331, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A swarm of luggage transport robots moving through an airport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan da Silva Tchilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Workshop on Intelligent Manufacturing Systems - IMS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tel-aviv, Israel. pp.102-107, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.04.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Teleoperation for a Human-Swarm Interaction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan da Silva Tchilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubirajara Franco Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPHS 2020, 3rd IFAC Workshop on Cyber-Physical & Human Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, PEKIN, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies au service des mobilités. Une approche prospective pour un développement éthique et socialement responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guilbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Seidowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville en transformation - Approches pluridisciplinaires et nouveaux défis, Séminaire du Projet Fédérateur Ville 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040461v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinear and nonlinear control algorithms for a DC/DC converter for Multi-Terminal HVDC networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Jiménez Carrizosa,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilney Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Benchaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.523--528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Induced Explicit Time-Scale Separation to Attain DC Voltage Stability for a VSC-HVDC Terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yijing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilney Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Benchaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Aug 2014, Cap Town, South Africa. pp.540-545, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop wheel-acceleration control based on an extended braking stiffness observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong-Bien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pasillas-Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE American Control Conference ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington (District of Columbia), United States. pp.N/A, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/acc.2013.6580151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite en conditions limite : contrôle d'un modèle non linéaire du véhicule par une approche affine par morceaux via le suivi d'une référence en vitesse de lacet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Benine-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Scalzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pasillas-Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique (CIFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active steering control based on piecewise affine regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Scalzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Benine-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pasillas-Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, MD, United States. pp.5362--5367, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/acc.2010.5530763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle yaw rate control based on piecewise affine regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Benine-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Scalzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pasillas-Lepine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, La Jolla, United States. pp.20-25, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2010.5548062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PReVAL-PReVENT : Assistances à la conduite, évaluation des systèmes et trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Leanderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Blosseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scholiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Trajectoires et sécurité routière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver steering assistance: lane departure prevention for curvy roads using feedforward correction and BMI optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Advanced VEhicle Control (AVEC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Kobe, Japan. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral wind force and torque estimation for a driving assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Dakhlallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Congress, International Federation of Automatic Control, IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.3378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver steering assistance to avoid unintended lane departure by lane keeping and steering suggestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC wolrd congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seoul, South Korea. pp.13119--13119, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.02221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A switched optimized approach for road departure avoidance: implementation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lusetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Instanbul, Turkey. pp.787--792, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2007.4290212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance control based on a composite Lyapunov function for lane departure avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Mediterannean Conference on Control and Automation (MED 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Athen, Greece. pp.1--6, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2007.4433858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new strategy for lane departure avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CACSD-CCA-ISIC.2006.4776764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Adaptive Control Algorithm for Systems with Multilinear Parametrization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha M. Annaswamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Minesota, United States. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A switched optimized approach for road departure avoidance: implementation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Minoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toronto, Sep 2006, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2007.4290212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle lateral dynamics estimation using Unknown Input Proportional-Integral Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Minesota, United States. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping Control Synthesis For Both Longitudinal And Lateral Automated Low Speed Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chaibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicle Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Las Vegas, United States. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de l&apos;automatique pour l&apos;assistance et l&apos;automatisation de la conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nouveliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Recherche en Robotique (JNRR05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les degrés croissants de robotisation de la voiture, de la conduite manuelle au tout automatisé : points de vue croisés des sciences technologiques, des sciences cognitives, des facteurs humains et du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Martinesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et robots : Droit science-fictionnel et fictions du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, 2020, 978-2-36424-070-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to road safety: from abstractions and control theory to real solutions, discussion and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Netto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. UNIVERSITE DE PARIS XI, PARIS SUD, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01213481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan da Silva Tchilian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubirajara Franco Moreno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Netto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-023-01058-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439350v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Stapleton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mis.2023.3324471" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04213559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s F Normandia Louren&#231;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Louni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilney Damm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi-Habti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15239016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549055v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah B Siad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Galai Dol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15030969" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233890v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Martinesco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Miranda Neto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H Etgens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.193" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K Spurgeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2017.09.018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Benine-Neto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scalzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lusetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2014.063044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Bien Hoang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2305171" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Marino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.18.473-484" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Scalzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Netto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.08.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZR6NMTD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879558v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scholliers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joshi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gemou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hendriks" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ljung" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2010.2080357" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647346v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Amditis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthaios Bimpas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Thomaidis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Tsogas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2010.2051667" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2009.2026451" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Minoiu-Enache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Netto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mammar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lusetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2008.10.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94NBZS4Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645169v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu Enache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.615-646" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-846LS471-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha M. Annaswamy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342831v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403257v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jolly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342828v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glaser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342830v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440339v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei-Yue Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Shan Jia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Visioli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1587" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vancuong Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1167" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440341v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1588" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.177" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040461v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fiat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilbot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Seidowsky" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159854v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jim&#233;nez Carrizosa," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benchaib" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471096v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijing Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01298" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00832520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2013.6580151" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Benine-Neto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2010.5530763" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709975v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-Lepine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2010.5548062" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786947v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Leanderson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blosseville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scholiers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342805v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Dakhlallah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.3378" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02221" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342844v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2007.4290212" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342838v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433858" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342839v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342829v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342868v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342840v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD-CCA-ISIC.2006.4776764" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342801v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nouveliere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342833v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martinesco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01213481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan da Silva Tchilian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubirajara Franco Moreno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Netto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-023-01058-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439350v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Stapleton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mis.2023.3324471" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04213559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s F Normandia Louren&#231;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Louni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilney Damm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monssef Drissi-Habti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15239016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549055v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah B Siad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Galai Dol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15030969" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.193" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Martinesco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Miranda Neto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H Etgens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.01.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K Spurgeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2017.09.018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Benine-Neto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scalzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lusetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2014.063044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Bien Hoang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bernardinis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2305171" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Marino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.18.473-484" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Scalzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Netto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.08.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZR6NMTD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879558v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scholliers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joshi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gemou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hendriks" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ljung" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2010.2080357" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647346v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Amditis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthaios Bimpas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Thomaidis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Tsogas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2010.2051667" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2009.2026451" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Minoiu-Enache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Netto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mammar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lusetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2008.10.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94NBZS4Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645169v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Minoiu Enache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.43.615-646" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-846LS471-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha M. Annaswamy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342831v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403257v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milleville-Pennel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jolly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342828v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glaser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342830v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440339v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei-Yue Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Shan Jia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Visioli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1587" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vancuong Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1167" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440341v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1588" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.177" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040461v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fiat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilbot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Seidowsky" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159854v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jim&#233;nez Carrizosa," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benchaib" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471096v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijing Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lamnabhi-Lagarrigue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01298" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00832520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2013.6580151" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Benine-Neto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2010.5530763" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709975v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-Lepine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2010.5548062" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786947v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Leanderson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blosseville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scholiers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342835v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342805v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Dakhlallah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.3378" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342841v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02221" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342844v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2007.4290212" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342838v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433858" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342840v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD-CCA-ISIC.2006.4776764" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342868v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342829v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342801v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nouveliere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342833v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440332v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martinesco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01213481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>