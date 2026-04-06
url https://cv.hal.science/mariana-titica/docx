--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -489,239 +489,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid asymptotic-Kalman observer for estimation of microalgae growth in a closed photobioreactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A generic structure for modeling growth kinetics of eukaryotic microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariana Titica</w:t>
+                <w:t xml:space="preserve">Urbain Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+                <w:t xml:space="preserve">Marina Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944706v1</w:t>
+                <w:t xml:space="preserve">hal-05484542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic structure for modeling growth kinetics of eukaryotic microalgae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+                <w:t xml:space="preserve">A hybrid asymptotic-Kalman observer for estimation of microalgae growth in a closed photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbain Brice</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jack Legrand</w:t>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.323-328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484542v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fictitious Reference Iterative Tuning Control of the pH in a Photobioreactor</w:t>
               </w:r>
@@ -1622,407 +1622,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous control of pH and dissolved oxygen in closed photobioreactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefits of MELiSSA loop project for microalgae industry, from the optimization of solar culture to the design of innovative intensified photobioreactor technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agrospace MELiSSA Workshop : current and future ways to closed life support systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, May 2018, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935671v1</w:t>
+                <w:t xml:space="preserve">hal-02552522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of MELiSSA loop project for microalgae industry, from the optimization of solar culture to the design of innovative intensified photobioreactor technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous control of pH and dissolved oxygen in closed photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Kazbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Ifrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrospace MELiSSA Workshop : current and future ways to closed life support systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sinaia, France. pp.372-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2018.8540689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552522v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online estimation of microalgae growth in photobioreactor based on oxygen in situ measurements</w:t>
+                <w:t xml:space="preserve">Anaerobic Digester Optimization Using Extremum Seeking and Model-Based Algorithms. A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brieuc Urbain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mariana Titica</w:t>
+                <w:t xml:space="preserve">S. Caraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ifrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ceanga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Congress of the International Society for Applied Phycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12673-12678, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941266v1</w:t>
+                <w:t xml:space="preserve">hal-01941295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line estimation and feed-back control of continuous photosynthetic microorganism growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieux Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2050,230 +2072,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic Digester Optimization Using Extremum Seeking and Model-Based Algorithms. A Comparative Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Ceanga</w:t>
+                <w:t xml:space="preserve">Online estimation of microalgae growth in photobioreactor based on oxygen in situ measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th Congress of the International Society for Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941295v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line estimation and feedback control of continuous photosynthetic microorganism growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2462,51 +2462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time monitoring of photoautotrophic microalgae growth in photobioreactor, based on gas analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2557,51 +2557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biochemically structured model for the autotrophic growth of eukaryotic microalgae in photobioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieux Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2704,51 +2704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Artu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2812,51 +2812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Artu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2907,51 +2907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based versus model-free control designs for improving microalgae growth in a closed photobioreactor: Some preliminary comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3418,51 +3418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive control of the light-to-microalgae ratio for Chlamydomonas reinhardtii in a photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3513,51 +3513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the light-to-microalgae ratio in a photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3630,51 +3630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Chlamydomonas reinhardtii Growth in a Torus Photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4545,51 +4545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling semi-transparent PV PANELS with thin-film PBRs for sustainable microalgal biomass production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.R. Moheimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6100,51 +6100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Degrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Takache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6401,51 +6401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rügen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bockmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-G. Dussap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6651,51 +6651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen control for an industrial pilot-scale fed-batch filamentous fungal fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bodizs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7790,51 +7790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Operation of a Lumostatic Microalgae Cultivation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8089,51 +8089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burrueco-Subir&#224;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Combroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Marec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2025.584" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484574v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Robert Ferrel Ballestas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira-Adeline Simionov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Antache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Barbu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Adrian Ifrim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA54631.2023.10275417" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993822" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Brice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Titica" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ifrim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Horincar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Condrachi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Guzman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC55426.2022.9931867" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04227483v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc52150.2021.9607111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228148v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sebile-Meilleroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc50638.2020.9259653" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando R.F. Ballestas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bonnanfant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bouillaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assaf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231335v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Deppe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Frahm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2019.8886109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935671v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Kazbar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2018.8540689" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941266v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Urbain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552157v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieux Urbain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caraman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ifrim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Titica" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ceanga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2245" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todisco Eglantine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durecu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Artu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cogne Guillaume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383377v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01312251v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2016.7535870" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Ceanga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Caraman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.255" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533318v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Baicu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2015.7321297" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04567588v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2015.7321300" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2014.6982448" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00878991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-IN-2044.00053" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906780v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jahan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Fallowfield" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-024-03435-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044009v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Vasiliev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124537" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022709v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferrel Ballestas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28983" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louveau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Moheimani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pruvost" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.04.029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803336v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103466" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajina K C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sabatt&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Butterworth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103537" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403549v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiviane Wieser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Gouic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dechandol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herve" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249746" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022791v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pilon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108708" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04209685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren&#539;iu Baicu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15186535" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379593v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris S&#233;bile-Meilleroux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-95879-0.50068-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218636v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Todisco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thobie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dur&#233;cu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.03.017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moemen Daboussy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5ZKPZC4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940595v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14290" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BDG526T5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.11.133" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8BSM18P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634893v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-in-2044.00038" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534158v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Degrenne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takache" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23180" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C729B7B62E93AC69CD8679F92F4E2040B1F0C8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022841v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco R&#252;gen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bockmayr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#8208;gilles Dussap" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.596" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-68D1S3ZR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cogne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#252;gen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bockmayr" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-G. Dussap" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940666v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanny Fouchard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Degrenne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22034" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZWWHPKGM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940680v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodizs" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faria" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Srinivasan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2007.01.019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537106v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-1524(03)00007-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537152v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(01)00311-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95CE031E5ABBF619DF1F29BAA42ECDD94CB1E95E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537162v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/ASBCJ-58-0167" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486598v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539805v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;pine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539785v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539813v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547348v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256919v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26687-9_10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burrueco-Subir&#224;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Combroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Marec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2025.584" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484574v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Robert Ferrel Ballestas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira-Adeline Simionov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Antache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Barbu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Adrian Ifrim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA54631.2023.10275417" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484542v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Brice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Titica" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993822" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ifrim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Horincar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Condrachi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Guzman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC55426.2022.9931867" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04227483v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc52150.2021.9607111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228148v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sebile-Meilleroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc50638.2020.9259653" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando R.F. Ballestas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bonnanfant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bouillaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assaf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231335v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Deppe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Frahm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2019.8886109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552522v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Kazbar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2018.8540689" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caraman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ifrim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Titica" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ceanga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2245" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieux Urbain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941266v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Urbain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todisco Eglantine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durecu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Artu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cogne Guillaume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383377v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01312251v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2016.7535870" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Ceanga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Caraman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.255" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533318v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Baicu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2015.7321297" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04567588v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2015.7321300" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2014.6982448" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00878991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-IN-2044.00053" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906780v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jahan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Fallowfield" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-024-03435-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044009v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Vasiliev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124537" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022709v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferrel Ballestas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28983" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louveau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Moheimani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pruvost" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.04.029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803336v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103466" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajina K C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sabatt&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Butterworth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103537" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403549v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiviane Wieser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Gouic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dechandol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herve" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249746" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022791v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pilon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108708" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04209685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren&#539;iu Baicu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15186535" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379593v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris S&#233;bile-Meilleroux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-95879-0.50068-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218636v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Todisco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thobie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dur&#233;cu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.03.017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moemen Daboussy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5ZKPZC4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940595v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14290" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BDG526T5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.11.133" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8BSM18P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634893v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-in-2044.00038" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534158v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Degrenne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takache" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23180" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C729B7B62E93AC69CD8679F92F4E2040B1F0C8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022841v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco R&#252;gen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bockmayr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#8208;gilles Dussap" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.596" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-68D1S3ZR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cogne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#252;gen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bockmayr" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-G. Dussap" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940666v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanny Fouchard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Degrenne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22034" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZWWHPKGM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940680v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodizs" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faria" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Srinivasan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2007.01.019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537106v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-1524(03)00007-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537152v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(01)00311-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95CE031E5ABBF619DF1F29BAA42ECDD94CB1E95E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537162v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/ASBCJ-58-0167" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486598v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539805v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;pine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539785v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539813v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547348v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256919v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26687-9_10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>