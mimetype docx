--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -66,7111 +66,7111 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inactivation of an indicator virus during microalgae-based wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Jahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Fallowfield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, pp.1593-1606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-024-03435-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of an Estimation Tool for Monitoring Growth and Starch Storage in Microalgae Cultures Based on Gas Balance Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Robert Ferrel Ballestas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.104066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tool for On‐Line Monitoring Microalgal Bioprocesses Based on Gas Balance Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ferrel Ballestas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.28983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective technical and technological insights into microalgae production using aquaculture wastewater effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira-Adeline Simionov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Vasiliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Condrachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 377, pp.124537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D characterisation of a large high rate algal pond for wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Jahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajina K C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Sabatté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, pp.103537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2024.103537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling semi-transparent PV PANELS with thin-film PBRs for sustainable microalgal biomass production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.R. Moheimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 205, pp.722 - 732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.04.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synergy between carbon sources and light in microalgal culture from the perspective of wastewater treatment in high rate algal ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Jahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Fallowfield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79, pp.103466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2024.103466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and Application of an Automated Raman Sensor for Bioprocess Monitoring: From the Laboratory to an Algae Production Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiviane Wieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Ali Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Gouic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dechandol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (24), pp.9746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23249746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of the radiation characteristics and the light absorption rate of Chlamydomonas reinhardtii cultivated under a progressive nitrogen starvation and accumulating carbon reserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Robert Ferrel Ballestas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 309, pp.108708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2023.108708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dynamic model for temperature prediction in a façade-integrated photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Thobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dechandol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durécu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, pp.371-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2022.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model Based Optimal Control of the Photosynthetic Growth of Microalgae in a Batch Photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Adrian Ifrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiana Horincar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Antache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurențiu Baicu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15186535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuous operation of a solar photobioreactor with linearizing control – A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Sébile-Meilleroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Computer Aided Chemical Engineering, 51, pp.403-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-323-95879-0.50068-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic pH model for autotrophic growth of microalgae in photobioreactor: A tool for monitoring and control purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Ifrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (2), pp.585-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.14290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parameter identification and state estimation of a microalgae dynamical model in sulphur deprived conditions: Global sensitivity analysis, optimization criterion, extended Kalman filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moemen Daboussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (8), pp.1378-1395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.22007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multivariable feedback linearizing control of Chlamydomonas reinhardtii photoautotrophic growth process in a torus photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Adrian Ifrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 218, pp.191-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.11.133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feedback linearizing control of light-to-microalgae ratio in artificially lighted photobioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Adrian Ifrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Caraman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12th IFAC Symposium on Computer Applications in Biotechnology, 46 (31), pp.169-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20131216-3-in-2044.00038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetic modeling of light limitation and sulfur deprivation effects in the induction of hydrogen production with Chlamydomonas reinhardtii. Part II: Definition of model-based protocols and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Degrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Takache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (10), pp.2288-2299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.23180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model‐based method for investigating bioenergetic processes in autotrophically growing eukaryotic microalgae: Application to the green algae Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Rügen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Bockmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude‐gilles Dussap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnology Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (3), pp.631-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/btpr.596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraint-based modelling of Chlamydomonas reinhardtii photoautotrophic metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rügen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bockmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-G. Dussap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (6), pp.389-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20100707-3-BE-2012.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetic modeling of light limitation and sulfur deprivation effects in the induction of hydrogen production with Chlamydomonas reinhardtii : Part I. Model development and parameter identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swanny Fouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Degrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (1), pp.232-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.22034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxygen control for an industrial pilot-scale fed-batch filamentous fungal fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bodizs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dochain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (7), pp.595-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2007.01.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic optimisation of the aroma production in brewing fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Corrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0959-1524(03)00007-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predictive modelling of brewing fermentation: from knowledge-based to black-box models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Landaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Corrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 56 (4-5), pp.405-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4754(01)00311-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of the Kinetics of Higher Alcohol and Ester Production Based on CO2 Emission with a View to Control of Beer Flavor by Temperature and Top Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Landaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Corrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal- American Society of Brewing Chemists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 58 (4), pp.167-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/ASBCJ-58-0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Transparent Organic Photovoltaic Modules coupled with a Photobioreactor for Microalgae Cultivation in COCPIT project for Sustainable Advanced Fuels Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Burrueco-Subirà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATSUS Spring 2025 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Séville, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.29363/nanoge.matsusspring.2025.584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tool for estimating carbon reserve storage in the green microalgae C. reinhardtii cultivated under nitrogen-limiting conditions based on gas balance analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Robert Ferrel Ballestas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Chemical Engineering ECCE12, 7th European Congress of Applied Biotechnology, ECAB5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EFCE, ESBES, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Porphyridium purpureum Photosynthetic Growth in an Air-Lift Photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira-Adeline Simionov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Antache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Adrian Ifrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 28th International Conference on Emerging Technologies and Factory Automation (ETFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sinaia, Romania. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ETFA54631.2023.10275417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic structure for modeling growth kinetics of eukaryotic microalgae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+                <w:t xml:space="preserve">Fictitious Reference Iterative Tuning Control of the pH in a Photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Ifrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiana Horincar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbain Brice</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jack Legrand</w:t>
+                <w:t xml:space="preserve">Larisa Condrachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Guzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Sinaia, Romania. pp.519-523, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC55426.2022.9931867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484542v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid asymptotic-Kalman observer for estimation of microalgae growth in a closed photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.323-328, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fictitious Reference Iterative Tuning Control of the pH in a Photobioreactor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Larisa Condrachi</w:t>
+                <w:t xml:space="preserve">A generic structure for modeling growth kinetics of eukaryotic microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbain Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Titica</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose Luis Guzman</w:t>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223109v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase solvent extraction of phenolics from Origanum vulgare subsp. glandulosum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Ifrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgiana Horincar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 25th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Iasi, Romania. pp.100273, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icstcc52150.2021.9607111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04227483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic optimization of closed photobioreactors in solar conditions. A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Sebile-Meilleroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 24th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. pp.582-587, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icstcc50638.2020.9259653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of starch accumulation dynamic in nitrogen starved Chlamydomonas reinhardtii using controlled torus photobioreactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Étude de la mise en réserve d’amidon par la micro-algue Chlamydomonas reinhardtii en photo-bioréacteur contrôlé en vue de la production en continu d’hydrogène dans un procédé bi-étagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando R.F. Ballestas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Congress of Chemical Engineering ECCE12, 5rd European Congress of Applied Biotechnology, ECAB5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFCE - ESBES, Sep 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553212v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced monitoring and control strategies for the real-time optimization of microalgae solar culture systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marlène Bonnanfant</w:t>
+                <w:t xml:space="preserve">Study of starch accumulation dynamic in nitrogen starved Chlamydomonas reinhardtii using controlled torus photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando R.F. Ballestas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Titica</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgaeEurope</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">12th European Congress of Chemical Engineering ECCE12, 5rd European Congress of Applied Biotechnology, ECAB5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFCE - ESBES, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543807v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariable control strategy for the photosynthetic cultures of microalgae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Advanced monitoring and control strategies for the real-time optimization of microalgae solar culture systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Bonnanfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marian Barbu</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Bouillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 23rd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgaeEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231335v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microalgues s’invitent en ville</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Legrand</w:t>
+                <w:t xml:space="preserve">Multivariable control strategy for the photosynthetic cultures of microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Adrian Ifrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Deppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Frahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CNRS “L’ingénierie se met au vert”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 23rd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sinaia, Romania. pp.218-223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icstcc.2019.8886109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549965v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la mise en réserve d’amidon par la micro-algue Chlamydomonas reinhardtii en photo-bioréacteur contrôlé en vue de la production en continu d’hydrogène dans un procédé bi-étagé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les microalgues s’invitent en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque CNRS “L’ingénierie se met au vert”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jul 2019, Paris, France. pp.62-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553831v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of MELiSSA loop project for microalgae industry, from the optimization of solar culture to the design of innovative intensified photobioreactor technologies</w:t>
+                <w:t xml:space="preserve">Simultaneous control of pH and dissolved oxygen in closed photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Kazbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Ifrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrospace MELiSSA Workshop : current and future ways to closed life support systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sinaia, France. pp.372-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2018.8540689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552522v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous control of pH and dissolved oxygen in closed photobioreactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefits of MELiSSA loop project for microalgae industry, from the optimization of solar culture to the design of innovative intensified photobioreactor technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Titica</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agrospace MELiSSA Workshop : current and future ways to closed life support systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, May 2018, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935671v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic Digester Optimization Using Extremum Seeking and Model-Based Algorithms. A Comparative Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Ceanga</w:t>
+                <w:t xml:space="preserve">On-line estimation and feed-back control of continuous photosynthetic microorganism growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieux Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Jul 2017, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941295v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line estimation and feed-back control of continuous photosynthetic microorganism growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Online estimation of microalgae growth in photobioreactor based on oxygen in situ measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">6th Congress of the International Society for Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552157v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online estimation of microalgae growth in photobioreactor based on oxygen in situ measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">On-line estimation and feedback control of continuous photosynthetic microorganism growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Congress of the International Society for Applied Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941266v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line estimation and feedback control of continuous photosynthetic microorganism growth</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jack Legrand</w:t>
+                <w:t xml:space="preserve">Anaerobic Digester Optimization Using Extremum Seeking and Model-Based Algorithms. A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ifrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ceanga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12673-12678, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941261v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thermal regulation issue in solar photobioreactors: mastering and decreasing energy needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todisco Eglantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durecu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Artu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Biomass Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time monitoring of photoautotrophic microalgae growth in photobioreactor, based on gas analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biochemically structured model for the autotrophic growth of eukaryotic microalgae in photobioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieux Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Titica</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cogne Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10/ECCE11/ECAB4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Chemical Engineering Federation, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of microalgae culture in the light changing conditions of solar photobioreactor production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation of photobioreactor operation under fluctuating light conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Artu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgaEurope</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">European Symposium on Biochemical Engineering Sciences (ESBES) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941286v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of photobioreactor operation under fluctuating light conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Optimisation of microalgae culture in the light changing conditions of solar photobioreactor production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Artu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Biochemical Engineering Sciences (ESBES) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">AlgaEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383377v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based versus model-free control designs for improving microalgae growth in a closed photobioreactor: Some preliminary comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Join</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fliess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Mediterranean Conference on Control and Automation, MED 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Athènes, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/med.2016.7535870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a Microalgae Growth Process in Photobioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Ifrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Ceanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Caraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Symposium on Dynamics and Control of Process Systems including Biosystems DYCOPS - CAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Trodheim, Norway. pp.218-223, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modeling of the pH in lactic acid fermentation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Adrian Ifrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Baicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Caraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 19th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cheile Gradistei, Romania. pp.225-230, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icstcc.2015.7321297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremum seeking control for an anaerobic digestion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Caraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Ifrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Ceanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 19th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cheile Gradistei, Romania. pp.243-248, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icstcc.2015.7321300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive control of the light-to-microalgae ratio for Chlamydomonas reinhardtii in a photobioreactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Control of the light-to-microalgae ratio in a photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Ifrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Caraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCE'14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on System Theory, Control, and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Sinaia, Romania. pp.393-398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icstcc.2014.6982448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089938v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the light-to-microalgae ratio in a photobioreactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Predictive control of the light-to-microalgae ratio for Chlamydomonas reinhardtii in a photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Caraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on System Theory, Control, and Computing (ICSTCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OCE'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Gif-sur-Yvette, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086700v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Chlamydomonas reinhardtii Growth in a Torus Photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Caraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC Symposium on Computer Applications in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Mumbai, India. pp.72-77, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20131216-3-IN-2044.00053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLPP: A User-Friendly Platform for Nonlinear Robust Observer Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bellemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYCOPS 2010 - 9th International Symposium on Dynamics and Control of Process Systems (DYCOPS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Leuven / Louvain, Belgium. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling biological and radiative models to describe microalgal growth in a photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Symposium on Computer Applications in Biotechnology - CAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Leuven, Belgium. pp.168-173, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20100707-3-BE-2012.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847296v1</w:t>
-              </w:r>
-[...3165 lines deleted...]
-                <w:t xml:space="preserve">hal-01537162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7201,77 +7201,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Biohydrogen Photoproduction by Chlamydomonas reinhardtii Using a Novel Two-Stage Process Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Robert Ferrel Ballestas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th European Biomass Conference and Exhibition (EUBCE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7296,77 +7296,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature in solar PBRs: Energy demand and regulation strategies for planar geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Artu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7417,77 +7417,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of strategies for optimal operation and reduction of OPEX cost in solar photobioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Artu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack M Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7538,77 +7538,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of rational operating strategies for robust and efficient production in solar photobioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Artu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7691,77 +7691,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les microalgues s’invitent en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS EDITIONS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer l’avenir – L’ingénierie se met au vert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.62-69, 2019</w:t>
@@ -7790,103 +7790,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Operation of a Lumostatic Microalgae Cultivation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Ifrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Caraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Model-Based Optimization and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-3-319-26685-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8089,51 +8089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burrueco-Subir&#224;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Combroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Marec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2025.584" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484574v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Robert Ferrel Ballestas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815095v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira-Adeline Simionov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Antache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Barbu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Adrian Ifrim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA54631.2023.10275417" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484542v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Brice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Titica" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993822" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ifrim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Horincar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Condrachi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Guzman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC55426.2022.9931867" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04227483v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc52150.2021.9607111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228148v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sebile-Meilleroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc50638.2020.9259653" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando R.F. Ballestas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bonnanfant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bouillaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assaf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231335v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Deppe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Frahm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2019.8886109" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552522v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Kazbar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2018.8540689" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caraman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ifrim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Titica" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ceanga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2245" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieux Urbain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941266v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Urbain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todisco Eglantine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durecu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Artu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cogne Guillaume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383377v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01312251v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2016.7535870" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Ceanga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Caraman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.255" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533318v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Baicu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2015.7321297" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04567588v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2015.7321300" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2014.6982448" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00878991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-IN-2044.00053" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906780v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jahan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Fallowfield" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-024-03435-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044009v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Vasiliev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124537" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022709v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferrel Ballestas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28983" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louveau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Moheimani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pruvost" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.04.029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803336v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103466" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajina K C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sabatt&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Butterworth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103537" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403549v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiviane Wieser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Gouic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dechandol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herve" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249746" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022791v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pilon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108708" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04209685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren&#539;iu Baicu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15186535" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379593v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris S&#233;bile-Meilleroux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-95879-0.50068-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218636v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Todisco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thobie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dur&#233;cu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.03.017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moemen Daboussy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5ZKPZC4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940595v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14290" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BDG526T5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.11.133" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8BSM18P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634893v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-in-2044.00038" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534158v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Degrenne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takache" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23180" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C729B7B62E93AC69CD8679F92F4E2040B1F0C8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022841v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco R&#252;gen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bockmayr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#8208;gilles Dussap" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.596" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-68D1S3ZR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cogne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#252;gen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bockmayr" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-G. Dussap" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940666v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanny Fouchard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Degrenne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22034" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZWWHPKGM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940680v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodizs" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faria" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Srinivasan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2007.01.019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537106v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-1524(03)00007-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537152v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(01)00311-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95CE031E5ABBF619DF1F29BAA42ECDD94CB1E95E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537162v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/ASBCJ-58-0167" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486598v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539805v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;pine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539785v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539813v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547348v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256919v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26687-9_10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jahan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Fallowfield" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-024-03435-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044009v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Robert Ferrel Ballestas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022709v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferrel Ballestas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28983" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira-Adeline Simionov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Barbu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Vasiliev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Condrachi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124537" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajina K C" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sabatt&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Butterworth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103537" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louveau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Titica" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Moheimani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pruvost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.04.029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103466" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiviane Wieser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Gouic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dechandol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249746" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pilon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108708" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Todisco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thobie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dur&#233;cu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.03.017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04209685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Adrian Ifrim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Horincar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Antache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren&#539;iu Baicu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15186535" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris S&#233;bile-Meilleroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-95879-0.50068-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ifrim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14290" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BDG526T5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moemen Daboussy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5ZKPZC4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.11.133" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8BSM18P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634893v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Caraman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-in-2044.00038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Degrenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23180" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C729B7B62E93AC69CD8679F92F4E2040B1F0C8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022841v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco R&#252;gen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bockmayr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#8208;gilles Dussap" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.596" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-68D1S3ZR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024415v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cogne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#252;gen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bockmayr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-G. Dussap" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanny Fouchard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Degrenne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22034" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZWWHPKGM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodizs" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faria" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Srinivasan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2007.01.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-1524(03)00007-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537152v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(01)00311-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95CE031E5ABBF619DF1F29BAA42ECDD94CB1E95E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537162v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/ASBCJ-58-0167" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burrueco-Subir&#224;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Combroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Marec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2025.584" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484574v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA54631.2023.10275417" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223109v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Guzman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC55426.2022.9931867" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993822" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484542v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Brice" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Titica" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04227483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc52150.2021.9607111" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sebile-Meilleroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc50638.2020.9259653" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553831v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando R.F. Ballestas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543807v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bonnanfant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bouillaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assaf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231335v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Deppe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Frahm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2019.8886109" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549965v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935671v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Kazbar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2018.8540689" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552522v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552157v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieux Urbain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941266v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Urbain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941261v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941295v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caraman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ifrim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ceanga" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2245" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538350v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todisco Eglantine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durecu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Artu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940735v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552367v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cogne Guillaume" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383377v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941286v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01312251v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2016.7535870" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941287v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Ceanga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.255" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533318v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Baicu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2015.7321297" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04567588v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2015.7321300" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086700v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2014.6982448" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089938v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00878991v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-IN-2044.00053" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469478v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847296v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486598v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539805v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;pine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539785v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539813v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547348v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256919v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26687-9_10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>