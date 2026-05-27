--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -66,191 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of an indicator virus during microalgae-based wastewater treatment</w:t>
+                <w:t xml:space="preserve">Selective fractionation of proteins and carbohydrates from Parachlorella kessleri with ionic liquid-based aqueous two-phase systems: Influence of pretreatment and physiological state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Jahan</w:t>
+                <w:t xml:space="preserve">Alba Zurita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Pruvost</w:t>
+                <w:t xml:space="preserve">Ariadna Márquez-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+                <w:t xml:space="preserve">Denisse Rivas-Navia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacky Cheikhwafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37, pp.1593-1606. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 95, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10811-024-03435-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2026.104662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906780v1</w:t>
+                <w:t xml:space="preserve">hal-05618632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Estimation Tool for Monitoring Growth and Starch Storage in Microalgae Cultures Based on Gas Balance Analysis</w:t>
               </w:r>
@@ -275,2981 +279,3111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.104066. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tool for On‐Line Monitoring Microalgal Bioprocesses Based on Gas Balance Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Inactivation of an indicator virus during microalgae-based wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Jahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jack Legrand</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Fallowfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.28983⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, pp.1593-1606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-024-03435-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022709v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective technical and technological insights into microalgae production using aquaculture wastewater effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira-Adeline Simionov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Vasiliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Condrachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 377, pp.124537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D characterisation of a large high rate algal pond for wastewater treatment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Tool for On‐Line Monitoring Microalgal Bioprocesses Based on Gas Balance Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ferrel Ballestas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2024.103537⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.28983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802618v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling semi-transparent PV PANELS with thin-film PBRs for sustainable microalgal biomass production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.R. Moheimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 205, pp.722 - 732. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergy between carbon sources and light in microalgal culture from the perspective of wastewater treatment in high rate algal ponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Jahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Fallowfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 79, pp.103466. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2024.103466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Application of an Automated Raman Sensor for Bioprocess Monitoring: From the Laboratory to an Algae Production Platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wiviane Wieser</w:t>
+                <w:t xml:space="preserve">3D characterisation of a large high rate algal pond for wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Jahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Ali Assaf</w:t>
+                <w:t xml:space="preserve">Rajina K C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Le Gouic</w:t>
+                <w:t xml:space="preserve">Felipe Sabatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dechandol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Herve</w:t>
+                <w:t xml:space="preserve">Sam Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s23249746⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, pp.103537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2024.103537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403549v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the radiation characteristics and the light absorption rate of Chlamydomonas reinhardtii cultivated under a progressive nitrogen starvation and accumulating carbon reserves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Robert Ferrel Ballestas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 309, pp.108708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2023.108708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic model for temperature prediction in a façade-integrated photobioreactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Application of an Automated Raman Sensor for Bioprocess Monitoring: From the Laboratory to an Algae Production Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiviane Wieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglantine Todisco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Louveau</w:t>
+                <w:t xml:space="preserve">Antony Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Thobie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Benjamin Le Gouic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dechandol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Durécu</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2022.03.017⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (24), pp.9746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23249746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218636v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Based Optimal Control of the Photosynthetic Growth of Microalgae in a Batch Photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Adrian Ifrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgiana Horincar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Antache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurențiu Baicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (18), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en15186535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous operation of a solar photobioreactor with linearizing control – A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Sébile-Meilleroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Computer Aided Chemical Engineering, 51, pp.403-408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-323-95879-0.50068-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic pH model for autotrophic growth of microalgae in photobioreactor: A tool for monitoring and control purposes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dynamic model for temperature prediction in a façade-integrated photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Boillereaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jack Legrand</w:t>
+                <w:t xml:space="preserve">Eglantine Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Thobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dechandol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.14290⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, pp.371-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2022.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01940595v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification and state estimation of a microalgae dynamical model in sulphur deprived conditions: Global sensitivity analysis, optimization criterion, extended Kalman filter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamic pH model for autotrophic growth of microalgae in photobioreactor: A tool for monitoring and control purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Ifrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillereaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjce.22007⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (2), pp.585-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.14290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444236v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariable feedback linearizing control of Chlamydomonas reinhardtii photoautotrophic growth process in a torus photobioreactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Parameter identification and state estimation of a microalgae dynamical model in sulphur deprived conditions: Global sensitivity analysis, optimization criterion, extended Kalman filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moemen Daboussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillereaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.11.133⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (8), pp.1378-1395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.22007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01940613v1</w:t>
+                <w:t xml:space="preserve">hal-02444236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback linearizing control of light-to-microalgae ratio in artificially lighted photobioreactors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Multivariable feedback linearizing control of Chlamydomonas reinhardtii photoautotrophic growth process in a torus photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Adrian Ifrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20131216-3-in-2044.00038⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 218, pp.191-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.11.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634893v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modeling of light limitation and sulfur deprivation effects in the induction of hydrogen production with Chlamydomonas reinhardtii. Part II: Definition of model-based protocols and experimental validation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Legrand</w:t>
+                <w:t xml:space="preserve">Feedback linearizing control of light-to-microalgae ratio in artificially lighted photobioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Adrian Ifrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Caraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.23180⟩</w:t>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12th IFAC Symposium on Computer Applications in Biotechnology, 46 (31), pp.169-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20131216-3-in-2044.00038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02534158v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model‐based method for investigating bioenergetic processes in autotrophically growing eukaryotic microalgae: Application to the green algae Chlamydomonas reinhardtii</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic modeling of light limitation and sulfur deprivation effects in the induction of hydrogen production with Chlamydomonas reinhardtii. Part II: Definition of model-based protocols and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Rügen</w:t>
+                <w:t xml:space="preserve">B. Degrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Bockmayr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariana Titica</w:t>
+                <w:t xml:space="preserve">H. Takache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude‐gilles Dussap</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Progress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (3), pp.631-640. </w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (10), pp.2288-2299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/btpr.596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bit.23180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022841v1</w:t>
+                <w:t xml:space="preserve">hal-02534158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based modelling of Chlamydomonas reinhardtii photoautotrophic metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model‐based method for investigating bioenergetic processes in autotrophically growing eukaryotic microalgae: Application to the green algae Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cogne</w:t>
+                <w:t xml:space="preserve">Marco Rügen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rügen</w:t>
+                <w:t xml:space="preserve">Alexander Bockmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bockmayr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C.-G. Dussap</w:t>
+                <w:t xml:space="preserve">Claude‐gilles Dussap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (3), pp.631-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/btpr.596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20100707-3-BE-2012.0016⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024415v1</w:t>
+                <w:t xml:space="preserve">hal-05022841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modeling of light limitation and sulfur deprivation effects in the induction of hydrogen production with Chlamydomonas reinhardtii : Part I. Model development and parameter identification</w:t>
+                <w:t xml:space="preserve">Constraint-based modelling of Chlamydomonas reinhardtii photoautotrophic metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swanny Fouchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+                <w:t xml:space="preserve">G. Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Degrenne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Rügen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bockmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-G. Dussap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.22034⟩</w:t>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (6), pp.389-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20100707-3-BE-2012.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940666v1</w:t>
+                <w:t xml:space="preserve">hal-05024415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen control for an industrial pilot-scale fed-batch filamentous fungal fermentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic modeling of light limitation and sulfur deprivation effects in the induction of hydrogen production with Chlamydomonas reinhardtii : Part I. Model development and parameter identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Faria</w:t>
+                <w:t xml:space="preserve">Swanny Fouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Srinivasan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Degrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (1), pp.232-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.22034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2007.01.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01940680v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic optimisation of the aroma production in brewing fermentation</w:t>
+                <w:t xml:space="preserve">Oxygen control for an industrial pilot-scale fed-batch filamentous fungal fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariana Titica</w:t>
+                <w:t xml:space="preserve">L. Bodizs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Corrieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dochain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 14 (1), pp.1-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0959-1524(03)00007-6⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 17 (7), pp.595-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2007.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537106v1</w:t>
+                <w:t xml:space="preserve">hal-01940680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive modelling of brewing fermentation: from knowledge-based to black-box models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Dynamic optimisation of the aroma production in brewing fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0378-4754(01)00311-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0959-1524(03)00007-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01537152v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Predictive modelling of brewing fermentation: from knowledge-based to black-box models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Landaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Corrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 56 (4-5), pp.405-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4754(01)00311-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modeling of the Kinetics of Higher Alcohol and Ester Production Based on CO2 Emission with a View to Control of Beer Flavor by Temperature and Top Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Landaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Corrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal- American Society of Brewing Chemists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 58 (4), pp.167-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/ASBCJ-58-0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3259,3912 +3393,3912 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Transparent Organic Photovoltaic Modules coupled with a Photobioreactor for Microalgae Cultivation in COCPIT project for Sustainable Advanced Fuels Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Burrueco-Subirà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATSUS Spring 2025 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Séville, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.29363/nanoge.matsusspring.2025.584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tool for estimating carbon reserve storage in the green microalgae C. reinhardtii cultivated under nitrogen-limiting conditions based on gas balance analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Robert Ferrel Ballestas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Chemical Engineering ECCE12, 7th European Congress of Applied Biotechnology, ECAB5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EFCE, ESBES, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Porphyridium purpureum Photosynthetic Growth in an Air-Lift Photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira-Adeline Simionov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Antache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Adrian Ifrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 28th International Conference on Emerging Technologies and Factory Automation (ETFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Sinaia, Romania. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ETFA54631.2023.10275417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fictitious Reference Iterative Tuning Control of the pH in a Photobioreactor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jose Luis Guzman</w:t>
+                <w:t xml:space="preserve">A generic structure for modeling growth kinetics of eukaryotic microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbain Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223109v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid asymptotic-Kalman observer for estimation of microalgae growth in a closed photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.323-328, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic structure for modeling growth kinetics of eukaryotic microalgae</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jack Legrand</w:t>
+                <w:t xml:space="preserve">Fictitious Reference Iterative Tuning Control of the pH in a Photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Ifrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiana Horincar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Condrachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Guzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Sinaia, Romania. pp.519-523, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC55426.2022.9931867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484542v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase solvent extraction of phenolics from Origanum vulgare subsp. glandulosum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Ifrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgiana Horincar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 25th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Iasi, Romania. pp.100273, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icstcc52150.2021.9607111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04227483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic optimization of closed photobioreactors in solar conditions. A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Sebile-Meilleroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 24th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. pp.582-587, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icstcc50638.2020.9259653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la mise en réserve d’amidon par la micro-algue Chlamydomonas reinhardtii en photo-bioréacteur contrôlé en vue de la production en continu d’hydrogène dans un procédé bi-étagé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Advanced monitoring and control strategies for the real-time optimization of microalgae solar culture systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Bonnanfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Bouillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">AlgaeEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553831v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of starch accumulation dynamic in nitrogen starved Chlamydomonas reinhardtii using controlled torus photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando R.F. Ballestas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Congress of Chemical Engineering ECCE12, 5rd European Congress of Applied Biotechnology, ECAB5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EFCE - ESBES, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced monitoring and control strategies for the real-time optimization of microalgae solar culture systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les microalgues s’invitent en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgaeEurope</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque CNRS “L’ingénierie se met au vert”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jul 2019, Paris, France. pp.62-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543807v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariable control strategy for the photosynthetic cultures of microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Adrian Ifrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Deppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Frahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 23rd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Sinaia, Romania. pp.218-223, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icstcc.2019.8886109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microalgues s’invitent en ville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la mise en réserve d’amidon par la micro-algue Chlamydomonas reinhardtii en photo-bioréacteur contrôlé en vue de la production en continu d’hydrogène dans un procédé bi-étagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando R.F. Ballestas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CNRS “L’ingénierie se met au vert”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jul 2019, Paris, France. pp.62-69</w:t>
+              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549965v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous control of pH and dissolved oxygen in closed photobioreactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Benefits of MELiSSA loop project for microalgae industry, from the optimization of solar culture to the design of innovative intensified photobioreactor technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agrospace MELiSSA Workshop : current and future ways to closed life support systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, May 2018, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935671v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of MELiSSA loop project for microalgae industry, from the optimization of solar culture to the design of innovative intensified photobioreactor technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Simultaneous control of pH and dissolved oxygen in closed photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Kazbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Ifrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrospace MELiSSA Workshop : current and future ways to closed life support systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sinaia, France. pp.372-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2018.8540689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552522v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line estimation and feed-back control of continuous photosynthetic microorganism growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On-line estimation and feedback control of continuous photosynthetic microorganism growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552157v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online estimation of microalgae growth in photobioreactor based on oxygen in situ measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mariana Titica</w:t>
+                <w:t xml:space="preserve">Anaerobic Digester Optimization Using Extremum Seeking and Model-Based Algorithms. A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ifrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ceanga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Congress of the International Society for Applied Phycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12673-12678, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941266v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line estimation and feedback control of continuous photosynthetic microorganism growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On-line estimation and feed-back control of continuous photosynthetic microorganism growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieux Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941261v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic Digester Optimization Using Extremum Seeking and Model-Based Algorithms. A Comparative Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online estimation of microalgae growth in photobioreactor based on oxygen in situ measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barbu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Ceanga</w:t>
+                <w:t xml:space="preserve">Brieuc Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th Congress of the International Society for Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941295v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thermal regulation issue in solar photobioreactors: mastering and decreasing energy needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todisco Eglantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durecu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Artu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Biomass Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time monitoring of photoautotrophic microalgae growth in photobioreactor, based on gas analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biochemically structured model for the autotrophic growth of eukaryotic microalgae in photobioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieux Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cogne Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10/ECCE11/ECAB4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Chemical Engineering Federation, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of photobioreactor operation under fluctuating light conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Artu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Biochemical Engineering Sciences (ESBES) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of microalgae culture in the light changing conditions of solar photobioreactor production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Artu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based versus model-free control designs for improving microalgae growth in a closed photobioreactor: Some preliminary comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Join</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fliess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dumur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Mediterranean Conference on Control and Automation, MED 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Athènes, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/med.2016.7535870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a Microalgae Growth Process in Photobioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Ifrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Ceanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Caraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Symposium on Dynamics and Control of Process Systems including Biosystems DYCOPS - CAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Trodheim, Norway. pp.218-223, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modeling of the pH in lactic acid fermentation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Adrian Ifrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Baicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Caraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 19th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cheile Gradistei, Romania. pp.225-230, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icstcc.2015.7321297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremum seeking control for an anaerobic digestion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Caraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Ifrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Ceanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 19th International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cheile Gradistei, Romania. pp.243-248, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icstcc.2015.7321300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the light-to-microalgae ratio in a photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Ifrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Caraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on System Theory, Control, and Computing (ICSTCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Sinaia, Romania. pp.393-398, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icstcc.2014.6982448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive control of the light-to-microalgae ratio for Chlamydomonas reinhardtii in a photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Caraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCE'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Chlamydomonas reinhardtii Growth in a Torus Photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Caraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC Symposium on Computer Applications in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Mumbai, India. pp.72-77, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20131216-3-IN-2044.00053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLPP: A User-Friendly Platform for Nonlinear Robust Observer Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bellemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYCOPS 2010 - 9th International Symposium on Dynamics and Control of Process Systems (DYCOPS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Leuven / Louvain, Belgium. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling biological and radiative models to describe microalgal growth in a photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Symposium on Computer Applications in Biotechnology - CAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Leuven, Belgium. pp.168-173, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20100707-3-BE-2012.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7174,500 +7308,500 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Biohydrogen Photoproduction by Chlamydomonas reinhardtii Using a Novel Two-Stage Process Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Robert Ferrel Ballestas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th European Biomass Conference and Exhibition (EUBCE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature in solar PBRs: Energy demand and regulation strategies for planar geometries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Development and validation of strategies for optimal operation and reduction of OPEX cost in solar photobioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Artu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack M Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lépine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack M Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Biochemical Engineering Sciences (ESBES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Algal Biomass Summit, Phoenix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539805v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of strategies for optimal operation and reduction of OPEX cost in solar photobioreactors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Temperature in solar PBRs: Energy demand and regulation strategies for planar geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Artu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack M Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Biomass Summit, Phoenix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">European Symposium on Biochemical Engineering Sciences (ESBES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539785v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of rational operating strategies for robust and efficient production in solar photobioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Artu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack M Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Algal Biomass, Biofuels and Bioproducts.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7677,272 +7811,272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les microalgues s’invitent en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS EDITIONS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer l’avenir – L’ingénierie se met au vert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.62-69, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Operation of a Lumostatic Microalgae Cultivation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Ifrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Caraman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Model-Based Optimization and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-3-319-26685-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-26687-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId219"/>
+      <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8089,51 +8223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jahan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Fallowfield" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-024-03435-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044009v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Robert Ferrel Ballestas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022709v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferrel Ballestas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28983" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira-Adeline Simionov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Barbu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Vasiliev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Condrachi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124537" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajina K C" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sabatt&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Butterworth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103537" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802847v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louveau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Titica" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Moheimani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pruvost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.04.029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103466" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiviane Wieser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Gouic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dechandol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249746" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pilon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108708" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Todisco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thobie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dur&#233;cu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.03.017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04209685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Adrian Ifrim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Horincar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Antache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren&#539;iu Baicu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15186535" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris S&#233;bile-Meilleroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-95879-0.50068-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ifrim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14290" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BDG526T5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moemen Daboussy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5ZKPZC4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.11.133" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8BSM18P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634893v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Caraman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-in-2044.00038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Degrenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23180" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C729B7B62E93AC69CD8679F92F4E2040B1F0C8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022841v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco R&#252;gen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bockmayr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#8208;gilles Dussap" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.596" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-68D1S3ZR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024415v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cogne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#252;gen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bockmayr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-G. Dussap" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanny Fouchard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Degrenne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22034" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZWWHPKGM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodizs" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faria" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Srinivasan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2007.01.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-1524(03)00007-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537152v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(01)00311-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95CE031E5ABBF619DF1F29BAA42ECDD94CB1E95E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537162v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/ASBCJ-58-0167" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burrueco-Subir&#224;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Combroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Marec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2025.584" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484574v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA54631.2023.10275417" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223109v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Guzman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC55426.2022.9931867" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993822" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484542v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Brice" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Titica" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04227483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc52150.2021.9607111" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sebile-Meilleroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc50638.2020.9259653" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553831v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando R.F. Ballestas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543807v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bonnanfant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bouillaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assaf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231335v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Deppe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Frahm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2019.8886109" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549965v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935671v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Kazbar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2018.8540689" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552522v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552157v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieux Urbain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941266v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Urbain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941261v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941295v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caraman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ifrim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ceanga" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2245" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538350v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todisco Eglantine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durecu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Artu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940735v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552367v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cogne Guillaume" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383377v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941286v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01312251v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2016.7535870" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941287v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Ceanga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.255" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533318v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Baicu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2015.7321297" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04567588v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2015.7321300" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086700v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2014.6982448" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089938v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00878991v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-IN-2044.00053" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469478v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847296v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486598v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539805v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;pine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539785v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539813v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547348v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256919v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26687-9_10" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618632v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Zurita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna M&#225;rquez-Juan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Rivas-Navia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cheikhwafa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2026.104662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044009v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Robert Ferrel Ballestas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104066" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jahan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Fallowfield" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-024-03435-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira-Adeline Simionov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Barbu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Vasiliev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Condrachi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124537" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022709v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferrel Ballestas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28983" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802847v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louveau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Titica" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Moheimani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pruvost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.04.029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803336v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103466" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajina K C" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sabatt&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Butterworth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103537" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pilon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108708" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiviane Wieser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Gouic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dechandol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249746" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04209685v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Adrian Ifrim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Horincar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Antache" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren&#539;iu Baicu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15186535" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris S&#233;bile-Meilleroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-95879-0.50068-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218636v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Todisco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Thobie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dur&#233;cu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.03.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940595v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ifrim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14290" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BDG526T5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444236v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moemen Daboussy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5ZKPZC4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940613v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.11.133" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8BSM18P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634893v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Caraman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-in-2044.00038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Degrenne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Takache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23180" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C729B7B62E93AC69CD8679F92F4E2040B1F0C8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022841v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco R&#252;gen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bockmayr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#8208;gilles Dussap" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.596" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-68D1S3ZR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024415v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cogne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#252;gen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bockmayr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-G. Dussap" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanny Fouchard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Degrenne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZWWHPKGM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodizs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faria" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Srinivasan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dochain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2007.01.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537106v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Corrieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-1524(03)00007-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(01)00311-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/95CE031E5ABBF619DF1F29BAA42ECDD94CB1E95E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01537162v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/ASBCJ-58-0167" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377909v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burrueco-Subir&#224;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Combroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Marec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusspring.2025.584" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484574v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815095v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA54631.2023.10275417" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484542v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Brice" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Titica" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944706v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993822" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223109v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Guzman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC55426.2022.9931867" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04227483v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc52150.2021.9607111" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228148v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sebile-Meilleroux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc50638.2020.9259653" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543807v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bonnanfant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bouillaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assaf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553212v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando R.F. Ballestas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549965v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Deppe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Frahm" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2019.8886109" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553831v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552522v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935671v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Kazbar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2018.8540689" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941261v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Urbain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941295v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caraman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ifrim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ceanga" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2245" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552157v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieux Urbain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941266v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538350v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todisco Eglantine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durecu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Artu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cogne Guillaume" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383377v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941286v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01312251v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Join" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2016.7535870" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941287v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Ceanga" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.255" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533318v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Baicu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2015.7321297" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04567588v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2015.7321300" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086700v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2014.6982448" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01089938v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00878991v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20131216-3-IN-2044.00053" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469478v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847296v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100707-3-BE-2012.0007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486598v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539785v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;pine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539805v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539813v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547348v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256919v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26687-9_10" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>