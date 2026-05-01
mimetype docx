--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -178,295 +178,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Aortic Remodeling and Stent-Graft Migration After TEVAR: Insights from Longitudinal 3D Analysis and Literature Review</w:t>
+                <w:t xml:space="preserve">Deep learning-driven false-lumen volumes predict adverse remodeling better than diameter in patients with residual aortic dissection on CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joris Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mariangela de Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Gaudry</w:t>
+                <w:t xml:space="preserve">Charlotte Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Jacquier</w:t>
+                <w:t xml:space="preserve">Virgile Omnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Piquet</w:t>
+                <w:t xml:space="preserve">Baptiste Muselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (8), pp.393. </w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jpm15080393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00330-025-12116-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385085v1</w:t>
+                <w:t xml:space="preserve">hal-05385064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning-driven false-lumen volumes predict adverse remodeling better than diameter in patients with residual aortic dissection on CT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric Aortic Remodeling and Stent-Graft Migration After TEVAR: Insights from Longitudinal 3D Analysis and Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela de Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Fournel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariangela de Masi</w:t>
+                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lu</w:t>
+                <w:t xml:space="preserve">Marine Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Omnes</w:t>
+                <w:t xml:space="preserve">Alexis Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Muselier</w:t>
+                <w:t xml:space="preserve">Philippe Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (8), pp.393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00330-025-12116-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jpm15080393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385064v1</w:t>
+                <w:t xml:space="preserve">hal-05385085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endovascular treatment outcomes for descending thoracic aortic pathologies in octogenarians: retrospective study</w:t>
               </w:r>
@@ -478,77 +478,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad M Al-Osail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizee Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela de Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Omnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (11), pp.10098-10105. </w:t>
@@ -612,51 +612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonet Joris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela de Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Deplano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -694,90 +694,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Value of Aortic Volume and Intraluminal Thrombus Quantification for Predicting Aortic Events after Endovascular Thoracic Aneurysm Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela de Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Omnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -828,90 +828,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Value of Aortic Volume and Intraluminal Thrombus Quantification for Predicting Aortic Events after Endovascular Thoracic Aneurysm Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela de Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Omnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1001,64 +1001,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizee Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Omnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela de Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (13), pp.4378. </w:t>
@@ -1109,51 +1109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reintervention of Residual Aortic Dissection after Type A Aortic Repair: Results of a Prospective Follow-Up at 5 Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Omnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1224,619 +1224,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endovascular Management of Vascular Complications in Ehlers–Danlos Syndrome Type IV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Results of a prospective follow-up study after type A aortic dissection repair: a high rate of distal aneurysmal evolution and reinterventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mubarak Alqahtani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Antoine Barral</w:t>
+                <w:t xml:space="preserve">Arnaud Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11216344⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61, pp.152-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ejcts/ezab317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887146v1</w:t>
+                <w:t xml:space="preserve">hal-03428257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 10-Year Aortic Center Experience with Hybrid Repair of Chronic “Residual” Aortic Dissection After Type A Repair</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alizée Porto</w:t>
+                <w:t xml:space="preserve">Angio Cone-Beam CT (Angio-CBCT) and 3D Road-Mapping for the Detection of Spinal Cord Vascularization in Patients Requiring Treatment for a Thoracic Aortic Lesion: A Feasibility Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela de Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Beunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Blanchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bal</w:t>
+                <w:t xml:space="preserve">Arnaud Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Drugs and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10557-021-07150-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jpm12111890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146964v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angio Cone-Beam CT (Angio-CBCT) and 3D Road-Mapping for the Detection of Spinal Cord Vascularization in Patients Requiring Treatment for a Thoracic Aortic Lesion: A Feasibility Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endovascular Management of Vascular Complications in Ehlers–Danlos Syndrome Type IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mubarak Alqahtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Barral</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Amandine Claudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Beunon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gallon</w:t>
+                <w:t xml:space="preserve">Pierre Antoine Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jpm12111890⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (21), pp.6344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11216344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887123v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of a prospective follow-up study after type A aortic dissection repair: a high rate of distal aneurysmal evolution and reinterventions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A 10-Year Aortic Center Experience with Hybrid Repair of Chronic “Residual” Aortic Dissection After Type A Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Victor Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61, pp.152-159. </w:t>
+              <w:t xml:space="preserve">Cardiovascular Drugs and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.285-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ejcts/ezab317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10557-021-07150-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428257v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of Thoracic Aortic Aneurysms in Patients with Degenerative Abdominal Aortic Aneurysms: Results from the Prospective ACTA Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Palazzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2047,64 +2047,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Natural Anatomical Evolution of Type B Intramural Hematomas Reliable to Identify the Patients at Risk of Aneurysmal Progression?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bolomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2162,602 +2162,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03026907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late thoracic aorta remodeling in endovascular treatment of aneurysmal disease</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fusion Imaging to Guide Thoracic Endovascular Aortic Repair (TEVAR): A Randomized Comparison of Two Methods, 2D/3D Versus 3D/3D Image Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Demasi-Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Omnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1713466⟩</w:t>
+              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (11), pp.1522--1529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00270-019-02303-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399280v1</w:t>
+                <w:t xml:space="preserve">hal-03591705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preoperative Inferior Mesenteric Artery Embolization is a Cost-effective Technique that May Reduce the Rate of Aneurysm Sac Diameter Enlargement and Reintervention After EVAR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Thoracic Aortic Aneurysms and Erdheim-Chester Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Cadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela de Masi-Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bal</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cammilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Vascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.avsg.2019.03.012⟩</w:t>
+              <w:t xml:space="preserve">JVIR: Journal of Vascular and Interventional Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (10), pp.1698-1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvir.2019.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02360333v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thoracic Aortic Aneurysms and Erdheim-Chester Disease</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Preoperative Inferior Mesenteric Artery Embolization is a Cost-effective Technique that May Reduce the Rate of Aneurysm Sac Diameter Enlargement and Reintervention After EVAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Jacquier</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela de Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JVIR: Journal of Vascular and Interventional Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvir.2019.01.020⟩</w:t>
+              <w:t xml:space="preserve">Annals of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60, pp.85-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.avsg.2019.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474264v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02360333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion Imaging to Guide Thoracic Endovascular Aortic Repair (TEVAR): A Randomized Comparison of Two Methods, 2D/3D Versus 3D/3D Image Fusion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late thoracic aorta remodeling in endovascular treatment of aneurysmal disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela de Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Deplano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (11), pp.1522--1529. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00270-019-02303-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1713466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591705v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional to Three-Dimensional Image Fusion-Guided Thoracic Endovascular Aortic Repair without Iodine Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela de Masi-Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dustin Boutboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2879,77 +2879,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baudouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela de Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47éme congres de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia</w:t>
@@ -2978,90 +2978,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between unfavorable TEVAR evolution and morphological parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela de Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Omnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3193,51 +3193,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18465972"/>
+    <w:nsid w:val="1F36EDC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3424,51 +3424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariangela-de-masi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4779-8112" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05385085v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela de Masi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaudry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jacquier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Piquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15080393" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05385064v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Fournel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Omnes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Muselier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-025-12116-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05472269v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad M Al-Osail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Porto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd-2025-973" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999047v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonet Joris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13102981" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05386916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Azogui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Castelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12134378" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04555907v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Porto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bartoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12062363" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03887146v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Alqahtani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Claudinot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bartoli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Barral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11216344" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146964v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Chazot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-021-07150-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03887123v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Barral" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beunon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gallon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm12111890" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428257v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezab317" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03591708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Palazzolo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bolomey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2021.03.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyrignac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Zadro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vavasseur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anou Sewonu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2020192112" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03026907v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2019.11.048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399280v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713466" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02360333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vaillant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2019.03.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474264v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Cadour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela de Masi-Jacquier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cammilleri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2019.01.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03591705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Barral" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Demasi-Jacquier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Omnes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartoli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-019-02303-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03591704v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Boutboul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bartoli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2017.04.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baudouard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399230v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariangela-de-masi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4779-8112" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05385064v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Fournel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela de Masi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Omnes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Muselier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-025-12116-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05385085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jacquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Piquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15080393" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05472269v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad M Al-Osail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Porto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd-2025-973" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999047v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonet Joris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13102981" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05386916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Azogui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Castelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12134378" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04555907v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Porto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bartoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12062363" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejcts/ezab317" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03887123v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Barral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bartoli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beunon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gallon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm12111890" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03887146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Alqahtani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Claudinot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Barral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11216344" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Chazot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-021-07150-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03591708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Palazzolo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bolomey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2021.03.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyrignac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Zadro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vavasseur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anou Sewonu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2020192112" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03026907v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2019.11.048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03591705v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Barral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Demasi-Jacquier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Omnes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-019-02303-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474264v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Cadour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela de Masi-Jacquier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cammilleri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2019.01.020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02360333v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vaillant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2019.03.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399280v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713466" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03591704v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Boutboul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bartoli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2017.04.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baudouard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399230v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>