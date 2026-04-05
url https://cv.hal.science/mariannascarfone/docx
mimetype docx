--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1482,165 +1482,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tripoli-Palermo andata e ritorno ? I trasferimenti dei pazienti psichiatrici tra colonia e madrepatria 1912-1952</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Scarfone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zapruder. Storie In Movimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Pazza idea. Genere, salute mentale, controllo, 41, pp.54-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘Temperamento paleopsicologico e psicosi di civilizzazione. Osservazione personale’ di Angelo Bravi (1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Scarfone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEP. Deportate, Esuli, Profughe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008748v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03008758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italian colonial psychiatry: outlines of a discipline, and practical achievements in Libya and the Horn of Africa</w:t>
               </w:r>
@@ -1788,183 +1788,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La psychiatrie italienne au front : l’expérience fondatrice de la guerre de Libye, 1911-1912</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Scarfone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 257 (4), pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.257.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gli storici e la psichiatria coloniale: interrogativi, approcci, orientamenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Scarfone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporanea : rivista di storia dell'800 e del '900</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1409/81442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008725v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03008745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genere, razza e psichiatria coloniale. Voci e silenzi nel caso clinico di una donna libica (1939)</w:t>
               </w:r>
@@ -2068,437 +2068,437 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/raipr.2010.4245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patients psychiatriques d’origine algérienne : le cas des harkis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Scarfone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Autre aliéné. Histoire(s) juridique(s) de la folie en Afrique (XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvia Falconieri, Sep 2024, Aubervilliers Campus Condorcet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Psychophysiologie raciale’ et ‘ethnopathologie psychiatrique’ : rechercher la folie dans l’outre-mer italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Scarfone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : Histoire juridique de la folie en situation coloniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvia Falconieri; Timothy Collier, Mar 2022, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiatiser et déstigmatiser la folie dans la seconde moitié du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Scarfone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychiatry, Modernity and the Politics of the Individual: The Historical Contours of Mental Hygiene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henckes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Scarfone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social History of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37 (2), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009344v1</w:t>
-              </w:r>
-[...258 lines deleted...]
-                <w:t xml:space="preserve">hal-04696765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2572,151 +2572,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kmar Bendana, Il tempo presente in Tunsia attraverso gli occhi di una storica, Contemporanea, 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">marianna scarfone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Malika Rahal, La storia algerina interrotta. La storia del tempo presente in Algeria, Contemporanea, 1,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">marianna scarfone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520968v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04520969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Demeulenaere-Douyère, Le esposizioni, nuovo teatro del mondo, Contemporanea, 1</w:t>
               </w:r>
@@ -3008,51 +3008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249720v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Scarfone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458696v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marianna scarfone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520840v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458699v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520847v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520848v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520852v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458704v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520854v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05425436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Le Bras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/737536" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/shm/hkad056" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458705v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.070.0049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249640v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.3064" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957154X20968063" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.671.0044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957154X16659853" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008743v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.639" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-95C0765J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1409/81442" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008745v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.257.0109" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008726v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/raipr.2010.4245" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dufaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henckes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04696765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520968v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520971v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelisa Malena" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249720v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Scarfone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458696v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marianna scarfone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520840v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458699v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520847v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520848v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520852v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458704v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520854v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05425436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Le Bras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/737536" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/shm/hkad056" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458705v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.070.0049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249640v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.3064" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957154X20968063" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.671.0044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957154X16659853" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008743v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.639" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-95C0765J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008745v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.257.0109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1409/81442" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008726v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/raipr.2010.4245" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250685v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04696765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dufaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henckes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520968v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520971v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelisa Malena" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>