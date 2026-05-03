--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -156,1782 +156,1782 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La main invisible du jeu de plateau :</w:t>
+                <w:t xml:space="preserve">« Jouer dans la vie réelle » : Enrôler des professionnels pour mieux engager les étudiants dans l'apprentissage de compétences commerciales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Abramovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international - Jeux &amp; Société</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Publications anticipées, N°55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064456v1</w:t>
+                <w:t xml:space="preserve">hal-05459166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créativité et contraintes. Les défis de l'enseignement du design de services dans l'enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Les paradoxes de la gestion des risques dans les méthodes d'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Abramovici</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CREAPI</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04574401v1</w:t>
+              <w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Janvier-février 2018, pp.48-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behind the Scenes of Service Design Education: A Process-Centric Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Customer participation and the performance of the production process: the case of automobile after-sales service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Abramovici</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Moline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th RESER International Conference : Co-creating sustainable solutions for Future-proof Societies</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04753107v1</w:t>
+              <w:t xml:space="preserve">International Journal of Youth Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18576/010101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le micro-learning : vecteur d'engagement et d'apprentissage ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Customer participation and the performance of the production process: the case of automobile after-sales service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Abramovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRUNE II 2021 : Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03243386v1</w:t>
+              <w:t xml:space="preserve">International Journal of Youth Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18576/010102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation ouverte, crowdsourcing et enseignement supérieur : un cadre et des pratiques pédagogiques pour enseigner autrement le management de l’innovation</w:t>
+                <w:t xml:space="preserve">Jacques Girin et la recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Abramovici</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rola Hussant-Zebian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de pratique et de recherche « Approches créatives et critiques de l’apprentissage du management », IRG</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01707898v1</w:t>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (3), pp.95-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les comportements déviants des clients dans la réclamation : une typologie des stratégies organisationnelles</w:t>
+                <w:t xml:space="preserve">Formation Tout au Long de la Vie à une conduite sûre : enjeux et limites d’un dispositif d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Abramovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 th International Research Conference in Service Management</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01136407v1</w:t>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Éducation routière, changement de comportement et formation à la conduite : constat, enjeux et transformations, 9 (19), pp.89-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsvives.1280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation dans les services de proximité : enjeux, cadre d’analyse et premiers résultats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">L'innovation dans les services de proximité : proposition d'un cadre conceptuel et méthodologie de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Abramovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bancel-Charensol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01623711v1</w:t>
+              <w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les écoles de conduite en France : un service innovant ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attention : un client peut en cacher un autre !&amp;quot; la gestion des clients en situation perturbée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Abramovici</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Jougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème conférence RESER New horizons for the role and production of services</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01623981v1</w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Septembre, 105, pp.71-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La figure du client au service de la gestion des risques. Le cas des services industrialisés de masse.</w:t>
+                <w:t xml:space="preserve">Comment améliorer la performance de la formation à la conduite et à la sécurité routières en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Abramovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lambda Mu 15</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00263078v1</w:t>
+              <w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (9), pp.381-414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Take Customers into Consideration in Service Innovation Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Abramovici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Service Industries Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24 (1), pp.56-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Jouer dans la vie réelle » : Enrôler des professionnels pour mieux engager les étudiants dans l'apprentissage de compétences commerciales</w:t>
+                <w:t xml:space="preserve">La main invisible du jeu de plateau :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Abramovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Domingues dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Hohweiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05459166v1</w:t>
+              <w:t xml:space="preserve">Colloque international - Jeux &amp; Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Jun 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paradoxes de la gestion des risques dans les méthodes d'innovation</w:t>
+                <w:t xml:space="preserve">Behind the Scenes of Service Design Education: A Process-Centric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Abramovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Moline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01718775v1</w:t>
+              <w:t xml:space="preserve">34th RESER International Conference : Co-creating sustainable solutions for Future-proof Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VTT Technical Research Center of Finland, Oct 2024, Helsinski, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customer participation and the performance of the production process: the case of automobile after-sales service</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Créativité et contraintes. Les défis de l'enseignement du design de services dans l'enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Abramovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Youth Economy</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01529653v1</w:t>
+              <w:t xml:space="preserve">CREAPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Orléans, Jun 2024, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customer participation and the performance of the production process: the case of automobile after-sales service</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le micro-learning : vecteur d'engagement et d'apprentissage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Abramovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Youth Economy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRUNE II 2021 : Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18576/010102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04583347v1</w:t>
+                <w:t xml:space="preserve">hal-03243386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Girin et la recherche-action</w:t>
+                <w:t xml:space="preserve">Innovation ouverte, crowdsourcing et enseignement supérieur : un cadre et des pratiques pédagogiques pour enseigner autrement le management de l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Abramovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rola Hussant-Zebian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Journées de pratique et de recherche « Approches créatives et critiques de l’apprentissage du management », IRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530003v1</w:t>
+                <w:t xml:space="preserve">hal-01707898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation Tout au Long de la Vie à une conduite sûre : enjeux et limites d’un dispositif d’apprentissage</w:t>
+                <w:t xml:space="preserve">Les comportements déviants des clients dans la réclamation : une typologie des stratégies organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Abramovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Maman</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13 th International Research Conference in Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix Marseille Graduate School of Management, May 2014, Lalonde, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsvives.1280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01134571v1</w:t>
+                <w:t xml:space="preserve">hal-01136407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation dans les services de proximité : proposition d'un cadre conceptuel et méthodologie de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">L’innovation dans les services de proximité : enjeux, cadre d’analyse et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Abramovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bancel-Charensol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01623990v1</w:t>
+              <w:t xml:space="preserve">AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention : un client peut en cacher un autre !&amp;quot; la gestion des clients en situation perturbée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les écoles de conduite en France : un service innovant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Abramovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bancel-Charensol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01136403v1</w:t>
+              <w:t xml:space="preserve">18ème conférence RESER New horizons for the role and production of services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Stuttgart, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer la performance de la formation à la conduite et à la sécurité routières en France ?</w:t>
+                <w:t xml:space="preserve">La figure du client au service de la gestion des risques. Le cas des services industrialisés de masse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Abramovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chevrier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Lambda Mu 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-01136394v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1962,51 +1962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecriture fictionnelle pour managers de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Abramovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les managers de demain kit créatif pour les formateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2031,90 +2031,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l'offre des écoles de conduite en France et performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Abramovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bancel-Charensol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2498,77 +2498,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management des services.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Abramovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Grenoble, 2015, 9782706124211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2764,51 +2764,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9AD0D4B"/>
+    <w:nsid w:val="DEF92C3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2995,51 +2995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-abramovici" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8627-5560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183609654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Domingues dos Santos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Hohweiller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lande" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574401v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753107v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moline" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707898v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Hussant-Zebian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rouquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Suquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bancel-Charensol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18576/010101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583347v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18576/010102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530003v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1280" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623990v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136403v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pellegrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvie Gu&#233;ret-Talon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-abramovici" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8627-5560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183609654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459166v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lande" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18576/010101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18576/010102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530003v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1280" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623990v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bancel-Charensol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136394v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Domingues dos Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Hohweiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243386v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Hussant-Zebian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rouquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Suquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pellegrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvie Gu&#233;ret-Talon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>