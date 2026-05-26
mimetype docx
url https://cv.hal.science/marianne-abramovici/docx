--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1,2709 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2657 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marianne Abramovici </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marianne-abramovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8627-5560</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183609654</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=noS6OHgAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La main invisible du jeu de plateau :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Domingues dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Hohweiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Jeux &amp; Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité et contraintes. Les défis de l'enseignement du design de services dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans, Jun 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the Scenes of Service Design Education: A Process-Centric Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Moline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th RESER International Conference : Co-creating sustainable solutions for Future-proof Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VTT Technical Research Center of Finland, Oct 2024, Helsinski, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le micro-learning : vecteur d'engagement et d'apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRUNE II 2021 : Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation ouverte, crowdsourcing et enseignement supérieur : un cadre et des pratiques pédagogiques pour enseigner autrement le management de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rola Hussant-Zebian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de pratique et de recherche « Approches créatives et critiques de l’apprentissage du management », IRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements déviants des clients dans la réclamation : une typologie des stratégies organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 th International Research Conference in Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille Graduate School of Management, May 2014, Lalonde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation dans les services de proximité : enjeux, cadre d’analyse et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bancel-Charensol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écoles de conduite en France : un service innovant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bancel-Charensol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème conférence RESER New horizons for the role and production of services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Stuttgart, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure du client au service de la gestion des risques. Le cas des services industrialisés de masse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Suquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jouer dans la vie réelle » : Enrôler des professionnels pour mieux engager les étudiants dans l'apprentissage de compétences commerciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Publications anticipées, N°55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la gestion des risques dans les méthodes d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Janvier-février 2018, pp.48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer participation and the performance of the production process: the case of automobile after-sales service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Youth Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18576/010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer participation and the performance of the production process: the case of automobile after-sales service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Youth Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18576/010102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Girin et la recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (3), pp.95-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Tout au Long de la Vie à une conduite sûre : enjeux et limites d’un dispositif d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Éducation routière, changement de comportement et formation à la conduite : constat, enjeux et transformations, 9 (19), pp.89-106. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.1280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les services de proximité : proposition d'un cadre conceptuel et méthodologie de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bancel-Charensol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention : un client peut en cacher un autre !&amp;quot; la gestion des clients en situation perturbée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Septembre, 105, pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer la performance de la formation à la conduite et à la sécurité routières en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (9), pp.381-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Take Customers into Consideration in Service Innovation Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Industries Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (1), pp.56-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture fictionnelle pour managers de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les managers de demain kit créatif pour les formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'offre des écoles de conduite en France et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bancel-Charensol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pour une économie de la sécurité routière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser ECF de demain / Comment des dispositifs de crowd sourcing peuvent permettre de mettre en place une réflexion Design Thinking dans une PME de services ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RATP Comment passer de l'orange au violet sans fâcher tout rouge les clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.77-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;Lien social, Habitat, Situations de fragilité dans la ville innovante de 2030&amp;quot;, LISOHASIF Projet co-financé par l'Agence Nationale de la Recherche (n° ANR-12-SOIN-006-001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adam-Ledunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Damart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRM M-LAB Université Paris Dauphine, IMRI Fondation Dauphine, IRG Université Paris-Est, Nimec Université de Rouen, AG2R La Mondiale. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01289350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des services.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble, 2015, 9782706124211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des services : recueil d'études de cas en management et marketing des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyvie Guéret-Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS, Management &amp; société, pp.222, 2015, Etudes de cas, 978-2-84769-583-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2764,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DEF92C3D"/>
+    <w:nsid w:val="7C64F91D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2995,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-abramovici" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8627-5560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183609654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459166v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lande" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18576/010101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18576/010102" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530003v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1280" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623990v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bancel-Charensol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136394v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Domingues dos Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Hohweiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243386v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Hussant-Zebian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rouquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Suquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pellegrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvie Gu&#233;ret-Talon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-abramovici" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8627-5560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183609654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=noS6OHgAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064456v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Domingues dos Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Hohweiller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574401v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Hussant-Zebian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rouquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Suquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bancel-Charensol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623981v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459166v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718775v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18576/010101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18576/010102" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134571v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1280" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623990v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pellegrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182301v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214791v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvie Gu&#233;ret-Talon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>