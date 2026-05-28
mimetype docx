--- v0 (2026-03-16)
+++ v1 (2026-05-28)
@@ -85,858 +85,3341 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-1380-5401</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">071782095</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">192751522</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=uiaSQf0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ISNI : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000000139862562</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha-synuclein-induced nigrostriatal degeneration and pramipexole treatment disrupt frontostriatal plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Parkinson's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (1), pp.169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41531-024-00781-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metabolic biomarker predicts Parkinson’s disease at the early stages in patients and animal models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Premorbid performances determine the deleterious effects of nigrostriatal degeneration and pramipexole on behavioural flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paola Bossù</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Francheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Solinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoît-Marand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI146400⟩</w:t>
+              <w:t xml:space="preserve">npj Parkinson's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41531-023-00475-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577368v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine control of pyramidal neuron activity in the primary motor cortex via D2 receptors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A metabolic biomarker predicts Parkinson’s disease at the early stages in patients and animal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐olivier Fernagut</w:t>
+                <w:t xml:space="preserve">David Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Jaber</w:t>
+                <w:t xml:space="preserve">Thibault Dufourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Carcenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bossù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncir.2014.00013⟩</w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (4), pp.146400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI146400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559517v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D 2 dopamine modulation of corticoaccumbens synaptic responses changes during adolescence</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of Repetitive and Compulsive Behaviors Induced by Pramipexole in Rats: Effect of Alpha-Synuclein-Induced Nigrostriatal Degeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritz Jiménez-Urbieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Francheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Fernagut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2008.06107.x⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10030542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04039488v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release and elimination of dopamine in vivo in mice lacking the dopamine transporter: functional consequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Better Outcomes with Intranigral versus Intrastriatal Cell Transplantation: Relevance for Parkinson’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vitrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Benoit-Marand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Belnoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11071191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuropsychiatric and Cognitive Deficits in Parkinson’s Disease and Their Modeling in Rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritz Jiménez-Urbieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit-Marand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Fernagut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines9060684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Delay between Motor Cortex Lesions and Neuronal Transplantation Enhances Graft Integration and Improves Repair and Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Debarbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Ballout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit-Marand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (7), pp.1820-1834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2936-16.2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monoaminergic Modulation of Motor Cortex Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vitrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit-Marand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncir.2017.00072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Area-Specific Reestablishment of Damaged Circuits in the Adult Cerebral Cortex by Cortical Neurons Derived from Mouse Embryonic Stem Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimmo Michelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Acosta-Verdugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit-Marand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Espuny-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85 (5), pp.982-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2015.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basolateral and central amygdala differentially recruit and maintain dorsolateral striatum-dependent cocaine-seeking habits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Belin-Rauscent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Giuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit-Marand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.10088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dopamine control of pyramidal neuron activity in the primary motor cortex via D2 receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vitrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐olivier Fernagut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncir.2014.00013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dopamine neurons are multi-neurotransmitter neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit-Marand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (9), pp.1211-1211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.25531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell transplantation in the damaged adult brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Gonon</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benoit-Marand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Prestoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 169 (11), pp.838-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2013.07.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibition of dopamine uptake by D2 antagonists: an in vivo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit-Marand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Ballion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliana Borrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (3), pp.449-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2010.07125.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cortico-accumbens fiber stimulation does not induce dopamine release in the nucleus accumbens in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit-Marand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio O’donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 213 (1-2), pp.177-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-008-0187-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D 2 dopamine modulation of corticoaccumbens synaptic responses changes during adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit-Marand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio O'Donnell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (6), pp.1364-1372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2008.06107.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loss of erbB signaling in oligodendrocytes alters myelin and dopaminergic function, a potential mechanism for neuropsychiatric disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Murtie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem El-Khodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Edgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pablo Sardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (19), pp.8131-8136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0702157104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NMDA/AMPA Ratio Impacts State Transitions and Entrainment to Oscillations in a Computational Model of the Nucleus Accumbens Medium Spiny Projection Neuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Moyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Lazarewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit-Marand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (40), pp.9080-9095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2220-05.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presynaptic regulation of dopaminergic neurotransmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit-Marand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sulzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 87 (2), pp.273-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-4159.2003.02050.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduction of cocaine place preference in mice lacking the protein phosphatase 1 inhibitors DARPP 32 or Inhibitor 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venetia Zachariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit-Marand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ingrassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allen Fienberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 51 (8), pp.612-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0006-3223(01)01318-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in Extracellular Dopamine Induced by Morphine and Cocaine: Crucial Control by D2 Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rougé-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Usiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit-Marand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Vincenzo Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (8), pp.3293-3301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.22-08-03293.2002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibition of Dopamine Release Via Presynaptic D2 Receptors: Time Course and Functional Characteristics&amp;lt;i&amp;gt;In Vivo&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit-Marand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliana Borrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21 (23), pp.9134-9141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.21-23-09134.2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Release and elimination of dopamine in vivo in mice lacking the dopamine transporter: functional consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit-Marand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2000, 12 (8), pp.2985-2992. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2000.00155.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometry and kinetics of dopaminergic transmission in the rat striatum and in mice lacking the dopamine transporter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benoit-Marand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dumartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in brain research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Progress in Brain Research, 125, pp.291-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0079-6123(00)25018-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presynaptic Regulation of Extracellular Dopamine as Studied by Continuous Amperometry in Anesthetized Animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Benoit-Marand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gonon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adrian C Michael; Laura M Borland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemical Methods for Neuroscience.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1004,51 +3487,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BB5BE0A"/>
+    <w:nsid w:val="EC85CA57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1235,51 +3718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-benoit-marand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1380-5401" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727501v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Decourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Francheteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Balbous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-024-00781-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577368v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mallet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufourd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcenac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Boss&#249;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI146400" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vitrac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frapp&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Fernagut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2014.00013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit-Marand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio O'Donnell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06107.x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039651v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2000.00155.x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J9GR63QJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-benoit-marand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1380-5401" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071782095" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192751522" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=uiaSQf0AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139862562" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Decourt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Francheteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Balbous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-024-00781-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Solinas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Beno&#238;t-Marand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-023-00475-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufourd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcenac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Boss&#249;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI146400" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Jim&#233;nez-Urbieta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Fernagut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10030542" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vitrac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit-Marand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Belnoue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11071191" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines9060684" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Debarbieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Ballout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2936-16.2017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2017.00072" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Michelsen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Acosta-Verdugo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Espuny-Camacho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaspard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.02.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Murray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belin-Rauscent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Simon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giuliano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10088" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559517v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frapp&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Fernagut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2014.00013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039456v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25531" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3V4CMHV7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499933v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit-Marand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prestoz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.07.026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484694v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ballion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Borrelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2010.07125.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio O&#8217;donnell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-008-0187-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZZ8NLK6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039488v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio O'Donnell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06107.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039498v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Roy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Murtie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem El-Khodor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Edgar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pablo Sardi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702157104" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039549v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wolf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Moyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lazarewicz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Contreras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2220-05.2005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Schmitz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sulzer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2003.02050.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039576v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venetia Zachariou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ingrassia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Fienberg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-3223(01)01318-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZXMFV6V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039585v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roug&#233;-Pont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Usiello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Vincenzo Piazza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.22-08-03293.2002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039633v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.21-23-09134.2001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039651v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2000.00155.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J9GR63QJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039644v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Burie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumartin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0079-6123(00)25018-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>