--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -602,278 +602,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of rhodopsin gene transcription in cultured retinal precursors of chicken embryo: role of Ca 2+ signaling and hyperpolarization-activated cation channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canthin-6-one Displays Antiproliferative Activity and Causes Accumulation of Cancer Cells in the G2/M Phase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dejos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Dejos</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Régnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bergès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Asian Natural Products Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.2481-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165645v1</w:t>
+                <w:t xml:space="preserve">hal-01088758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canthin-6-one Displays Antiproliferative Activity and Causes Accumulation of Cancer Cells in the G2/M Phase.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation of rhodopsin gene transcription in cultured retinal precursors of chicken embryo: role of Ca 2+ signaling and hyperpolarization-activated cation channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Régnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voisin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Natural Products Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 129 (1), pp.85-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.12624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088758v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic AMP-dependent regulation of tyrosine hydroxylase mRNA and immunofluorescence levels in rat retinal precursor cells</w:t>
               </w:r>
@@ -2131,532 +2131,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of the chicken hydroxyindole-O-methyltransferase gene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circadian expression of tryptophan hydroxylase mRNA in the chicken retina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Grechez-Cassiau</w:t>
+                <w:t xml:space="preserve">Vincent Cassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kafia Ladjali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Voisin</w:t>
+                <w:t xml:space="preserve">P.Michael Iuvone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 61 (1-2), pp.243-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0169-328x(98)00219-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.1998.2580044.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268804v1</w:t>
+                <w:t xml:space="preserve">hal-04268795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian expression of tryptophan hydroxylase mRNA in the chicken retina</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural analysis of the chicken hydroxyindole-O-methyltransferase gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cassone</w:t>
+                <w:t xml:space="preserve">Aline Grechez-Cassiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.Michael Iuvone</w:t>
+                <w:t xml:space="preserve">Kafia Ladjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0169-328x(98)00219-8⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 258 (1), pp.44-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.1998.2580044.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268795v1</w:t>
+                <w:t xml:space="preserve">hal-04268804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The melatonin rhythm-generating enzyme: molecular regulation of serotonin N-acetyltransferase in the pineal gland.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chick pineal clock regulates serotonin N -acetyltransferase mRNA rhythm in culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Klein</w:t>
+                <w:t xml:space="preserve">David C. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Coon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Zatz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Progress in Hormone Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 94 (1), pp.304-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.94.1.304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905265v1</w:t>
+                <w:t xml:space="preserve">hal-04268776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chick pineal clock regulates serotonin N -acetyltransferase mRNA rhythm in culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The melatonin rhythm-generating enzyme: molecular regulation of serotonin N-acetyltransferase in the pineal gland.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Coon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Roseboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recent Progress in Hormone Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 52, pp.307-57; discussion 357-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04268776v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian Melatonin Synthesis: Photic and Circadian Regulation of Serotonin N ‐Acetyltransferase mRNA in the Chicken Pineal Gland and Retina</w:t>
               </w:r>
@@ -2668,51 +2668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Michael Iuvone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Roseboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2886,252 +2886,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian regulation of hydroxyindole-O-methyltransferase mRNA in the chicken pineal gland in vivo and in vitro</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retinoic Acid Increases Hydroxyindole‐ O ‐Methyltransferase Activity and mRNA in Human Y‐79 Retinoblastoma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/bj3190761⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 67 (3), pp.1032-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-4159.1996.67031032.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269626v1</w:t>
+                <w:t xml:space="preserve">hal-04301985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinoic Acid Increases Hydroxyindole‐ O ‐Methyltransferase Activity and mRNA in Human Y‐79 Retinoblastoma Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circadian regulation of hydroxyindole-O-methyltransferase mRNA in the chicken pineal gland in vivo and in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Grechez-Cassiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 67 (3), pp.1032-1038. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 319 (3), pp.761-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1471-4159.1996.67031032.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/bj3190761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301985v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human SerotoninN-Acetyltransferase (EC 2.3.1.87) Gene (AANAT): Structure, Chromosomal Localization, and Tissue Expression</w:t>
               </w:r>
@@ -3657,295 +3657,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular localization of hydroxyindole-O-methyltransferase mRNA in the chicken pineal gland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptional regulation of hydroxyindole O -methyltransferase in the chicken pineal gland: day/night changes and long-term effects of light and darkness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guerlotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 4 (6), pp.803-806. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 290 (3), pp.661-664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00001756-199306000-00052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/bj2900661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302062v1</w:t>
+                <w:t xml:space="preserve">hal-04302104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation of hydroxyindole O -methyltransferase in the chicken pineal gland: day/night changes and long-term effects of light and darkness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellular localization of hydroxyindole-O-methyltransferase mRNA in the chicken pineal gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guerlotté</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 290 (3), pp.661-664. </w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 4 (6), pp.803-806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/bj2900661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/00001756-199306000-00052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302104v1</w:t>
+                <w:t xml:space="preserve">hal-04302062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of melatonin binding sites in chicken and human intestines</w:t>
               </w:r>
@@ -3970,51 +3970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4258,51 +4258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guerlotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4388,51 +4388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guerlotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 59 (1), pp.75-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4911,51 +4911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafen&#234;tre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Albert Chapotte-Baldacci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dor&#233;mus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Massourid&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2024.102943" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;gnacq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2024.150670" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165639v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20200551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves y Sere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venty M S Soeroso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.06.017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165645v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dejos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.12624" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-013-1555-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A2E0A77B304AB333318F9C8A0B13D3D8EA195F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.07.040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cailleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cantereau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-012-1374-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KLW8CSCC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2009.06136.x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2007.05150.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard-Naud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2005.12.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HKNGLTD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cailleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerlott&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2001.00555.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Chong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M005671200" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gr&#233;chez-Cassiau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Iuvone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:19990305" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gr&#232;ve" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alonso-G&#243;mez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Haque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268804v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Grechez-Cassiau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Ladjali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Rodriguez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2580044.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cassone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Michael Iuvone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(98)00219-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QCF8W9F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905265v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Klein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Coon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roseboom" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Weller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268776v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Klein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zatz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.94.1.304" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michael Iuvone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roseboom" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1997.68010213.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(96)00359-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGKT4CLV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269626v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Collin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3190761" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301985v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1996.67031032.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Mazuruk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1996.0243" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP9V1T5T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.1996.tb01256.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H0BM2FSF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302042v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Donohue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(95)00651-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKC3XWQR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55782/ane-1994-1051" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302062v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cogn&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199306000-00052" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj2900661" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302054v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pontoire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Silvain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0922-4106(93)90067-j" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDFK8VT4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302159v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Falcon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00713371" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-NLR6LXGC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302126v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj2820571" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-3806(91)90031-d" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPQGWWW2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05458319v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905307v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Iuvone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. W. Chong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Brown" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46814-X_4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafen&#234;tre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Albert Chapotte-Baldacci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dor&#233;mus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Massourid&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2024.102943" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;gnacq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2024.150670" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165639v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20200551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves y Sere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venty M S Soeroso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.06.017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dejos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.12624" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-013-1555-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A2E0A77B304AB333318F9C8A0B13D3D8EA195F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.07.040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cailleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cantereau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-012-1374-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KLW8CSCC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2009.06136.x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2007.05150.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard-Naud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2005.12.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HKNGLTD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cailleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerlott&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2001.00555.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Chong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M005671200" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gr&#233;chez-Cassiau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Iuvone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:19990305" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gr&#232;ve" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alonso-G&#243;mez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Haque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268795v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cassone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Michael Iuvone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(98)00219-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QCF8W9F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Grechez-Cassiau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Ladjali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Rodriguez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2580044.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Klein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zatz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.94.1.304" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Klein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Coon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roseboom" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Weller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michael Iuvone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roseboom" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1997.68010213.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(96)00359-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGKT4CLV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1996.67031032.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269626v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Collin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3190761" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Mazuruk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1996.0243" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP9V1T5T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.1996.tb01256.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H0BM2FSF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302042v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Donohue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(95)00651-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKC3XWQR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55782/ane-1994-1051" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cogn&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj2900661" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302062v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199306000-00052" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302054v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pontoire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Silvain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0922-4106(93)90067-j" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDFK8VT4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302159v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Falcon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00713371" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-NLR6LXGC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302126v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj2820571" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-3806(91)90031-d" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPQGWWW2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05458319v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905307v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Iuvone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. W. Chong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Brown" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46814-X_4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>