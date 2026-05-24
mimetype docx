--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -2886,252 +2886,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinoic Acid Increases Hydroxyindole‐ O ‐Methyltransferase Activity and mRNA in Human Y‐79 Retinoblastoma Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circadian regulation of hydroxyindole-O-methyltransferase mRNA in the chicken pineal gland in vivo and in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Grechez-Cassiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1471-4159.1996.67031032.x⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 319 (3), pp.761-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bj3190761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301985v1</w:t>
+                <w:t xml:space="preserve">hal-04269626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian regulation of hydroxyindole-O-methyltransferase mRNA in the chicken pineal gland in vivo and in vitro</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retinoic Acid Increases Hydroxyindole‐ O ‐Methyltransferase Activity and mRNA in Human Y‐79 Retinoblastoma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 319 (3), pp.761-766. </w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 67 (3), pp.1032-1038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/bj3190761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-4159.1996.67031032.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269626v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human SerotoninN-Acetyltransferase (EC 2.3.1.87) Gene (AANAT): Structure, Chromosomal Localization, and Tissue Expression</w:t>
               </w:r>
@@ -3715,51 +3715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 290 (3), pp.661-664. </w:t>
@@ -3849,51 +3849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroReport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 4 (6), pp.803-806. </w:t>
@@ -3970,51 +3970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4258,51 +4258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guerlotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4388,51 +4388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guerlotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 59 (1), pp.75-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4911,51 +4911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafen&#234;tre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Albert Chapotte-Baldacci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dor&#233;mus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Massourid&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2024.102943" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;gnacq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2024.150670" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165639v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20200551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves y Sere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venty M S Soeroso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.06.017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dejos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.12624" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-013-1555-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A2E0A77B304AB333318F9C8A0B13D3D8EA195F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.07.040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cailleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cantereau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-012-1374-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KLW8CSCC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2009.06136.x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2007.05150.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard-Naud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2005.12.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HKNGLTD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cailleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerlott&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2001.00555.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Chong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M005671200" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gr&#233;chez-Cassiau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Iuvone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:19990305" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gr&#232;ve" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alonso-G&#243;mez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Haque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268795v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cassone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Michael Iuvone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(98)00219-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QCF8W9F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Grechez-Cassiau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Ladjali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Rodriguez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2580044.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Klein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zatz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.94.1.304" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Klein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Coon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roseboom" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Weller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michael Iuvone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roseboom" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1997.68010213.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(96)00359-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGKT4CLV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1996.67031032.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269626v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Collin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3190761" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Mazuruk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1996.0243" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP9V1T5T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.1996.tb01256.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H0BM2FSF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302042v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Donohue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(95)00651-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKC3XWQR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55782/ane-1994-1051" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cogn&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj2900661" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302062v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199306000-00052" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302054v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pontoire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Silvain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0922-4106(93)90067-j" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDFK8VT4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302159v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Falcon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00713371" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-NLR6LXGC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302126v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj2820571" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-3806(91)90031-d" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPQGWWW2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05458319v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905307v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Iuvone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. W. Chong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Brown" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46814-X_4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafen&#234;tre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Albert Chapotte-Baldacci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dor&#233;mus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Massourid&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2024.102943" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;gnacq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2024.150670" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165639v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20200551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves y Sere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venty M S Soeroso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2016.06.017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dejos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.12624" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-013-1555-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A2E0A77B304AB333318F9C8A0B13D3D8EA195F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.07.040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cailleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cantereau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-012-1374-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KLW8CSCC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2009.06136.x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2007.05150.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard-Naud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2005.12.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HKNGLTD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cailleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerlott&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2001.00555.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Chong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Klein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M005671200" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gr&#233;chez-Cassiau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Iuvone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:19990305" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gr&#232;ve" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alonso-G&#243;mez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Haque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268795v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cassone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Michael Iuvone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(98)00219-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QCF8W9F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268804v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Grechez-Cassiau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Ladjali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Rodriguez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2580044.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Klein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zatz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.94.1.304" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Klein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Coon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roseboom" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Weller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michael Iuvone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roseboom" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Coon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1997.68010213.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(96)00359-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGKT4CLV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269626v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Collin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3190761" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301985v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1996.67031032.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Mazuruk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1996.0243" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP9V1T5T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.1996.tb01256.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H0BM2FSF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302042v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Donohue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-8993(95)00651-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKC3XWQR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55782/ane-1994-1051" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cogn&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj2900661" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302062v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199306000-00052" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302054v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pontoire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Silvain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0922-4106(93)90067-j" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDFK8VT4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302159v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Falcon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00713371" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-NLR6LXGC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302126v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj2820571" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-3806(91)90031-d" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPQGWWW2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05458319v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905307v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Iuvone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. W. Chong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Brown" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46814-X_4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>