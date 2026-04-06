--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -624,209 +624,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’orientation des bacheliers scientifiques saisie à travers la base APB</w:t>
+                <w:t xml:space="preserve">National position and the internationalization of higher education institutions: the case of France’s elite engineering and business schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lemistre</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48464/ef-103-05⟩</w:t>
+              <w:t xml:space="preserve">Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.485-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10734-022-00911-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03674216v1</w:t>
+                <w:t xml:space="preserve">hal-03877825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National position and the internationalization of higher education institutions: the case of France’s elite engineering and business schools</w:t>
+                <w:t xml:space="preserve">L’orientation des bacheliers scientifiques saisie à travers la base APB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Crespy</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 86, pp.485-505. </w:t>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Admission Post-Bac : le portail APB reflet des problématiques d’affectation dans l’enseignement supérieur, 103, pp.82-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10734-022-00911-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48464/ef-103-05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877825v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03674216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Un nouvel âge de la sélection scolaire ? Formes et logiques de sélection dans un système éducatif massifié</w:t>
               </w:r>
@@ -1027,222 +1027,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et cursus scientifiques : un état des lieux</w:t>
+                <w:t xml:space="preserve">Introduction : À la croisée des disciplines : enquêter sur les mobilités géographiques dans le système d’enseignement français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Cardon-Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Huitric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfp.10890⟩</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les parcours de formation au prisme des mobilités, 2021/3 (155), pp.7-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.9824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470270v1</w:t>
+                <w:t xml:space="preserve">hal-03617255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : À la croisée des disciplines : enquêter sur les mobilités géographiques dans le système d’enseignement français</w:t>
+                <w:t xml:space="preserve">Genre et cursus scientifiques : un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Solenn Huitric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Les parcours de formation au prisme des mobilités, 2021/3 (155), pp.7-24. </w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 212, pp.109-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.9824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfp.10890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617255v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences spécialisées vs transversales, un faux débat ?</w:t>
               </w:r>
@@ -1551,196 +1551,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bande dessinée, un objet didactique mal identifié</w:t>
+                <w:t xml:space="preserve">Modalités de recrutement et hiérarchisation des écoles supérieures de commerce en France (1970-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/trema.4818⟩</w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pp.187-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/socio.102.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472956v1</w:t>
+                <w:t xml:space="preserve">hal-03473020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités de recrutement et hiérarchisation des écoles supérieures de commerce en France (1970-1990)</w:t>
+                <w:t xml:space="preserve">La bande dessinée, un objet didactique mal identifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (2), pp.187-193. </w:t>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/socio.102.0187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/trema.4818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473020v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcoursup : infox et premières conséquences de la réforme</w:t>
               </w:r>
@@ -2045,241 +2045,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01928054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la mobilisation familiale autour des personnes âgées</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle de la concurrence dans l’essor des écoles supérieures de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125, pp.7-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.4124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657941v1</w:t>
+                <w:t xml:space="preserve">hal-05088834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comprendre la mobilisation familiale autour des personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rapport des jeunes Irlandais à l’identité nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées, la revue des sciences économiques et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 136, pp.50-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2289,237 +2367,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel âge de la sélection scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 158, 244 p., 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/formationemploi.10610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours de formation au prisme des mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Cardon-Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Huitric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 155, pp.7-24, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/formationemploi.9460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2529,139 +2607,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">学校の社会学 [Sociologie de l'école]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chihiro Tagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Akashi Shoten C°, 2020, 9784750350141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filles + sciences = une équation insoluble ? : Enquête sur les classes préparatoires scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2669,145 +2747,145 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Rue d'Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.152, 2016, Collection du CEPREMAP (Centre Pour La Recherche Économique et ses Applications), Claudia Senik, 978-2-7288-0556-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01927989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Écoles supérieures de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classique Garnier. 2015, 978-2-8124-3699-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3701-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2817,469 +2895,469 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Seconde Guerre mondiale à la crise du pétrole (1939-1973)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Claude Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Birck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Grelon et Michel Grossetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'espace scientifique français (XVIIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.489-544, 2025, 978-2-406-17654-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04809038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tous et toutes concerné·es ? Anxiété et engagements des étudiant·es face aux enjeux climatiques et environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tenret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Feres Belghith; Marie-Paule Couto; Olivier Rey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etre étudiant en France avant et pendant la crise sanitaire : enquête conditions de vie 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, 2023, Études &amp; recherche, 978-2-11-157670-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle mobilité disciplinaire pour les étudiants qui entrent en L3 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Feres Belgith; Marie paule Couto et Olivier Rey ed.; OVE National. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La documentation française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-66, 2023, Études &amp; recherche, 9782111576704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filles et garçons en classes préparatoires scientifiques : les métamorphoses du &amp;quot;double handicap&amp;quot; au fil des trajectoires scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École des filles, école des femmes. L'institution scolaire face aux parcours, normes et rôles professionnels sexués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.57-72, 2017, Perspectives en éducation et formation, 9782807305670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dbu.buiss.2017.01.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3289,51 +3367,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences professionnelles sont-elles les plus utiles dans la vie active ? (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaupère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3358,70 +3436,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/u9fo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3431,59 +3509,59 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerned yet polluters: A survey on French research personnel and climate change</w:t>
+                <w:t xml:space="preserve">Inquiets mais pollueurs : une enquête sur le personnel de la recherche française face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Bouchet-Valat</w:t>
@@ -3523,81 +3601,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03567136v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inquiets mais pollueurs : une enquête sur le personnel de la recherche française face au changement climatique</w:t>
+                <w:t xml:space="preserve">Concerned yet polluters: A survey on French research personnel and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Bouchet-Valat</w:t>
@@ -3637,105 +3715,105 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618213v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03567136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production d'une noblesse scientifique. Enquête sur les biais de recrutement à l'ENS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3757,51 +3835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole normale supérieure - ENS PARIS. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3811,100 +3889,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-histoire d'une entreprise éducative : le développement des Ecoles supérieures de commerce en France (fin du XIXe siècle-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00785740v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3914,105 +3992,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choisir les sciences ? Lycéens et lycéennes face aux savoirs et études scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Toulouse - Jean Jaurès, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05019578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4159,51 +4237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bouchet-Valat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Greffion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263204v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833075v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12dsm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-105-02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot D&#233;age" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saccomanno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17046" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674216v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-05" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crespy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-022-00911-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10613" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779688v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000070" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470270v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10890" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617255v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cardon-Quint" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Huitric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9824" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Menard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0423" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bourad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Crespy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0381" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472956v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4818" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03473020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.102.0187" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03473123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.399.0144" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.218.0097" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pierrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.220.0068" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657941v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Fontaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Schwartz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10610" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9460" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883723v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Tagawa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927989v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepremap.fr/depot/opus/OPUS42.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3701-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Claude Lequin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Birck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045185v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ferry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186490v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/288355-etre-etudiant-avant-et-pendant-la-crise-sanitaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858979v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.buiss.2017.01.0057" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049775v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9fo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03567136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858997v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00785740v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05019578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bouchet-Valat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Greffion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263204v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833075v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12dsm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-105-02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot D&#233;age" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saccomanno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17046" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crespy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-022-00911-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-05" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10613" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779688v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000070" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617255v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cardon-Quint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Huitric" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9824" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10890" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Menard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0423" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bourad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Crespy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0381" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03473020v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.102.0187" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4818" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03473123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.399.0144" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.218.0097" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pierrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.220.0068" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452326v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Schwartz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980719v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10610" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9460" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883723v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Tagawa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepremap.fr/depot/opus/OPUS42.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3701-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Claude Lequin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Birck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045185v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ferry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186490v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/288355-etre-etudiant-avant-et-pendant-la-crise-sanitaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.buiss.2017.01.0057" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9fo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618213v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03567136v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00785740v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05019578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>