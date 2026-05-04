--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -429,820 +429,820 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacheliers et bachelières scientifiques dans l’enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Orientation et usage des ressources numériques des lycéen·nes : une pratique classante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lemistre</w:t>
+                <w:t xml:space="preserve">Margot Déage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Saccomanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48464/ef-105-02⟩</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (1), pp.87-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.17046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04175323v1</w:t>
+                <w:t xml:space="preserve">hal-04075878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation et usage des ressources numériques des lycéen·nes : une pratique classante ?</w:t>
+                <w:t xml:space="preserve">Bacheliers et bachelières scientifiques dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Saccomanno</w:t>
+                <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (1), pp.87-117. </w:t>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Panel de bacheliers 2014 : stratégies d’orientation, réorientations disciplinaires, mobilité géographique, 105, pp. 25-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osp.17046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48464/ef-105-02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075878v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04175323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National position and the internationalization of higher education institutions: the case of France’s elite engineering and business schools</w:t>
+                <w:t xml:space="preserve">L’orientation des bacheliers scientifiques saisie à travers la base APB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Crespy</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Higher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10734-022-00911-y⟩</w:t>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Admission Post-Bac : le portail APB reflet des problématiques d’affectation dans l’enseignement supérieur, 103, pp.82-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/ef-103-05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877825v1</w:t>
+                <w:t xml:space="preserve">halshs-03674216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’orientation des bacheliers scientifiques saisie à travers la base APB</w:t>
+                <w:t xml:space="preserve">National position and the internationalization of higher education institutions: the case of France’s elite engineering and business schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lemistre</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Admission Post-Bac : le portail APB reflet des problématiques d’affectation dans l’enseignement supérieur, 103, pp.82-103. </w:t>
+              <w:t xml:space="preserve">Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.485-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48464/ef-103-05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10734-022-00911-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03674216v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Un nouvel âge de la sélection scolaire ? Formes et logiques de sélection dans un système éducatif massifié</w:t>
+                <w:t xml:space="preserve">Concerned yet polluting: A survey on French research personnel and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lemistre</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Bouchet-Valat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Greffion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 158, pp.7-22. </w:t>
+              <w:t xml:space="preserve">PLOS Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.10613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726227v1</w:t>
+                <w:t xml:space="preserve">hal-03779688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerned yet polluting: A survey on French research personnel and climate change</w:t>
+                <w:t xml:space="preserve">Introduction : Un nouvel âge de la sélection scolaire ? Formes et logiques de sélection dans un système éducatif massifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Gros</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1 (9), </w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.7-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.10613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779688v1</w:t>
+                <w:t xml:space="preserve">hal-03726227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : À la croisée des disciplines : enquêter sur les mobilités géographiques dans le système d’enseignement français</w:t>
+                <w:t xml:space="preserve">Genre et cursus scientifiques : un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Solenn Huitric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.9824⟩</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 212, pp.109-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.10890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617255v1</w:t>
+                <w:t xml:space="preserve">hal-03470270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et cursus scientifiques : un état des lieux</w:t>
+                <w:t xml:space="preserve">Introduction : À la croisée des disciplines : enquêter sur les mobilités géographiques dans le système d’enseignement français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Cardon-Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Huitric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 212, pp.109-143. </w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les parcours de formation au prisme des mobilités, 2021/3 (155), pp.7-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfp.10890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.9824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470270v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences spécialisées vs transversales, un faux débat ?</w:t>
               </w:r>
@@ -1254,51 +1254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaupère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1551,196 +1551,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités de recrutement et hiérarchisation des écoles supérieures de commerce en France (1970-1990)</w:t>
+                <w:t xml:space="preserve">La bande dessinée, un objet didactique mal identifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/socio.102.0187⟩</w:t>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.4818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473020v1</w:t>
+                <w:t xml:space="preserve">hal-03472956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bande dessinée, un objet didactique mal identifié</w:t>
+                <w:t xml:space="preserve">Modalités de recrutement et hiérarchisation des écoles supérieures de commerce en France (1970-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51, </w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pp.187-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/trema.4818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/socio.102.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472956v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcoursup : infox et premières conséquences de la réforme</w:t>
               </w:r>
@@ -1856,51 +1856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaupère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2381,51 +2381,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel âge de la sélection scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2485,77 +2485,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours de formation au prisme des mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Cardon-Quint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Huitric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 155, pp.7-24, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3146,51 +3146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle mobilité disciplinaire pour les étudiants qui entrent en L3 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3407,51 +3407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaupère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3517,51 +3517,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inquiets mais pollueurs : une enquête sur le personnel de la recherche française face au changement climatique</w:t>
+                <w:t xml:space="preserve">Concerned yet polluters: A survey on French research personnel and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Bouchet-Valat</w:t>
@@ -3607,75 +3607,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618213v1</w:t>
+                <w:t xml:space="preserve">halshs-03567136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerned yet polluters: A survey on French research personnel and climate change</w:t>
+                <w:t xml:space="preserve">Inquiets mais pollueurs : une enquête sur le personnel de la recherche française face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Bouchet-Valat</w:t>
@@ -3721,51 +3721,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03567136v1</w:t>
+                <w:t xml:space="preserve">hal-03618213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4237,51 +4237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bouchet-Valat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Greffion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263204v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833075v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12dsm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-105-02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot D&#233;age" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saccomanno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17046" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crespy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-022-00911-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-05" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10613" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779688v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000070" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617255v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cardon-Quint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Huitric" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9824" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10890" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Menard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0423" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bourad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Crespy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0381" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03473020v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.102.0187" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4818" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03473123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.399.0144" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.218.0097" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pierrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.220.0068" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452326v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Schwartz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980719v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10610" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9460" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883723v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Tagawa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepremap.fr/depot/opus/OPUS42.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3701-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Claude Lequin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Birck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045185v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ferry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186490v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/288355-etre-etudiant-avant-et-pendant-la-crise-sanitaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.buiss.2017.01.0057" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9fo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618213v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03567136v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00785740v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05019578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bouchet-Valat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Greffion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263204v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833075v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12dsm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075878v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot D&#233;age" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saccomanno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17046" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-105-02" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674216v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-05" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crespy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-022-00911-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000070" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10613" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470270v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10890" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617255v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cardon-Quint" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Huitric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9824" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Menard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0423" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bourad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Crespy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0381" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472956v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4818" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03473020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.102.0187" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03473123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.399.0144" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.218.0097" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pierrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.220.0068" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452326v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Schwartz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980719v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10610" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9460" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883723v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Tagawa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepremap.fr/depot/opus/OPUS42.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3701-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Claude Lequin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Birck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045185v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ferry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186490v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/288355-etre-etudiant-avant-et-pendant-la-crise-sanitaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.buiss.2017.01.0057" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9fo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03567136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00785740v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05019578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>