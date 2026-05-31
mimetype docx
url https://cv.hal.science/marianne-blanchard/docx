--- v2 (2026-05-04)
+++ v3 (2026-05-31)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche française est-elle prête pour la sobriété ? Les enseignements d’une enquête nationale</w:t>
+                <w:t xml:space="preserve">Inquiets mais pollueurs : les personnels de la recherche face au réchauffement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Bouchet-Valat</w:t>
@@ -175,519 +175,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Greffion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (2), pp.127-141. </w:t>
+              <w:t xml:space="preserve">Mondes sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://sms.hypotheses.org/44962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2024041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/12dsm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792421v1</w:t>
+                <w:t xml:space="preserve">hal-04833075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une « Génération climat » ? Les rapports à l’avenir de lycéen·nes français·es au temps de l’Anthropocène</w:t>
+                <w:t xml:space="preserve">La recherche française est-elle prête pour la sobriété ? Les enseignements d’une enquête nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Bouchet-Valat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Greffion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (2), pp.127-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2024041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05263204v1</w:t>
+                <w:t xml:space="preserve">hal-04792421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inquiets mais pollueurs : les personnels de la recherche face au réchauffement</w:t>
+                <w:t xml:space="preserve">Une « Génération climat » ? Les rapports à l’avenir de lycéen·nes français·es au temps de l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes sociaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/12dsm⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04833075v1</w:t>
+                <w:t xml:space="preserve">halshs-05263204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation et usage des ressources numériques des lycéen·nes : une pratique classante ?</w:t>
+                <w:t xml:space="preserve">Bacheliers et bachelières scientifiques dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Déage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Saccomanno</w:t>
+                <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/osp.17046⟩</w:t>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Panel de bacheliers 2014 : stratégies d’orientation, réorientations disciplinaires, mobilité géographique, 105, pp. 25-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/ef-105-02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075878v1</w:t>
+                <w:t xml:space="preserve">halshs-04175323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacheliers et bachelières scientifiques dans l’enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Orientation et usage des ressources numériques des lycéen·nes : une pratique classante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Déage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lemistre</w:t>
+                <w:t xml:space="preserve">Benjamin Saccomanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Panel de bacheliers 2014 : stratégies d’orientation, réorientations disciplinaires, mobilité géographique, 105, pp. 25-46. </w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (1), pp.87-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48464/ef-105-02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/osp.17046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04175323v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’orientation des bacheliers scientifiques saisie à travers la base APB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Admission Post-Bac : le portail APB reflet des problématiques d’affectation dans l’enseignement supérieur, 103, pp.82-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -955,51 +955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Un nouvel âge de la sélection scolaire ? Formes et logiques de sélection dans un système éducatif massifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 158, pp.7-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1027,330 +1027,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et cursus scientifiques : un état des lieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compétences spécialisées vs transversales, un faux débat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beaupère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Céreq Bref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 410, 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470270v1</w:t>
+                <w:t xml:space="preserve">halshs-03284633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : À la croisée des disciplines : enquêter sur les mobilités géographiques dans le système d’enseignement français</w:t>
+                <w:t xml:space="preserve">Genre et cursus scientifiques : un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Solenn Huitric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.9824⟩</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 212, pp.109-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.10890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617255v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences spécialisées vs transversales, un faux débat ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : À la croisée des disciplines : enquêter sur les mobilités géographiques dans le système d’enseignement français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Cardon-Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Beaupère</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Boris Menard</w:t>
+                <w:t xml:space="preserve">Solenn Huitric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céreq Bref</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les parcours de formation au prisme des mobilités, 2021/3 (155), pp.7-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.9824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03284633v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concurrence par la sélectivité entre masters franciliens</w:t>
               </w:r>
@@ -1843,77 +1843,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diplômés de master et d’écoles : quand les compétences s’emmêlent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaupère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 218, pp.97-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2381,51 +2381,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel âge de la sélection scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2485,77 +2485,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours de formation au prisme des mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Cardon-Quint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Huitric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 155, pp.7-24, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3028,251 +3028,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04809038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous et toutes concerné·es ? Anxiété et engagements des étudiant·es face aux enjeux climatiques et environnementaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle mobilité disciplinaire pour les étudiants qui entrent en L3 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Ferry</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Feres Belghith; Marie-Paule Couto; Olivier Rey. </w:t>
+                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feres Belgith; Marie paule Couto et Olivier Rey ed.; OVE National. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etre étudiant en France avant et pendant la crise sanitaire : enquête conditions de vie 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation française, 2023, Études &amp; recherche, 978-2-11-157670-4</w:t>
+              <w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La documentation française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-66, 2023, Études &amp; recherche, 9782111576704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045185v1</w:t>
+                <w:t xml:space="preserve">hal-04186490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle mobilité disciplinaire pour les étudiants qui entrent en L3 ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tous et toutes concerné·es ? Anxiété et engagements des étudiant·es face aux enjeux climatiques et environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rossignol-Brunet</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Feres Belgith; Marie paule Couto et Olivier Rey ed.; OVE National. </w:t>
+                <w:t xml:space="preserve">Odile Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tenret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feres Belghith; Marie-Paule Couto; Olivier Rey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.53-66, 2023, Études &amp; recherche, 9782111576704</w:t>
+              <w:t xml:space="preserve">Etre étudiant en France avant et pendant la crise sanitaire : enquête conditions de vie 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, 2023, Études &amp; recherche, 978-2-11-157670-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186490v1</w:t>
+                <w:t xml:space="preserve">hal-04045185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filles et garçons en classes préparatoires scientifiques : les métamorphoses du &amp;quot;double handicap&amp;quot; au fil des trajectoires scolaires</w:t>
               </w:r>
@@ -3381,90 +3381,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences professionnelles sont-elles les plus utiles dans la vie active ? (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaupère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/u9fo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4237,51 +4237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bouchet-Valat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Greffion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263204v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833075v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12dsm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075878v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot D&#233;age" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saccomanno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17046" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-105-02" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674216v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-05" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crespy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-022-00911-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000070" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10613" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470270v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10890" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617255v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cardon-Quint" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Huitric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9824" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Menard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0423" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bourad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Crespy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0381" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472956v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4818" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03473020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.102.0187" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03473123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.399.0144" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.218.0097" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pierrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.220.0068" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452326v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Schwartz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980719v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10610" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9460" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883723v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Tagawa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepremap.fr/depot/opus/OPUS42.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3701-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Claude Lequin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Birck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045185v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ferry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186490v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/288355-etre-etudiant-avant-et-pendant-la-crise-sanitaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.buiss.2017.01.0057" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9fo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03567136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00785740v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05019578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bouchet-Valat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Greffion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12dsm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024041" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-105-02" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot D&#233;age" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saccomanno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17046" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674216v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-103-05" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crespy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-022-00911-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000070" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10613" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284633v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Menard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10890" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cardon-Quint" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Huitric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9824" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472849v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.202.0423" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bourad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Crespy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0381" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472956v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4818" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03473020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.102.0187" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03473123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.399.0144" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.218.0097" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pierrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.220.0068" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452326v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Schwartz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980719v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10610" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9460" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883723v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Tagawa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepremap.fr/depot/opus/OPUS42.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3701-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Claude Lequin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Birck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186490v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/288355-etre-etudiant-avant-et-pendant-la-crise-sanitaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045185v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ferry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.buiss.2017.01.0057" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9fo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03567136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858997v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00785740v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05019578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>