--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -141,51 +141,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -754,729 +754,660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire ou déconstruire l’espace du Raval dans En construcción (José Luis Guerin, 2001) ?</w:t>
+                <w:t xml:space="preserve">Música, mito e historia de El Dorado : ¿Carlos Saura versus Werner Herzog?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalonia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.78-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/atlante.14273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883845v1</w:t>
+                <w:t xml:space="preserve">hal-03844674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire ou déconstruire l'espace du Raval dans En construcción (José Luis Guerin, 2001) ?</w:t>
+                <w:t xml:space="preserve">Construire ou déconstruire l’espace du Raval dans En construcción (José Luis Guerin, 2001) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalonia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24, pp.53-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661001v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Música, mito e historia de El Dorado : ¿Carlos Saura versus Werner Herzog?</w:t>
+                <w:t xml:space="preserve">Les rôles esthétiques et narratifs de la musique dans Barrio (Fernando León de Aranoa, 1998)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Iberic@l</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.147-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/atlante.14273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03844674v1</w:t>
+                <w:t xml:space="preserve">hal-03811896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rôles esthétiques et narratifs de la musique dans Barrio (Fernando León de Aranoa, 1998)</w:t>
+                <w:t xml:space="preserve">Les Madrilènes et les espaces de la ville : de Surcos (José Antonio Nieves Conde, 1951) à Barrio (Fernando León de Aranoa, 1998)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iberic@l</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cahiers de civilisations espagnole contemporaine, Automne 2014., 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccec.5237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811896v1</w:t>
+                <w:t xml:space="preserve">hal-03614921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Madrilènes et les espaces de la ville : de Surcos (José Antonio Nieves Conde, 1951) à Barrio (Fernando León de Aranoa, 1998)</w:t>
+                <w:t xml:space="preserve">Invisible et indicible dans Cría cuervos (1975) de Carlos Saura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Âge d'or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Images dans le monde ibérique et ibéro-américain, 5, http://lisaa.u-pem.fr/index.php?eID=tx_nawsecuredl&amp;u=0&amp;file=fileadmin/fichiers/LISAA/l_age_d_or/Age-d_or-5/Bloch-Robin.pdf&amp;t=1453827555&amp;hash=d86b284785af7ac93e4ebad3edd36fafe4ca2eff</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ccec.5237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03614921v1</w:t>
+                <w:t xml:space="preserve">hal-01257987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invisible et indicible dans Cría cuervos (1975) de Carlos Saura</w:t>
+                <w:t xml:space="preserve">Invisible et indicible dans Cría cuervos ( 1975) de Carlos Saura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Âge d'or</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Images dans le monde ibérique et ibéro-américain, 5, http://lisaa.u-pem.fr/index.php?eID=tx_nawsecuredl&amp;u=0&amp;file=fileadmin/fichiers/LISAA/l_age_d_or/Age-d_or-5/Bloch-Robin.pdf&amp;t=1453827555&amp;hash=d86b284785af7ac93e4ebad3edd36fafe4ca2eff</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257987v1</w:t>
+                <w:t xml:space="preserve">hal-03839993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invisible et indicible dans Cría cuervos ( 1975) de Carlos Saura</w:t>
+                <w:t xml:space="preserve">EL OJO QUE PIENSA revista de cine iberoamericano De Madeinusa a La teta asustada de Claudia Llosa: la música en la visión del mundo de un autor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Âge d'or</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">El ojo que piensa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, El ojo que piensa nº3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839993v1</w:t>
+                <w:t xml:space="preserve">hal-01613858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EL OJO QUE PIENSA revista de cine iberoamericano De Madeinusa a La teta asustada de Claudia Llosa: la música en la visión del mundo de un autor</w:t>
+                <w:t xml:space="preserve">De Madeinusa a La teta asustada de Claudia Llosa: la música en la visión del mundo de un autor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El ojo que piensa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, El ojo que piensa nº3</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613858v1</w:t>
+                <w:t xml:space="preserve">hal-03883843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Madeinusa a La teta asustada de Claudia Llosa: la música en la visión del mundo de un autor</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Los Golfos et Deprisa, deprisa de Carlos Saura : de la conquête impossible du centre par la marge à l'omniprésence de la périphérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9, pp.163-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1486,289 +1417,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El 15-M, 10 años después</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mornat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mornat</w:t>
+                <w:t xml:space="preserve">Alicia Fernández García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Peloille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, 2022, El 15-M, 10 años después, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ccec.12761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconstruir la historia oficial. Zama de Lucrecia Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Amiot-Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Kabous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Manzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Ramos Alquezar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantasmas, justicia y reparación en Guatemala: La llorona de Jayro Bustamante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1810,424 +1741,424 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et Images dans le monde Ibéro-américain II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la mémoire à la post-mémoire : représenter le premier franquisme, de la transition démocratique espagnole au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccec.9063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950189v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la mémoire à la post-mémoire : représenter le premier franquisme, de la transition démocratique espagnole au XXIe siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Marcilhacy</w:t>
+                <w:t xml:space="preserve">Genre et Images dans le monde Ibéro-américain II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Coutel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962274v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictature et image absente dans le cinéma de non-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Nabuco de Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Bloch-Robin, Alberto da Silva et Rodrigo Nabuco de Araujo (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs en Prisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, 250 p., 2019, Dictature et image absente dans le cinéma de non-fiction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467031v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictature et image absente dans le cinéma de No-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Nabuco De Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs en Prisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2237,184 +2168,184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Saura o el arte de heredar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shangrila Textos Aparte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-84-122568-6-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Saura. Paroles et musique au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Giusy Pisano</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2424,726 +2355,726 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogar, citar, crear: Porque te vas…</w:t>
+                <w:t xml:space="preserve">La ciudad palimpsesto. Basilio Martín Patino: Paseo por los letreros de Madrid (1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Berthier, Nancy, Bloch-Robin, Marianne. </w:t>
+              <w:t xml:space="preserve">Nancy Berthier, Álvaro Fernández y Carlos A. Belmonte Grey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carlos Saura o el arte de heredar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Shangrila., p.290-311, 2021, 978-84-122568-6-4</w:t>
+              <w:t xml:space="preserve">Filmar la ciudad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Universidad de Guadalajara, p.43-59, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955920v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ciudad palimpsesto. Basilio Martín Patino: Paseo por los letreros de Madrid (1968)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carlos Saura o el arte de heredar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filmar la ciudad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editorial Universidad de Guadalajara, p.43-59, 2021</w:t>
+              <w:t xml:space="preserve">Carlos Saura o el arte de heredar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shangrila Textos Aparte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 13-21, 2021, 978-84-122568-6-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955882v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Saura o el arte de heredar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dialogar, citar, crear: Porque te vas…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berthier, Nancy, Bloch-Robin, Marianne. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carlos Saura o el arte de heredar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp. 13-21, 2021, 978-84-122568-6-4</w:t>
+              <w:t xml:space="preserve">, Shangrila., p.290-311, 2021, 978-84-122568-6-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031138v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libre te quiero (2011) de Basilio Martín Patino : une ode au peuple de Madrid</w:t>
+                <w:t xml:space="preserve">Guerre civile, mélodrame et femmes victimes: le film Las 13 rosas de Emilio Martínez Lázaro (2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guillemont, Michèle, Fourez, Cathy, (éds),. </w:t>
+              <w:t xml:space="preserve">Eva Tilly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et journalisme : une rencontre à l’épreuve du réel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, p.169-190., 2020</w:t>
+              <w:t xml:space="preserve">Genre et identités en Espagne du Moyen âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indigo, p. 521-535, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955709v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerre civile, mélodrame et femmes victimes: le film Las 13 rosas de Emilio Martínez Lázaro (2006)</w:t>
+                <w:t xml:space="preserve">Libre te quiero (2011) de Basilio Martín Patino : une ode au peuple de Madrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eva Tilly. </w:t>
+              <w:t xml:space="preserve">Guillemont, Michèle, Fourez, Cathy, (éds),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre et identités en Espagne du Moyen âge à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Indigo, p. 521-535, 2020</w:t>
+              <w:t xml:space="preserve">Arts et journalisme : une rencontre à l’épreuve du réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, p.169-190., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955828v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las funciones estéticas y narrativas de las canciones en la obra cinematográfica de Carlos Saura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Piedras, Pablo, Dufays, Sophie, (éds.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conozco la canción. Melodías populares en los cines posclásicos de América Latina y Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Libraria ediciones, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ambivalence de la musique dans No de Pablo Larraín: entre empathie libératrice et mise à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Casimiro, Dominique, Duprat, Arnaud,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur No. Pablo Larraín</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA CHANSON ROCÍO DANS LA COUSINE ANGÉLIQUE DE CARLOS SAURA : DE L'ACCÈS AU SOUVENIR AU LIEU DE MÉMOIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Dubosquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les failles de la mémoire, Théâtre, cinéma, poésie et roman: les mots contre l'oubli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.99-109, 2016, 978-2-7535-4854-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La niña de tus ojos (1998) de Fernando Trueba : de la tradición hollywoodiense a la comedia española</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paul Julian Smith (ed.), La comedia y el melodrama en el audiovisual iberoamericano, Iberoamericana-Vervuert, pp.81-91.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3159,73 +3090,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Madrid dans le cinéma de Carlos Saura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grimh, pp. 11-12, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre et revivre la guerre civile: le cinéma de Carlos Saura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3241,51 +3172,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp. 147-156, 2013, 978-2-86820-497-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3295,185 +3226,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie et pratique de la musique vocale au cinéma : L'oeuvre de Carlos Saura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Laboratoire : Littératures, Savoirs et Arts. LISAA EA 4120. Université Paris-Est-Marne-la-Vallée, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03840009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie et pratique de la musique vocale au cinéma : L'oeuvre de Carlos Saura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloch-Robin Marianne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris-Est, 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01171215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3541,51 +3472,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDDFA1A9"/>
+    <w:nsid w:val="42764698"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3772,51 +3703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-bloch-robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0428-0527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bloch-Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768732v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Amiot-Guillouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Berthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.13219" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995665v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ramos Alquezar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thibaudeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcilhacy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9207" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.14273" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614921v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5237" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01257987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613858v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883843v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mornat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Peloille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.12761" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Kabous" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Manzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Da Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Coutel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962274v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467031v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto da Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nabuco de Araujo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nabuco De Araujo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shangrilaediciones.com/producto/carlos-saura-o-el-arte-de-heredar/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950226v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031138v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955703v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955685v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963909v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03840009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01171215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloch-Robin Marianne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-bloch-robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0428-0527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bloch-Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768732v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Amiot-Guillouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Berthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.13219" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995665v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ramos Alquezar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thibaudeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcilhacy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9207" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.14273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811896v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5237" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01257987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mornat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Peloille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.12761" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Kabous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Manzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950189v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Da Silva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Coutel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467031v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto da Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nabuco de Araujo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971428v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nabuco De Araujo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shangrilaediciones.com/producto/carlos-saura-o-el-arte-de-heredar/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950226v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955828v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03840009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01171215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloch-Robin Marianne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>