--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -754,174 +754,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Música, mito e historia de El Dorado : ¿Carlos Saura versus Werner Herzog?</w:t>
+                <w:t xml:space="preserve">Construire ou déconstruire l’espace du Raval dans En construcción (José Luis Guerin, 2001) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Catalonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, pp.53-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844674v1</w:t>
+                <w:t xml:space="preserve">hal-03883845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire ou déconstruire l’espace du Raval dans En construcción (José Luis Guerin, 2001) ?</w:t>
+                <w:t xml:space="preserve">Música, mito e historia de El Dorado : ¿Carlos Saura versus Werner Herzog?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalonia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.78-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/atlante.14273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883845v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rôles esthétiques et narratifs de la musique dans Barrio (Fernando León de Aranoa, 1998)</w:t>
               </w:r>
@@ -1771,206 +1771,206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la mémoire à la post-mémoire : représenter le premier franquisme, de la transition démocratique espagnole au XXIe siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Marcilhacy</w:t>
+                <w:t xml:space="preserve">Genre et Images dans le monde Ibéro-américain II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...21 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ccec.9063⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alberto Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Coutel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962274v1</w:t>
+                <w:t xml:space="preserve">hal-03950189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et Images dans le monde Ibéro-américain II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la mémoire à la post-mémoire : représenter le premier franquisme, de la transition démocratique espagnole au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccec.9063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Da Silva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03950189v1</w:t>
+                <w:t xml:space="preserve">hal-03962274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictature et image absente dans le cinéma de non-fiction</w:t>
               </w:r>
@@ -2068,51 +2068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictature et image absente dans le cinéma de No-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Nabuco De Araujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2363,414 +2363,414 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ciudad palimpsesto. Basilio Martín Patino: Paseo por los letreros de Madrid (1968)</w:t>
+                <w:t xml:space="preserve">Dialogar, citar, crear: Porque te vas…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nancy Berthier, Álvaro Fernández y Carlos A. Belmonte Grey. </w:t>
+              <w:t xml:space="preserve">Berthier, Nancy, Bloch-Robin, Marianne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filmar la ciudad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editorial Universidad de Guadalajara, p.43-59, 2021</w:t>
+              <w:t xml:space="preserve">Carlos Saura o el arte de heredar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shangrila., p.290-311, 2021, 978-84-122568-6-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955882v1</w:t>
+                <w:t xml:space="preserve">hal-03955920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Saura o el arte de heredar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La ciudad palimpsesto. Basilio Martín Patino: Paseo por los letreros de Madrid (1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nancy Berthier, Álvaro Fernández y Carlos A. Belmonte Grey. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carlos Saura o el arte de heredar</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp. 13-21, 2021, 978-84-122568-6-4</w:t>
+              <w:t xml:space="preserve">Filmar la ciudad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Universidad de Guadalajara, p.43-59, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031138v1</w:t>
+                <w:t xml:space="preserve">hal-03955882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogar, citar, crear: Porque te vas…</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carlos Saura o el arte de heredar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carlos Saura o el arte de heredar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Shangrila., p.290-311, 2021, 978-84-122568-6-4</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shangrila Textos Aparte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 13-21, 2021, 978-84-122568-6-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955920v1</w:t>
+                <w:t xml:space="preserve">hal-04031138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerre civile, mélodrame et femmes victimes: le film Las 13 rosas de Emilio Martínez Lázaro (2006)</w:t>
+                <w:t xml:space="preserve">Libre te quiero (2011) de Basilio Martín Patino : une ode au peuple de Madrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eva Tilly. </w:t>
+              <w:t xml:space="preserve">Guillemont, Michèle, Fourez, Cathy, (éds),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre et identités en Espagne du Moyen âge à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Indigo, p. 521-535, 2020</w:t>
+              <w:t xml:space="preserve">Arts et journalisme : une rencontre à l’épreuve du réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, p.169-190., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955828v1</w:t>
+                <w:t xml:space="preserve">hal-03955709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libre te quiero (2011) de Basilio Martín Patino : une ode au peuple de Madrid</w:t>
+                <w:t xml:space="preserve">Guerre civile, mélodrame et femmes victimes: le film Las 13 rosas de Emilio Martínez Lázaro (2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guillemont, Michèle, Fourez, Cathy, (éds),. </w:t>
+              <w:t xml:space="preserve">Eva Tilly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et journalisme : une rencontre à l’épreuve du réel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, p.169-190., 2020</w:t>
+              <w:t xml:space="preserve">Genre et identités en Espagne du Moyen âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indigo, p. 521-535, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955709v1</w:t>
+                <w:t xml:space="preserve">hal-03955828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las funciones estéticas y narrativas de las canciones en la obra cinematográfica de Carlos Saura</w:t>
               </w:r>
@@ -3472,51 +3472,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42764698"/>
+    <w:nsid w:val="D3138CF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3703,51 +3703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-bloch-robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0428-0527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bloch-Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768732v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Amiot-Guillouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Berthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.13219" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995665v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ramos Alquezar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thibaudeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcilhacy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9207" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.14273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811896v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5237" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01257987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mornat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Peloille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.12761" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Kabous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Manzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950189v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Da Silva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Coutel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467031v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto da Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nabuco de Araujo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971428v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nabuco De Araujo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shangrilaediciones.com/producto/carlos-saura-o-el-arte-de-heredar/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950226v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955828v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03840009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01171215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloch-Robin Marianne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-bloch-robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0428-0527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bloch-Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768732v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Amiot-Guillouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Berthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.13219" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995665v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ramos Alquezar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Thibaudeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03542842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcilhacy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9207" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.14273" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811896v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5237" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01257987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mornat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Peloille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.12761" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Kabous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Manzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Coutel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9063" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467031v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto da Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nabuco de Araujo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971428v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nabuco De Araujo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shangrilaediciones.com/producto/carlos-saura-o-el-arte-de-heredar/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950226v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955920v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03840009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01171215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloch-Robin Marianne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>