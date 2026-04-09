--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -855,165 +855,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Witcher ou la revanche des freaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Celka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panorama des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.114-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carnassiers versus Herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Celka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps Imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068144v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03068146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Technique et Société</w:t>
               </w:r>
@@ -3372,165 +3372,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Subculture furry. Sociologie d’un style pop culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Celka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps pop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">O estilo veggie : como o ascetismo tornou-se cool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Celka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudos socioculturais em alimentação e saúde: saberes em rede vol. 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, EDUERJ, pp.n.c., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932685v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03155997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carne, consumismo e abolição : incompatibilidades nas relações com a carne</w:t>
               </w:r>
@@ -3592,186 +3592,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : Les dynamiques de l'imaginaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vidal</w:t>
+                <w:t xml:space="preserve">Le genre humain à l'épreuve de l'antispécisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Celka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Tacussel; Marianne Celka; Eric Gondard; Bertrand Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dynamiques de l'imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.215-216, 2012</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.57-65, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03057925v1</w:t>
+                <w:t xml:space="preserve">hal-03057926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre humain à l'épreuve de l'antispécisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Celka</w:t>
+                <w:t xml:space="preserve">Conclusion : Les dynamiques de l'imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Celka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Tacussel; Marianne Celka; Eric Gondard; Bertrand Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dynamiques de l'imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.57-65, 2012</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.215-216, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03057926v1</w:t>
+                <w:t xml:space="preserve">hal-03057925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4029,51 +4029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bello-Marcano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Celka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.10053" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968152v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.24014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03331879v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio La Rocca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.148.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/22818138130" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068136v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.131.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0081" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/22818138062" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.129.0007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068145v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.113.0039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17231/comsoc.18(2010).987" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068124v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063622v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.106.0081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Eng&#233;libert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968062v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Spurk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156038v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156043v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156048v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tacussel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gondard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/les-dynamiques-de-l-imaginaire.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155993v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156010v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155997v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7476/9788575114568" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00806908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012MON30040" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bello-Marcano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Celka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.10053" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968152v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.24014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03331879v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio La Rocca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.148.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/22818138130" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068136v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.131.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0081" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/22818138062" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.129.0007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068145v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.113.0039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17231/comsoc.18(2010).987" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068124v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063622v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.106.0081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Eng&#233;libert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968062v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Spurk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156038v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156043v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156048v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tacussel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gondard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/les-dynamiques-de-l-imaginaire.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155993v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156010v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932685v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7476/9788575114568" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00806908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012MON30040" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>