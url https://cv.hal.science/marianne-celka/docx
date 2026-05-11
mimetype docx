--- v1 (2026-04-09)
+++ v2 (2026-05-11)
@@ -210,174 +210,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’envahissement végétal et animal comme futur désirable. De l’idéal de béton au sauvage idéal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Celka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’animalisme face au meurtre animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Celka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 77, pp.184-185. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terrain.24014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/terrain.24014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04968152v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03331879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Penser les humanités environnementales</w:t>
               </w:r>
@@ -608,1112 +608,1112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contre la suprématie des hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Celka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 231 (3), pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.231.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le world wild web et l'animalisme radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Celka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Im@go. A journal of the Social Imaginary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.116-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7413/22818138062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction : Hybridations anthropotechniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Celka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 131 (1), pp.5-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/soc.131.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Contre la suprématie des hommes</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carnassiers versus Herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Celka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Temps Imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, s.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marianne Celka</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Technique et Société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Celka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Im@go. A journal of the Social Imaginary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7413/22818138062⟩</w:t>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 129 (3), pp.7-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soc.129.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Witcher ou la revanche des freaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Celka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4, pp.114-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Carnassiers versus Herbivores</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le politikos animal et la domestication des mœurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Celka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps Imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 4, s.p</w:t>
+              <w:t xml:space="preserve">, 2014, 2, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction : Technique et Société</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si les extraterrestres nous regardent, devons-nous avons honte d'être des humains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Celka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUSCA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veganisme et idéologie du Pathos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Celka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'animal dans l'assiette et sous la couette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Celka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.152-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le futur, c'est maintenant ». L'imaginaire dystopique dans l'œuvre de James Graham Ballard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Celka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 129 (3), pp.7-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/soc.129.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 113 (3), pp.39-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soc.113.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...192 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vidal</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zootechnie et magie : la &amp;quot;vache à hublot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Celka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 4, pp.152-158</w:t>
+              <w:t xml:space="preserve">, 2011, 3, pp.210-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marianne Celka</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La catastrophe dans l'oeuvre de James Graham Ballard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Celka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20, s.p</w:t>
+              <w:t xml:space="preserve">Symbolon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.253-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...180 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homme préhistorique, l'animal et nous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Celka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunicação e Sociedade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18, pp.75-83. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17231/comsoc.18(2010).987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17231/comsoc.18(2010).987⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03068126v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03068124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homme de la condition postmoderne dans son rapport à l'animal</w:t>
               </w:r>
@@ -1803,273 +1803,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie critique au XXIe siècle à l’occasion du 100e anniversaire de l’École de Francfort</w:t>
+                <w:t xml:space="preserve">Les ruptures de l'anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Celka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie critique au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Marianne Celka, Dec 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Marianne Celka, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968076v1</w:t>
+                <w:t xml:space="preserve">hal-04968022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience : une technologie du consentement</w:t>
+                <w:t xml:space="preserve">La sociologie critique au XXIe siècle à l’occasion du 100e anniversaire de l’École de Francfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Celka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ribault</w:t>
+                <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie critique au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Marianne Celka, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Marianne Celka, Dec 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968062v1</w:t>
+                <w:t xml:space="preserve">hal-04968076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ruptures de l'anthropocène</w:t>
+                <w:t xml:space="preserve">La résilience : une technologie du consentement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Celka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie critique au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Marianne Celka, Nov 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Marianne Celka, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968022v1</w:t>
+                <w:t xml:space="preserve">hal-04968062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">100 ans après : la fin de la théorie critique ?</w:t>
               </w:r>
@@ -3234,165 +3234,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O animal midiatizado pelas imagens e o paradoxo da empatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Celka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laço social e tecnologia em tempos extremos. Imaginário, Redes e Pandemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Animalisme : Utopie et réseaux électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Celka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matérialiser l’utopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155999v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03156010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subculture furry. Sociologie d’un style pop culturel</w:t>
               </w:r>
@@ -4029,51 +4029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bello-Marcano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Celka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.10053" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968152v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.24014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03331879v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio La Rocca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.148.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/22818138130" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068136v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.131.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0081" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/22818138062" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.129.0007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068145v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.113.0039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17231/comsoc.18(2010).987" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068124v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063622v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.106.0081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Eng&#233;libert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968062v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Spurk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156038v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156043v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156048v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tacussel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gondard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/les-dynamiques-de-l-imaginaire.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155993v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156010v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932685v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7476/9788575114568" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00806908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012MON30040" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bello-Marcano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Celka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rollot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.10053" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03331879v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968152v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.24014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio La Rocca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.148.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/22818138130" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068136v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/22818138062" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.131.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063624v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.129.0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068146v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068145v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068139v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.113.0039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17231/comsoc.18(2010).987" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063622v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.106.0081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968022v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Eng&#233;libert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Spurk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156038v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156043v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156048v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tacussel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gondard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/les-dynamiques-de-l-imaginaire.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155993v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03156010v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155999v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932685v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7476/9788575114568" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00806908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012MON30040" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>