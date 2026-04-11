--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marianne CERF </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des situations d'usage pour concevoir des outils d'aide au changement de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologization and transformation of work at the meso and micro levels of transition: findings from two territorial food projects in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Le Bouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2025.2578252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of situations of use to design tools to help change practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.16-28. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and supporting intermediation work to address territorialized public policy issues: The case of a Territorial Food Project in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77 (1), pp.343-357. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-220298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l’activité pour ouvrir l’exploration et l’imaginaire des concepteurs : le cas de la conception d’artefacts pour la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Le Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21-1, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.9474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental foundations of Activity-Centered Ergonomics: Knowledge encounters to construct both a critical analysis of work and developmental set-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2024.2415965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agor@gri : Les médias sociaux numériques au service de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Follet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir la transformation du travail en agroécologie: des collectifs de pairs qui favorisent l’induction et le développement de l’enquête des agricultrices et agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception de systèmes agroécologiques diversifiés de production de fruits tempérés : retours sur trois expérimentations innovantes et de partage d'expériences dans le projet ALTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.49-68. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing ergonomic practices: From companies to territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/wor-236021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideal-types of experimentation practices in agricultural Living Labs: Various appropriations of an open innovation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Toffolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.103661. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche globale pour mieux comprendre les situations de travail en agriculture : L’outil « Schéma des 5 carrés Transaé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of community interactions as inducers of agroecological transition: the case of a digital agricultural community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224x.2023.2223576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.11. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming by the sea: A qualitative-quantitative approach to capture the specific traits of coastal farming in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsinée André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 125, pp.106493. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2022.106493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux appréhender les situations d'usages d’outils et indicateurs agronomiques pour mieux les concevoir : retour d’expériences menées avec l’appui d’IDEAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13-2, pp.11. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/qsp956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the step-by-step process for farming system design to support agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.126948. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.126948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges entre agriculteurs dans un contexte de transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How multi-species and pesticide-free orchards affect the observation practice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1355, pp.269-276. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a research agenda for coupled innovation towards sustainable agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 191, pp.1031 43. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction didactique collective d’un dispositif d’échanges entre conseillers agricoles pour accompagner leurs transitions professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.97-122. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ta.022.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing agricultural living labs that renew actors’ roles within existing innovation systems: A case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Toffolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 88, pp.157-168. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2021.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en œuvre l’action publique pour réduire l’usage des pesticides : reconnaître les activités d’intermédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2021020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchanges among farmers’ collectives in support of sustainable agriculture: From review to reconceptualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.268-278. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2021.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à déceler le potentiel de développement des situations de travail : l’exemple de conseillers agricoles face aux enjeux de l’agro‑écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.5983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocation of food systems within territories: which framework of analysis in ergonomics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace et temps de l’activité / Travail, Territoire et politique, 18 (18-2), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.6980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation en agronomie, quelle mise en perspective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for reflecting on research stances to support sustainability transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.89-95. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-019-0440-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHANGER-Échanger entre conseillers sur les situations de travail pour accompagner les agriculteurs dans leurs transitions vers l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.367-383. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/RZKXFZ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Eco-Innovation in Academic Eco-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Jubera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.3361-3370. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un diagnostic agronomique stratégique traitant de questions agro-environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.27-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculteurs, chercheurs et systèmes complexes : en route vers l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven Le Bahers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing agricultural systems from invention to implementation: the contribution of agronomy. Lessons from a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Paravano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, pp.122-132. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities and collectives : Cognitive and organizational approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.525-532. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.040.0525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the work of farmers, advisors, teachers and researchers in agro-ecological transition. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-018-0524-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir en continu un dispositif pour professionnaliser un métier en transition : le conseil agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dossiers des Sciences de l'Education, 38, pp.49-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition vers la réduction de l’usage des pesticides au prisme de l’intermédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.133-148. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138454015785562E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting intermediation practices in various advisory service networks in the case of the french ecophyto plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Omon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.231-244. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2017.1320641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges virtuels entre agriculteurs : un soutien à leurs transitions professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/1 (21), pp.129-154. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/raised.021.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03467229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser son travail et faire face à des situations complexes. Le cas des conseillers agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.91-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design for agriculture in the move towards sustainability: scientific challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T.A. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.119-129. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-016-0233-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler la place du conseiller dans la production de savoirs agronomiques d’action : le rôle de dispositifs d’échange sur le métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences sociales : leurs concepts et leurs méthodes au service de la production et le partage des savoirs agronomiques. Le point de vue de l’ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires de production de savoirs : spécificités des situations locales, dispositifs de production de savoirs et démarches collectives d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability transitions: Insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.92-103. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03478345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability transitions: insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.92-103. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir agronomique pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre le métier de conseiller agricole : situations perturbées, pratiques en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 209 (2016-4), pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitional pathways towards input reduction on French field crop farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Chantre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.69-86. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14735903.2014.945316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designers' and users' roles in participatory design: What is actually co-designed by participants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.31-40. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des outils pour l'accompagnement individuel à la création d'activités en agriculture : quelles caractéristiques et fonctions attendues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 227, pp.22-30. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.227.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing farming practices and experiencing positive emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.26-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-click’eau : une démarche d’intermédiation pour la construction d’une action collective locale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Chantre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (1), pp.3-13. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2015003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une diversité de configurations d'apprentissage en situation de travail pour réduire l’usage des engrais et pesticides agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Chantre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (2), pp.4-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil agronomique et réduction des pesticides : quelles ressources pour affronter ce nouveau challenge professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Minas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Falgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (Mars), pp.367-378. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/avy2-w705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une nouvelle expérience en formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la capacité des conseillers à agir face à la diversité des situations de conseil en grande culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 337, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évolue l’expérience des agriculteurs engagés dans l’écologisation de leurs pratiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Chantre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013-4 (197), pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Conseiller en agriculture : acteurs, marchés, mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 337, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.4068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le changement de pratiques des conseillers agricoles en mobilisant un dispositif de conception-évaluation de formation : l'exemple de la formation conseiller demain en agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseiller en agriculture : acteurs, marchés, mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 337, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers d’agent de développement agricole en débat : comment accompagner des agriculteurs qui changent leur façon de cultiver en grandes cultures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.101-121. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/9hd8-ej85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail, sujet intime et multifacette : premières recommandations pour l’aborder dans le conseil en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Kling-Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sabatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (2), pp.211-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de culture innovants : une nouvelle génération de réseau expérimental et de réseau de compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Casdar "Innovation et Partenariat", 25, pp.99-123. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/nt85-sc46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding beef-cattle farming management strategies by identifying motivations behind farmers' priorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (6), pp.971-979. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173111100231X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is participatory research a scientific practice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27, pp.414-418. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2011.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting as a change agent in supporting sustainable agriculture: how to cope with new professional situations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2011.536340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre d'analyse du système d'information des agriculteurs pour aider à mieux personnaliser leur accompagnement. Le cas des éleveurs de bovins allaitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.421-427. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2011.0512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes économes en intrants : quelles trajectoires et quel accompagnement pour les producteurs en grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Chantre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.105-119. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/7ea7-1b38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basis for designing a tool to evaluate new cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (3), pp.667-677. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à M. Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (4), pp.302-303. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2010.0415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'expérience en ressource pour l'action : une intervention didactique auprès de conseillers agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.125-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'agriculture post-Grenelle : un nouveau dialogue entre agriculteurs et scientifiques [Interview]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual model of farmers' informational activity: a tool to better support livestock farming management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (6), pp.842-852. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110000637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How information becomes a resource for action in an uncertain and complex world : Sense-making and contingency in the knowing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (2), pp.157-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les agriculteurs mobilisent-ils des interventions de développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.112-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un outil d'analyse du comportement de systèmes biologiques : le cas de l'évaluation des variétés de blé tendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (2), pp.30-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do farmers make use of developmental intervention ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de pilotage des cultures : diversité de leurs usages et enseignements pour leur conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (1), pp.19-29. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss:2006004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Extension Services and Market Regulation: Learning from a Comparison of Six EU Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (1), pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des recherches-interventions interdisciplinaires, deux exemples : la lutte fongicide sur colza contre Sclerotinia et l'évaluation des variétés de blé tendre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 91 (3), pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en place un système assurance qualité dans les exploitations agricoles. La démarche Qualiterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre mémoire et preuve : le rôle des écrits dans les exploitations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (1), pp.18-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et enjeux de l'analyse de l'activité pour la conception des systèmes de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir une démarche pour le développement des compétences de conseil : analyse du travail et évaluation du dispositif d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mayen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec l'autre : le cas de l'apprentissage d'une relation de conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 151, pp.47-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which decision support tools for the environmental management of nitrogen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (7-8), pp.817-829. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conseil en agriculture : un investissement immatériel entre développement sectoriel et développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4, (2), pp.131-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un outil d'aide à la coopération entre agriculteurs et conseillers pour résoudre des problèmes de gestion de l'exploitation agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hémidy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6 (3), pp.157-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are farmers expert at identifying workable days for tillage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (1), pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du réseau ROSACE pour le conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Lestuvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres d'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 868-869, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are farmers expert at identifying workable days for tillage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (1), pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche cognitive de décisions de production dans l'exploitation agricole : Confrontation aux théories de la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 239, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche cognitive de pratiques agricoles : intérêts et limites pour les agronomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4 (4), pp.327-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and pathogenicity of Clostridium difficile in hospitalized patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charpak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Internal Medicine -New Series-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 156 (13), pp.1449-1454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, territoire et développement agricole. Quelles problématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.321-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.251-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.207-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de modele general et la prise de decision dans la conduite d'une culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 74 (4), pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (138)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating assessment of the sustainability of cropping systems by understanding use situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.543-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food sustainability in collective catering: which consensus around a desirable unknown?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEAS: an experience to develop design capabilities in research and for innovation in territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Toffolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New multi-actor organizational forms structuring design processes in territorialized innovation dynamics: towards a research agenda, Side-Event of the 8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marianne Cerf; Quentin Toffolini; Jeanne Cadiou; Thibault Lefeuvre, Aug 2025, Palaiseau (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting a diagnosis of use situations to design tools aiming to support change in agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France. pp.296-297, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for systemic design in agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des opportunités de développement au sein de systèmes de travail en transition vers la soutenabilité : réflexions pour l’intervention en ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intervention ergonomique dans une situation d’action publique territorialisée : des apprentissages à partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail managérial, entre exploration et exploitation face aux enjeux de durabilité : cas d’une PME en restauration collective pour adultes au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIODD, Sep 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations couplées et alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur les transitions territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech, Jan 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre de l’utilisabilité comme cadre analytique pour les indicateurs de biodiversité : application à l’indicateur NIVA (milieu agricole) sur un territoire du Sud-Ouest en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire INRAE sur les indicateurs de biodiversité dans le cadre de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, départements ACT &amp; Ecodiv, Jun 2024, Nogent-sur-Vernisson, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable and local food procurement in the case of a collective catering association in France: what changes in the managerial work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Organizational Design and Management Conference - ODAM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions agroécologiques dans les systèmes agro-alimentaires : Quels défis pour l'ergonomie de l'activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57eme congrès de la SELF - Développer l'élologie du travail, ressources indispensables au nouvelles formes de souverainetés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de la Langue Française - SELF, Oct 2023, Saint-Denis (Réunion), France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiry, a framework to support the transformation of farmers’ activity in agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th ESEE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESEE - The European Seminar on Extension &amp; Education, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions towards sutainability in the case of food systems - Issues for ergonomists and ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Organizational Design and Management Conference - ODAM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216567v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionnaliser l'écologisation des pratiques agricoles :généraliser tout en continuant à explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Travail et Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2 – UMR 5600 EVS _Institut d’Etude du Travail de Lyon, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPPORTING SUSTAINABLE TRANSITION IN AGRIFOOD SYSTEMS: A “TOOL-BOX” TO FEED OPEN INNOVATION WITHIN SOCIOTECHNICAL SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International workshop for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSD international network, Oct 2022, Marrakech (Morocco), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de prévention auprès des affiliés à la Mutualité Sociale Agricole : le cas d'une recherche-intervention menée auprès des acteurs de la prévention de quatre caisses MSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Poley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Delavallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Tourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Cayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de Langue Française, Jul 2022, Genève, Suisse. pp.667-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un agenda de recherche pour l'innovation couplée vers des systèmes agri-alimentaires durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IDEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEAS, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building narratives of farmers’ experiencing agroecological transition and peer group support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Work in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer dans les situations de travail pour les transformer dans un contexte de transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque EPIQUE : Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting Sustainable Orchards: How to Cope with Different Territorial Levels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Heddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the International Ergonomics Association (IEA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association (IEA), Jun 2021, online, Canada. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-organizational Design for Sustainable Transition in Agri-Food Systems: The Case of the Paris-Saclay Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the International Ergonomics Association (IEA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Jun 2021, online, Canada. pp.183-190, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconception des coordinations intra et inter-organisationnelles au prisme du pouvoir d’agir dans la relocalisation des systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onzième colloque de Psychologie Ergonomique EPIQUE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la recherche en Psychologie Ergonomique et Ergonomie ARPEGE, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do agricultural living labs build farmers’ roles in an innovation process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Toffolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European IFSA Symposium Farming systems: Facing uncertainties and enhancing opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Evora, Portugal. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le développement de l’activité des agriculteurs au service de la durabilité du secteur agricole : un développement en milieu ouvert via la communauté de pratiques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Congrès de la Société d'Ergonomie de la Langue Française (SELF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de la Langue Française (SELF). FRA., Sep 2019, Tours, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The step-by-step approach for farming systems design, in the frame of agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International symposium for Farming System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Innovation in Biomass Research Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Treves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3281-3290, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage d'expériences, une ressource clé pour accompagner les transitions agroécologiques des agricultrices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Congrès International de la Société d'Ergonomie de Langue Française "Comment contribuer à un autre monde ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des partenariats entre équipes de recherche et acteurs de la R&amp;D dans le secteur agroalimentaire : constats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IDEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEAS, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the design process of agricultural systems in a watershed: Lessons from a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Paravano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ferrané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium of Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organising the generalisation of distributed and decentralised technological innovations: Distributed and decentralised ex novation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS Colloquium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organizational Studies (EGOS). DNK., Jul 2019, Edimbourgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence professionnelle du formateur-accompagnateur de transitions professionnelles : activités d’adaptation et de coopération dans quatre dispositifs d’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Didactique Professionnelle 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association RPDP, Université de Sherbrooke, Oct 2019, Longueuil, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir sur le travail dans une agriculture en transition vers l’agro-écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay (COMUE). FRA., Apr 2019, Orsay, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence professionnelle du formateur-accompagnateur de transitions professionnelles : activités d’adaptation et de coopération dans quatre dispositifs d’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Orly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Didactique Professionnelle 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Longueuil, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux enjeux autour de la transformation de produits locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Reterritorialisation de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Alimentation locale, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention didactique professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème congrès Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a research agenda for coupled innovation towards sustainable agrifood systems: a collective innovation process to identify common purposes for collaboration in research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SISA2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les transformations du travail des agriculteurs, animateurs, enseignants, et chercheurs dans le cadre de la transition agroécologique : le projet de recherche-action TRANSAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madelleine Mirabal Cano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Dec 2018, Paris, France. 589 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relever les défis des relations agriculture et environnement par des approches participatives : une révolution amorcée !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Inra et le défi des relations agriculture-environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention didactique. Le cas des conseillers agricoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Colloque International de la Société d’Ergonomie de Langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional development at the workplace : lessons from a didactic intervention within a farmers’ advisory organization in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a toolbox of innovative design methods: the case of the IDEAS initiative for agri-food systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention didactique, in Arnoud et al., Symposium « Quelles mobilisations des enjeux de développement dans les interventions ergonomiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de la Langue Française (SELF). FRA., Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation d’un outil d’intervention didactique pour l’analyse du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. colloque international de l’association RPDP : "Entre pressions institutionnelles et autonomie du sujet : quelles analyses de l’activité en situation de travail en didactique professionnelle ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association RPDP; Laboratoire CIREL (EA 4354), Jun 2017, Lille, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHANGER®Innover dans le conseil en agriculture: qu’apportent des espaces de discussion sur le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Bordeaux sur la pratique en ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux Ségalen (Bordeaux 2). FRA., Mar 2017, Bordeaux, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges virtuels entre agriculteurs : un soutien à la transformation de leurs pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. conférence de Psychologie Ergonomique (EPIQUE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Psychologie Ergonomique et Ergonomie (Association ARPEGE). FRA., Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de l'Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire National des Arts et Métiers [CNAM] (CNAM). Paris, FRA., Jan 2017, Paris, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la potentialisation à la réélaboration des situations de travail, le cas des conseillers agricoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités de la Recherche en Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de la Recherche en Education et Formation., Jul 2016, Mons, Belgique. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting farmers’ management of change towards agro-ecological practices by focusing on the work dimension: the contribution of ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Estadual de Maringá (UEM), Nov 2016, Maringa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans l’intervention capacitante en conduite du changement par la construction d’une chronique du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51e congrès de la SELF. Ergonomie(S), Ergonome(S) Quelles évolutions à la croisée d’une discipline et d’un métier ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Leduc (Université d’Aix-Marseille) &amp; Gérard Valléry (Université de Picardie), Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling of more sustainable cropping systems: a framework to analyse and support intermediation processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European IFSA Symposium : Social and technological transformation of farming systems: Diverging and converging pathways</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2016, Newport, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le dispositif de formation pour accéder au potentiel de développement des situations de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le dispositif de formation pour accéder au potentiel de développement des situations de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de la Recherche en Education et Formation., Jul 2016, Mons, Belgique. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition: the work of farmers, advisers, teachers and researchers in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium for Work in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association on Work in Agriculture, Nov 2016, Maringa, Brazil. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie et transition vers une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Congrès de la Société d'Ergonomie de Langue Française (SELF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de la Langue Française (SELF). FRA., Sep 2016, Marseille, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up users’ participation: design-use relations in transition towards the ecologization of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interdisciplinary Institute on Innovation; Mines ParisTech, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for transition in agriculture: addressing the gap between design and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iran Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th triennial congress of the International ergonomics association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing farming system design activities in the light of Design Studies concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International. FRA.; European Society for Agronomy (ESA international). FRA., Sep 2015, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envisioning the contribution of extension work to the transition towards sustainability in agriculture and within rural areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Seminar on Extension and Education (ESEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Seminar on Extension and Education (ESEE). INT., Apr 2015, Wageningen, Netherlands. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur les systèmes de production vers des systèmes de production agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hochereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires Regards croisés Agroécologie &amp; Conjuguer les performances, des directions scientifiques « Agriculture » et « Environnement » de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediary activities: does effectiveness matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on System Innovation towards Sustainable Agriculture (SISA2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Sciences en Société (1326)., May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception continuée, une capacité à agir ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque international de Didactique Professionnelle, Conception et Formation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle (RPDP). FRA., Oct 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific characteristics of innovative design in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th SIG Design Theory Workshop- Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCS-AGR., Feb 2013, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-voiced «customer understanding» in the zone of proximal development of public service networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seppänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Toiviainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The solution is beyond the opposition. Breaking down the fence between conventional and organic values to secure trust and integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. ESRS Congress "Rural resilience and vulnerability: The rural as locus of solidarity and conflict in time of crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Florence, Italy. 392 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des savoirs dans l'action et recherches collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les recherches actions collaboratives, IRTESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition et agroécologie pour l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele D. Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’INRA au Salon International de l’Agriculture (SIA) : La PAC a 50 ans : le bel âge ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 23 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The solution is beyond the opposition - Breaking down the fence between conventional and organic values to secure trust and integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Congress of the European Society of Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03464449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy Summer in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Sustainability Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'un dispositif de formation pour développer des connaissances sur les activités : l'exemple de la formation &amp;quot; Conseiller demain en agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank F. Pervanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique Professionnelle - Deuxième Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle (RPDP). 75003 Paris, FRA., Jun 2012, Nantes, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement professionnel de conseillers agricoles confirmés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique Professionnelle – Deuxième Colloque International, Apprentissage et Développement professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RPDP / CREN., Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des conditions d’apprentissage des agriculteurs en situation de travail pour changer de façon de produire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Chantre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e colloque international de Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis de las transformaciones del oficio de los Agentes de Desarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Elverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iran Veiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII jornadas interdisciplinarias de estudios agrarios y agroindustriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Buenos Aires, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midrange Studies of Transitions Dynamics in the Case of Pesticide Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design as a distributed dialogical design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on "System Innovations, Knowledge Regimes, &amp; Design Practices towards Sustainable Agriculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lelystad, Netherlands. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECOphyto: a collaborative knowledge management platform to reduce pesticide use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congres : Agro 2010, The International Scientific Week around Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Aug 2010, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sustainability require new skills for change agents in agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Orly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European IFSA Symposium : Building sustainable rural futures. The added value of systems approaches in times of change and uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2010, Vienne, Austria. pp.54-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic agronomique des trajectoires de changements de pratiques en vue de la réduction d'utilisation de pesticides en grande culture : Cas de la Champagne Berrichonne de l'Indre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Chantre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER : La Réduction des Pesticides : Enjeux, Modalités et Conséquences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design as a distributed dialogical design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, VIENNA, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design as an emergent distributed dialogical design between users and designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on System Innovations, Knowledge Regimes, and Design Practices towards Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). Wageningen, NLD., Jun 2010, Lelystad, Netherlands. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité de conseil en grandes cultures : d’une épreuve à une autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER "Conseil en agriculture : acteurs, marchés et mutations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring co-design processes: which framework to support collaboration between agronomists, social scientists and users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress : Agro 2010,The International Scientific Week around Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Aug 2010, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer's learning processes in implementing low-input field crop agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Chantre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Society for Agronomy (ESA) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking back and forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Farming Systems Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouveau métier de conseiller en production intégrée : Développer des compétences d’accompagnement des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dobrecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER : Conseil en agriculture : acteurs, marchés et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Oct 2010, Dijon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECOphyto: a collaborative knowledge management platform to reduce pesticide use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond R. Reau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing new sustainable cropping systems: a method combining the participation of various actors and the use of assessment tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sur l’expérience en situation et en formation : une formation-action de conseillers agricoles face au changement de paradigme en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de l'Association Recherches et Pratiques en Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Dijon, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de caractérisation des variétés de blé et proposition de conduites culturales adaptées à une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme FSOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jan 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer des traces de l’activité de recherche participative comme ressource d’une réflexion sur le métier de chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de recherche TRACES TelecomParisTech et Société d’Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France. pp.06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal to support co-design processes of farming systems and decision support tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routes of change analysis to show the diversity of farmers' learning processes : the reduction of input use in field crop farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Chantre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing farming systems and decision support tools : a generic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What modelling methods are used by researchers in agronomy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What modelling methods are used by researchers in agronomy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009: an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States. pp.213-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing new sustainable cropping systems: a method combining the participation of various stakeholders and the use of assessment tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009: an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States. pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction de l'expérience : comment des agriculteurs développent une agriculture économe en intrants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Chantre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque recherche et pratiques de didactique professionnelle - Didapro - Dijon 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenting horizontal and vertical learing to develop research activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium« Activity 2008 » - Activity analyses for developing work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., May 2008, Helsinki, Finland. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special session on “Co-design of farming systems”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Paine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. IFSA European Symposium "Empowerment of the rural actors: a renewal of Farming Systems perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent innovations in education-extension-research networks of industrialised agricultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Paine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Grassland Congress and 8. International Rangeland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hohhot, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collective Analysis of Co-design Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium IFSA 2008 “Empowerment of the rural actors: a renewal of farming systems perspectives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How information becomes a resource to act in an uncertain and complex world: sense making and contingency in the knowing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European International Farming Systems Association (IFSA) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la recherche dans la formation pour les métiers du développement agricole et territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Colloque ASRDLF. Territoires et action publique territoriale: nouvelles ressources pour le développement régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rimouski, Canada. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact based learning laboratory: mirroring and questioning issues while designing a cognitive tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Beguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activity 2008, Activity analyses for developing work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki [Helsinki]. FIN., May 2008, Helsinki, Finland. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal of a grid to analyse farmers' informational activity : summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the European Association for Animal Production, Dublin, IRL, 26-29 août 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the farmer's information system to improve decision support systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2007: Methodologies for Integrated Analysis of Farm Production Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing the design of a cognitive tool between researchers and potential users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics: Invent! Explore!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, London, United Kingdom. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal of a grid to analyse farmers'informational activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des difficultés rencontrées par les conseillers et des façons qu’ont les éleveurs de mobiliser les ressources informationnelles : quelle convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. van Mieghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès français de Rencontres, Recherches, Ruminants, Paris, 5-6 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France. pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a tool for wheat cultivar assessment by analysing its potential uses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2007: An International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the farmers' information system to improve decision support systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Design 2007, Internatinal Symposium on Methodologies on Integrated Analysis on Farm Production Systems, Catania, ITA, 10-12 September 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.225-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immaterial ressources mobilized by farmers and flexibility of farming systems : Two concepts linked to decision making and sustainabilty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et Dynamiques de l'Interdisciplinarité : Une dialectique entre Singularité et Généricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés de la European Association for the study of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Lausanne, Suisse. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immaterial ressources : A new concept to formalize information mobilized by beef cattle farmers in their husbandry activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchisation par les éleveurs des domaines de l'activité d'élevage selon les enjeux perçus en terme de maîtrise : Relation avec les ressources informationnelles mobilisées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of developmental intervention by targeted communities: consultancy in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès de l'International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Maastricht, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and knowing at the borders of a R&D organization in agriculture. Evolution of the relations between Conception and Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée Scientifique de l’IFRIS « Le rôle des usages et des usagers dans les processus d’innovation»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Marne La Vallée, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation and Farming Systems Research and Extension: towards professionalism ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European International Farming Systems Association Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Wageningen, Netherlands. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing at the border: dialogical process between users and designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. ISCAR conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Séville, Spain. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projects as learning agency at organization borders:a resource for organization learning ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The passion for learning and knowing. Proceedings of the 6. Internatinal conderence on organizational learning and knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le rapport entre conception et usage dans un projet de conception : un exemple en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congrès de la Société d'Ergonomie de Langue Française. Session SELF : Activités, Usages, Utilisabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d'aide à la conduite des cultures : conception et usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Edition des Journées Olivier de Serres. Les entretiens du Pradel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformations of practices of rationalisation in agriculture and rural development.New issues, new directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lemery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XI Congres of Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Trondheim, Norway. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode d'implication des ICTA dans l'innovation. Comparaison de deux études de cas : le &amp;quot;mûr fruitier&amp;quot; et la Carmine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres de l'Institut National Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaining mutual knowledge on modes of intervention : a critical learning issue for collective action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Farming Systems Association (IFSA) European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen, decision support and environmental management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Nitrogen workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Reims, France. pp.389-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les représentations par les concepteurs des situations d'usage : une étape pour faciliter la participation des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2001 : Journées d'étude en Psychologie ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conseil à l'agriculture et la multifonctionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire FNSP-CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling collective design in heterogeneous human networks at organisational level : a dynamic description method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les apprentissages croisés lors d'une relation de conseil en agriculture : aspects méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mayen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser et engendrer des communications pour aider à construire la tâche et organiser le travail lors d'un changement dans l'activité : le cas du conseil en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Congrès de la Self</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité de l'intervenant et dispositif d'intervention pour modéliser les connaissances dans une organisation : analyse d'une situation d'intervention dans un centre de gestion agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hémidy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-forme AFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Ecole polytechnique Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing advice to farmers : a cooperative problem solving activity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Falzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la dynamique des cultures et du temps des décisions des agriculteurs dans l'organisation et le contenu du travail du conseiller agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering advisory work in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Compagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European conference on cognitive ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des conditions d'intervention au champ en grande culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Symposium international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physique du sol vue par des agronomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jubile scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THe scientific approaches of INRA-SAD Department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop: Agricultural Knowledge Systems and the Role of Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, Bad Boll, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquete sur la mise en oeuvre des methodes de fertilisation raisonnee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. forum national de la fertilisation raisonnee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PArtage, interopérabilité et mobilisation des COnnaissances par le Numérique pour la (re)conception de fermes biologiques (PACON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métabio: changement d'échelle de l'AB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Saint Malo, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How multi-species and pesticide-free orchards affect the observation practice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twists and turns of interdisciplinary work in research projects: which conditions and achievements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 8 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactic intervention : a concept to enable advisors’collectives to develop skills to support a transition towards agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Seminar on Extension and Education (ESEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chania, Greece. 10 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail : entre héritages et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sol Perez Toralla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique : Réaliser un diagnostic des situations d’usage. La conception innovante dans les systèmes agri-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/dfd0-f138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des savoirs, dynamiques des changements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès Editions, 308 p., 2009, Collection Travail et Activité Humaine, 978-2-915346-72-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de service : travailler dans l'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 250 p., 2005, Le Travail Humain, 2-13-053540-2. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.falzo.2005.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des fonctions des variétés de blé tendre dans la filière et analyse des dispositifs construits et mobilisés pour évaluer les variétés. Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hochereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">38 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire participatif pour l'échange de données entre acteurs pour l'évaluation des variétés de blé tendre. Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hochereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission &amp;quot;Sciences sociales et Action&amp;quot;. Note d'introduction à la phase 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment articuler conception des références et offre en conseil : Quelques apports méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduction du conseil et évolution de la relation à l'adhérent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hémidy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">29 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler production et utilisation de références dans le conseil de Haute Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">52 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la typologie de fonctionnement des exploitations de la région picarde par les conseillers agricoles des chambres d'agriculture de Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">50 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, 28, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inscription du développement dans les recherches en ergonomie : retour sur un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria-Sol Perez Toralla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail: entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36630-129-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation au coeur de l’histoire de l’agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Boiffin; Thierry Doré; François Kockmann; François Papy; Philippe Prévost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l’Agronomie de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 243 p., 2022, 9782759235414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrelacer développements et interventions dans les milieux de travail et de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria-Sol Perez Toralla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail: entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36630-129-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription du développement dans les recherches-interventions en ergonomie : retours sur un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria Sol Perez Torralla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail: entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2022, 978-236630-129-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention didactique à visée de développement professionnel dans un groupe d’échange entre pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnoud Justine (dir.), Barcellini Flore (dir.), Cerf Marianne (dir.), Perez Toralla Maria-Sol (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp. 91-105, 2022, 978-2-36630-129-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d’intermédiation pour accompagner les transitions agro-écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Hubert; Denis Couvet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transition agroécologique - Quelles perspectives en France et ailleurs dans le monde ? Tome I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie d'Agriculture; Presse des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-354, 2021, 978-2-35671-620-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEAS platform: Supporting actors and researchers in designing innovations enhancing the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers d'Agropolis International. Special Partnership Issue, n° 26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges virtuels entre agriculteurs: un soutien à leurs transitions professionnelles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie des adultes et formation numérique: enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, , 2017, Raisons éducatives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of intermediation in the management of complex sociotechnical transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgroEcological Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University Research, 39 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le changement en agriculture : un itinéraire à l’interface entre agronomie et ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches-actions collaboratives. Une révolution de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, 2015, Politiques et interventions sociales, 978-2-8109-0377-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation-action, compétences et développement territorial en Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial (Tome 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editeur L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 220 p., 2014, 978-2-343-03327-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles compétences des agents pour la production de l’action publique au service du développement territorial ? Construire sur l’expérience dans un dispositif de formation-action en Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 1. Compétences et nouvelles formes de gouvernance territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 220 p., 2014, 978-2-343-03327-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design as an emerging distributed dialogical process between users and designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Innovations, Knowledge Regimes, and Design Practices towards Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2-7380-1306-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning in European agricultural and rural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Ison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadajah Sriskandarajah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blackmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Research into the 21st Century : The New Dynamic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 490 p., 2012, 978-94-007-4503-2. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4503-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulating transitions towards sustainable farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boelie B. Elzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Grin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Research into the 21st Century : The New Dynamic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 490 p., 2012, 978-94-007-4503-2 978-94-007-4502-5. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4503-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches en agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et agir en agronome : Hommages à M. Sebillotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 264 p., 2012, 978-2-7592-1877-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of action-learning theories for change in agriculture and rural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blackmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Ison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Paine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Research into the 21st Century : The New Dynamic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science+Business Media</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 490 p., 2012, 978-94-007-4502-5 978-94-007-4503-2. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4503-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation de l'interaction entre processus décisionnels et processus biophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick F. Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir et construire la décision :démarches en agricultures, agroalimentaire et espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2009, Update Sciences and Technologies, 978-2-7592-0365-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre concepteurs et utilisateurs autour d’outils pour raisonner la lutte contre le sclérotinia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir et construire la décision : démarches en agriculture, agro-alimentaire et espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2009, Update Sciences et Technologies, 978-2-7592-0365-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des savoirs, dynamiques des changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, 2009, Collection Travail et Activité Humaine, 978-2-915346-72-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Teulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire la décision : démarche, méthode et instrumentation de l'aide à la décision proposée à partir de questions posées dans l'agriculture, l'agro-alimentaire et l'espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la recherche participative comme une pratique. Une proposition de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des savoirs, dynamiques des changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, 2009, Collection Travail et Activité Humaine, 978-2-915346-72-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations aux métiers du développement agricole et territorial : quelles compétences développer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil et développement en agriculture. Quelles nouvelles pratiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae; Educagri Editions, 2009, Sciences en Partage, 978-2-84444-723-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des recherches partenariales : quelle procédure, quels critères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Turckheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des savoirs, dynamiques des changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, 2009, Collection Travail et Activité Humaine, 978-2-915346-72-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agriculteurs innovent par eux-mêmes pour leurs systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pervanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes de culture innovants et durable : quelles méthodes pour les mettre au point et les évaluer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri Editions ; AgriParisTech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Transversales, 978-2-84444-685-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coproduction du conseil : un apprentissage difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Maxime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA éditions Educagri Editions, 2006, Sciences en Partage (Quae), 2-7380-1223-X 978-2-7380-1223-4 2-84444-446-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe et le conseil agricole : Evolutions récentes dans six pays de l'UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions ; Educagri ; Cemagref ; Cirad ; Ifremer, 2006, Sciences en Partage (Quae), 978-2-7380-1223-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les situations de service : questions de méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Cerf; Pierre Falzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situations de Service, Travailler dans l’interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France (PUF), pp.21-40, 2005, Le Travail humain (Collection), ISSN 1243-1370, 978-2-13-053540-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les situations de services : questions de méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situations de services : travailler en interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2005, Le Travail Humain, 2-13-053540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le client dans la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situations de service : travailler dans l'interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2005, Le Travail Humain, 2-13-053540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de conseil : exemples dans l'agriculture et l'insertion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Compagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situations de service : travailler dans l'interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2005, Le Travail Humain, 2-13-053540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie des activités de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situations de service : travailler dans l'interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, PUF, 2005, Le Travail Humain, 2-13-053540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergonomie des services : comprendre et agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situations de service : travailler dans l'intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2005, Le Travail Humain, 2-13-053540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et développement agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sagory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2004, 2-13-051404-9 978-2-130514-04-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de service : enjeux et développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2004, 2-13-051404-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail d'agriculture et d'accroissement agricole : une approche ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sagory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2004, 2-13-051404-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multifonctionnalité et les conceptions du soutien technique aux agriculteurs dans différents pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique agricole commune. Anatomie d'une transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2004, 2-7246-0904-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical frameworks for learning-based approaches to change in industrialised-country agricultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Ison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. High</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Blackmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cow up a tree : knowing and learning processes in agricultures of industrialised countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2000, Science Update</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing change in advisory services : controlling the dynamics of resource transformation and use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hémidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cow up a tree : knowing and learning processes in agricultures of industrialised countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2000, Science Update</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, territoire et développement agricole. Quelles problématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic theory and decision tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems studies in agriculture and rural development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorie agronomique et aide a la decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelisation systemique et systeme agraire. Decision et organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales et action collective : quels enjeux pour l'INRA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Gogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles et chemins de l'agriculture littorale. Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Revelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE LISIS; CNRS AMURE; INRAE SAS. 2021, 102 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique du projet Pestimute-Gen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Office National de l'Eau et des Milieux Aquatiques. 2017, 25 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de ressources sur la conception dans les domaines de l’agriculture, de l’environnement et de l’alimentation: intérêt et conditions de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2015, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts and theories available to describe the functioning and dynamics of agricultural advisory services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Caggiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Union’s Seventh Framework Programme for research, technological development and demonstration under. 2013, 21 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers des Ingénieurs concernés par l’innovation tournée vers nos partenaires extérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique. 2012, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’optimisation des réseaux d’essais et de caractérisation des variétés. Rapport scientifique- Année 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2, Fonds de Soutien à l'Obtention Végétale. 2010, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs innovants pour la conception et l’évaluation de systèmes techniques (DISCOTECH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2009, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’optimisation des réseaux d’essais et de caractérisation des variétés. Rapport scientifique d'étape INRA - Année 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fonds de Soutien à l'Obtention Végétale. 2009, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPHYTO R&D : Vers des systèmes de culture économes en produits phytosanitaires. Volet 2 TOME IX : Conception d'un réseau d'acquisition de références et d'un réseau d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bintein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 2009, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport à mi-parcours du WP1 du projet ANR-05-PADD-0XX-Discotech (Dispositif Innovants pour la conception et l'évaluation des systèmes techniques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2007, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer les usages dans la conception d'outils d'aide au raisonnement des traitements contre sclerotinia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions de scénarios d'évolution des pratiques d'échange d'informations pour l'évaluation des variétés de blé tendre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hochereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'INRA à la réflexion sur l'avenir de la recherche - Synthèse des débats internes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boistard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ottomani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2004, 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d'intervention des ICTA dans les processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dossier 01/22 ICTA, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d'analyse psychologique des connaissances techniques et pratiques des agriculteurs: application au raisonnement de l'implantation des betteraves sucrières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Vincennes Saint-Denis (Paris 8), 1994. Français. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02844057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre de l’utilisabilité comme cadre analytique pour les indicateurs de biodiversité : application à l’indicateur NIVA (milieu agricole) sur un territoire du Sud-Ouest en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs du changement intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId682"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marianne CERF </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des situations d'usage pour concevoir des outils d'aide au changement de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.135-148. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of situations of use to design tools to help change practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Queyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.16-28. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologization and transformation of work at the meso and micro levels of transition: findings from two territorial food projects in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Le Bouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2025.2578252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert ou circulation des connaissance ? Proposition de mise en perspective de notions vives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/hiz456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and supporting intermediation work to address territorialized public policy issues: The case of a Territorial Food Project in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77 (1), pp.343-357. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-220298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l’activité pour ouvrir l’exploration et l’imaginaire des concepteurs : le cas de la conception d’artefacts pour la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Le Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21-1, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.9474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental foundations of Activity-Centered Ergonomics: Knowledge encounters to construct both a critical analysis of work and developmental set-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2024.2415965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agor@gri : Les médias sociaux numériques au service de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Follet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir la transformation du travail en agroécologie: des collectifs de pairs qui favorisent l’induction et le développement de l’enquête des agricultrices et agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception de systèmes agroécologiques diversifiés de production de fruits tempérés : retours sur trois expérimentations innovantes et de partage d'expériences dans le projet ALTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.49-68. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing ergonomic practices: From companies to territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/wor-236021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche globale pour mieux comprendre les situations de travail en agriculture : L’outil « Schéma des 5 carrés Transaé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideal-types of experimentation practices in agricultural Living Labs: Various appropriations of an open innovation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Toffolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 208, pp.103661. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of community interactions as inducers of agroecological transition: the case of a digital agricultural community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224x.2023.2223576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.11. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming by the sea: A qualitative-quantitative approach to capture the specific traits of coastal farming in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsinée André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 125, pp.106493. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2022.106493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux appréhender les situations d'usages d’outils et indicateurs agronomiques pour mieux les concevoir : retour d’expériences menées avec l’appui d’IDEAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13-2, pp.11. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/qsp956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the step-by-step process for farming system design to support agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.126948. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.126948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges entre agriculteurs dans un contexte de transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How multi-species and pesticide-free orchards affect the observation practice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1355, pp.269-276. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1355.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing agricultural living labs that renew actors’ roles within existing innovation systems: A case study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Toffolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 88, pp.157-168. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2021.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction didactique collective d’un dispositif d’échanges entre conseillers agricoles pour accompagner leurs transitions professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.97-122. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ta.022.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a research agenda for coupled innovation towards sustainable agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 191, pp.1031 43. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en œuvre l’action publique pour réduire l’usage des pesticides : reconnaître les activités d’intermédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2021020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exchanges among farmers’ collectives in support of sustainable agriculture: From review to reconceptualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.268-278. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2021.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à déceler le potentiel de développement des situations de travail : l’exemple de conseillers agricoles face aux enjeux de l’agro‑écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.5983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocation of food systems within territories: which framework of analysis in ergonomics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace et temps de l’activité / Travail, Territoire et politique, 18 (18-2), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.6980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation en agronomie, quelle mise en perspective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for reflecting on research stances to support sustainability transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (2), pp.89-95. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-019-0440-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Eco-Innovation in Academic Eco-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Jubera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.3361-3370. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un diagnostic agronomique stratégique traitant de questions agro-environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (2), pp.27-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHANGER-Échanger entre conseillers sur les situations de travail pour accompagner les agriculteurs dans leurs transitions vers l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.367-383. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/RZKXFZ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculteurs, chercheurs et systèmes complexes : en route vers l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven Le Bahers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing agricultural systems from invention to implementation: the contribution of agronomy. Lessons from a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Paravano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 164, pp.122-132. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the work of farmers, advisors, teachers and researchers in agro-ecological transition. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-018-0524-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities and collectives : Cognitive and organizational approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.525-532. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.040.0525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir en continu un dispositif pour professionnaliser un métier en transition : le conseil agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dossiers des Sciences de l'Education, 38, pp.49-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting intermediation practices in various advisory service networks in the case of the french ecophyto plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Omon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.231-244. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2017.1320641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition vers la réduction de l’usage des pesticides au prisme de l’intermédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.133-148. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138454015785562E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges virtuels entre agriculteurs : un soutien à leurs transitions professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/1 (21), pp.129-154. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/raised.021.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03467229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser son travail et faire face à des situations complexes. Le cas des conseillers agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.91-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design for agriculture in the move towards sustainability: scientific challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa T.A. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.119-129. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-016-0233-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir agronomique pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability transitions: insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.92-103. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmettre le métier de conseiller agricole : situations perturbées, pratiques en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 209 (2016-4), pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences sociales : leurs concepts et leurs méthodes au service de la production et le partage des savoirs agronomiques. Le point de vue de l’ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler la place du conseiller dans la production de savoirs agronomiques d’action : le rôle de dispositifs d’échange sur le métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraires de production de savoirs : spécificités des situations locales, dispositifs de production de savoirs et démarches collectives d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability transitions: Insights on processes of niche-regime interaction and regime reconfiguration in agri-food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.92-103. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03478345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designers' and users' roles in participatory design: What is actually co-designed by participants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.31-40. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des outils pour l'accompagnement individuel à la création d'activités en agriculture : quelles caractéristiques et fonctions attendues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dalmais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 227, pp.22-30. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.227.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing farming practices and experiencing positive emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lusson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.26-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-click’eau : une démarche d’intermédiation pour la construction d’une action collective locale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Chantre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (1), pp.3-13. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2015003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitional pathways towards input reduction on French field crop farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Chantre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.69-86. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14735903.2014.945316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une diversité de configurations d'apprentissage en situation de travail pour réduire l’usage des engrais et pesticides agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Chantre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (2), pp.4-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil agronomique et réduction des pesticides : quelles ressources pour affronter ce nouveau challenge professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Minas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Falgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (Mars), pp.367-378. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/avy2-w705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une nouvelle expérience en formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la capacité des conseillers à agir face à la diversité des situations de conseil en grande culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 337, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évolue l’expérience des agriculteurs engagés dans l’écologisation de leurs pratiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Chantre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013-4 (197), pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Conseiller en agriculture : acteurs, marchés, mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 337, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.4068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le changement de pratiques des conseillers agricoles en mobilisant un dispositif de conception-évaluation de formation : l'exemple de la formation conseiller demain en agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseiller en agriculture : acteurs, marchés, mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 337, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers d’agent de développement agricole en débat : comment accompagner des agriculteurs qui changent leur façon de cultiver en grandes cultures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.101-121. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/9hd8-ej85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail, sujet intime et multifacette : premières recommandations pour l’aborder dans le conseil en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Kling-Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sabatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (2), pp.211-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding beef-cattle farming management strategies by identifying motivations behind farmers' priorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (6), pp.971-979. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173111100231X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de culture innovants : une nouvelle génération de réseau expérimental et de réseau de compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Casdar "Innovation et Partenariat", 25, pp.99-123. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/nt85-sc46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is participatory research a scientific practice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27, pp.414-418. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2011.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting as a change agent in supporting sustainable agriculture: how to cope with new professional situations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.7-19. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1389224X.2011.536340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre d'analyse du système d'information des agriculteurs pour aider à mieux personnaliser leur accompagnement. Le cas des éleveurs de bovins allaitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.421-427. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2011.0512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'expérience en ressource pour l'action : une intervention didactique auprès de conseillers agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.125-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'agriculture post-Grenelle : un nouveau dialogue entre agriculteurs et scientifiques [Interview]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual model of farmers' informational activity: a tool to better support livestock farming management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (6), pp.842-852. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110000637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes économes en intrants : quelles trajectoires et quel accompagnement pour les producteurs en grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Chantre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.105-119. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/7ea7-1b38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basis for designing a tool to evaluate new cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (3), pp.667-677. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à M. Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (4), pp.302-303. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2010.0415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How information becomes a resource for action in an uncertain and complex world : Sense-making and contingency in the knowing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (2), pp.157-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les agriculteurs mobilisent-ils des interventions de développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.112-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un outil d'analyse du comportement de systèmes biologiques : le cas de l'évaluation des variétés de blé tendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (2), pp.30-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do farmers make use of developmental intervention ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de pilotage des cultures : diversité de leurs usages et enseignements pour leur conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (1), pp.19-29. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss:2006004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Extension Services and Market Regulation: Learning from a Comparison of Six EU Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (1), pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des recherches-interventions interdisciplinaires, deux exemples : la lutte fongicide sur colza contre Sclerotinia et l'évaluation des variétés de blé tendre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 91 (3), pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en place un système assurance qualité dans les exploitations agricoles. La démarche Qualiterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre mémoire et preuve : le rôle des écrits dans les exploitations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (1), pp.18-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et enjeux de l'analyse de l'activité pour la conception des systèmes de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (1), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec l'autre : le cas de l'apprentissage d'une relation de conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 151, pp.47-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir une démarche pour le développement des compétences de conseil : analyse du travail et évaluation du dispositif d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mayen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which decision support tools for the environmental management of nitrogen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (7-8), pp.817-829. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conseil en agriculture : un investissement immatériel entre développement sectoriel et développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4, (2), pp.131-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un outil d'aide à la coopération entre agriculteurs et conseillers pour résoudre des problèmes de gestion de l'exploitation agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hémidy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6 (3), pp.157-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are farmers expert at identifying workable days for tillage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (1), pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du réseau ROSACE pour le conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Lestuvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chambres d'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 868-869, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are farmers expert at identifying workable days for tillage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (1), pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche cognitive de décisions de production dans l'exploitation agricole : Confrontation aux théories de la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 239, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche cognitive de pratiques agricoles : intérêts et limites pour les agronomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4 (4), pp.327-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and pathogenicity of Clostridium difficile in hospitalized patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Barbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charpak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Internal Medicine -New Series-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 156 (13), pp.1449-1454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.251-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.207-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, territoire et développement agricole. Quelles problématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.321-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de modele general et la prise de decision dans la conduite d'une culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 74 (4), pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (139)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating assessment of the sustainability of cropping systems by understanding use situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Allart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.543-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food sustainability in collective catering: which consensus around a desirable unknown?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEAS: an experience to develop design capabilities in research and for innovation in territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Toffolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New multi-actor organizational forms structuring design processes in territorialized innovation dynamics: towards a research agenda, Side-Event of the 8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marianne Cerf; Quentin Toffolini; Jeanne Cadiou; Thibault Lefeuvre, Aug 2025, Palaiseau (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting a diagnosis of use situations to design tools aiming to support change in agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France. pp.296-297, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for systemic design in agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des opportunités de développement au sein de systèmes de travail en transition vers la soutenabilité : réflexions pour l’intervention en ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intervention ergonomique dans une situation d’action publique territorialisée : des apprentissages à partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e Congrès de la SELF, Ergonomie, communauté(s) et société : entre héritage et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions de l’ergonomie dans les dynamiques de projet territorial pour une alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, Jul 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations couplées et alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur les transitions territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech, Jan 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail managérial, entre exploration et exploitation face aux enjeux de durabilité : cas d’une PME en restauration collective pour adultes au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIODD, Sep 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre de l’utilisabilité comme cadre analytique pour les indicateurs de biodiversité : application à l’indicateur NIVA (milieu agricole) sur un territoire du Sud-Ouest en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire INRAE sur les indicateurs de biodiversité dans le cadre de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, départements ACT &amp; Ecodiv, Jun 2024, Nogent-sur-Vernisson, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions agroécologiques dans les systèmes agro-alimentaires : Quels défis pour l'ergonomie de l'activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57eme congrès de la SELF - Développer l'élologie du travail, ressources indispensables au nouvelles formes de souverainetés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de la Langue Française - SELF, Oct 2023, Saint-Denis (Réunion), France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiry, a framework to support the transformation of farmers’ activity in agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th ESEE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESEE - The European Seminar on Extension &amp; Education, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable and local food procurement in the case of a collective catering association in France: what changes in the managerial work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Organizational Design and Management Conference - ODAM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions towards sutainability in the case of food systems - Issues for ergonomists and ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boccara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Organizational Design and Management Conference - ODAM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216567v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionnaliser l'écologisation des pratiques agricoles :généraliser tout en continuant à explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Travail et Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2 – UMR 5600 EVS _Institut d’Etude du Travail de Lyon, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPPORTING SUSTAINABLE TRANSITION IN AGRIFOOD SYSTEMS: A “TOOL-BOX” TO FEED OPEN INNOVATION WITHIN SOCIOTECHNICAL SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International workshop for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSD international network, Oct 2022, Marrakech (Morocco), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de prévention auprès des affiliés à la Mutualité Sociale Agricole : le cas d'une recherche-intervention menée auprès des acteurs de la prévention de quatre caisses MSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Poley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Delavallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Tourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Cayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de Langue Française, Jul 2022, Genève, Suisse. pp.667-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer dans les situations de travail pour les transformer dans un contexte de transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque EPIQUE : Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building narratives of farmers’ experiencing agroecological transition and peer group support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Work in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting Sustainable Orchards: How to Cope with Different Territorial Levels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Heddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the International Ergonomics Association (IEA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association (IEA), Jun 2021, online, Canada. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-organizational Design for Sustainable Transition in Agri-Food Systems: The Case of the Paris-Saclay Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the International Ergonomics Association (IEA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Jun 2021, online, Canada. pp.183-190, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconception des coordinations intra et inter-organisationnelles au prisme du pouvoir d’agir dans la relocalisation des systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onzième colloque de Psychologie Ergonomique EPIQUE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la recherche en Psychologie Ergonomique et Ergonomie ARPEGE, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un agenda de recherche pour l'innovation couplée vers des systèmes agri-alimentaires durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire IDEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEAS, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do agricultural living labs build farmers’ roles in an innovation process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Toffolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European IFSA Symposium Farming systems: Facing uncertainties and enhancing opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Evora, Portugal. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The step-by-step approach for farming systems design, in the frame of agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International symposium for Farming System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Innovation in Biomass Research Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Treves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Engineering Design (ICED19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3281-3290, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage d'expériences, une ressource clé pour accompagner les transitions agroécologiques des agricultrices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Congrès International de la Société d'Ergonomie de Langue Française "Comment contribuer à un autre monde ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des partenariats entre équipes de recherche et acteurs de la R&amp;D dans le secteur agroalimentaire : constats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IDEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEAS, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the design process of agricultural systems in a watershed: Lessons from a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurette Paravano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ferrané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium of Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organising the generalisation of distributed and decentralised technological innovations: Distributed and decentralised ex novation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS Colloquium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organizational Studies (EGOS). DNK., Jul 2019, Edimbourgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir sur le travail dans une agriculture en transition vers l’agro-écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay (COMUE). FRA., Apr 2019, Orsay, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence professionnelle du formateur-accompagnateur de transitions professionnelles : activités d’adaptation et de coopération dans quatre dispositifs d’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Didactique Professionnelle 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association RPDP, Université de Sherbrooke, Oct 2019, Longueuil, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux enjeux autour de la transformation de produits locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Reterritorialisation de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT Alimentation locale, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence professionnelle du formateur-accompagnateur de transitions professionnelles : activités d’adaptation et de coopération dans quatre dispositifs d’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Orly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Didactique Professionnelle 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Longueuil, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le développement de l’activité des agriculteurs au service de la durabilité du secteur agricole : un développement en milieu ouvert via la communauté de pratiques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Congrès de la Société d'Ergonomie de la Langue Française (SELF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de la Langue Française (SELF). FRA., Sep 2019, Tours, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a research agenda for coupled innovation towards sustainable agrifood systems: a collective innovation process to identify common purposes for collaboration in research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SISA2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention didactique professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème congrès Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les transformations du travail des agriculteurs, animateurs, enseignants, et chercheurs dans le cadre de la transition agroécologique : le projet de recherche-action TRANSAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madelleine Mirabal Cano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Dec 2018, Paris, France. 589 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relever les défis des relations agriculture et environnement par des approches participatives : une révolution amorcée !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Inra et le défi des relations agriculture-environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention didactique. Le cas des conseillers agricoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Colloque International de la Société d’Ergonomie de Langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a toolbox of innovative design methods: the case of the IDEAS initiative for agri-food systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. SIG Design Theory Paris Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention didactique, in Arnoud et al., Symposium « Quelles mobilisations des enjeux de développement dans les interventions ergonomiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de la Langue Française (SELF). FRA., Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional development at the workplace : lessons from a didactic intervention within a farmers’ advisory organization in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation d’un outil d’intervention didactique pour l’analyse du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. colloque international de l’association RPDP : "Entre pressions institutionnelles et autonomie du sujet : quelles analyses de l’activité en situation de travail en didactique professionnelle ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association RPDP; Laboratoire CIREL (EA 4354), Jun 2017, Lille, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHANGER®Innover dans le conseil en agriculture: qu’apportent des espaces de discussion sur le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Bordeaux sur la pratique en ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux Ségalen (Bordeaux 2). FRA., Mar 2017, Bordeaux, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges virtuels entre agriculteurs : un soutien à la transformation de leurs pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. conférence de Psychologie Ergonomique (EPIQUE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Psychologie Ergonomique et Ergonomie (Association ARPEGE). FRA., Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de l'Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire National des Arts et Métiers [CNAM] (CNAM). Paris, FRA., Jan 2017, Paris, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans l’intervention capacitante en conduite du changement par la construction d’une chronique du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51e congrès de la SELF. Ergonomie(S), Ergonome(S) Quelles évolutions à la croisée d’une discipline et d’un métier ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Leduc (Université d’Aix-Marseille) &amp; Gérard Valléry (Université de Picardie), Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting farmers’ management of change towards agro-ecological practices by focusing on the work dimension: the contribution of ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Estadual de Maringá (UEM), Nov 2016, Maringa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling of more sustainable cropping systems: a framework to analyse and support intermediation processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European IFSA Symposium : Social and technological transformation of farming systems: Diverging and converging pathways</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2016, Newport, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le dispositif de formation pour accéder au potentiel de développement des situations de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le dispositif de formation pour accéder au potentiel de développement des situations de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de la Recherche en Education et Formation., Jul 2016, Mons, Belgique. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition: the work of farmers, advisers, teachers and researchers in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium for Work in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association on Work in Agriculture, Nov 2016, Maringa, Brazil. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie et transition vers une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Congrès de la Société d'Ergonomie de Langue Française (SELF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de la Langue Française (SELF). FRA., Sep 2016, Marseille, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la potentialisation à la réélaboration des situations de travail, le cas des conseillers agricoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités de la Recherche en Education et Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de la Recherche en Education et Formation., Jul 2016, Mons, Belgique. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up users’ participation: design-use relations in transition towards the ecologization of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interdisciplinary Institute on Innovation; Mines ParisTech, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing farming system design activities in the light of Design Studies concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agropolis International. FRA.; European Society for Agronomy (ESA international). FRA., Sep 2015, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for transition in agriculture: addressing the gap between design and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iran Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th triennial congress of the International ergonomics association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envisioning the contribution of extension work to the transition towards sustainability in agriculture and within rural areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Seminar on Extension and Education (ESEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Seminar on Extension and Education (ESEE). INT., Apr 2015, Wageningen, Netherlands. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur les systèmes de production vers des systèmes de production agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hochereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires Regards croisés Agroécologie &amp; Conjuguer les performances, des directions scientifiques « Agriculture » et « Environnement » de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception continuée, une capacité à agir ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque international de Didactique Professionnelle, Conception et Formation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle (RPDP). FRA., Oct 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediary activities: does effectiveness matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on System Innovation towards Sustainable Agriculture (SISA2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Sciences en Société (1326)., May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-voiced «customer understanding» in the zone of proximal development of public service networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Seppänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Toiviainen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The solution is beyond the opposition. Breaking down the fence between conventional and organic values to secure trust and integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. ESRS Congress "Rural resilience and vulnerability: The rural as locus of solidarity and conflict in time of crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Florence, Italy. 392 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des savoirs dans l'action et recherches collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les recherches actions collaboratives, IRTESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition et agroécologie pour l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele D. Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’INRA au Salon International de l’Agriculture (SIA) : La PAC a 50 ans : le bel âge ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 23 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The solution is beyond the opposition - Breaking down the fence between conventional and organic values to secure trust and integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Congress of the European Society of Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03464449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisy Summer in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Sustainability Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific characteristics of innovative design in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th SIG Design Theory Workshop- Design Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCS-AGR., Feb 2013, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des conditions d’apprentissage des agriculteurs en situation de travail pour changer de façon de produire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Chantre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e colloque international de Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'un dispositif de formation pour développer des connaissances sur les activités : l'exemple de la formation &amp;quot; Conseiller demain en agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank F. Pervanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique Professionnelle - Deuxième Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle (RPDP). 75003 Paris, FRA., Jun 2012, Nantes, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement professionnel de conseillers agricoles confirmés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique Professionnelle – Deuxième Colloque International, Apprentissage et Développement professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RPDP / CREN., Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análisis de las transformaciones del oficio de los Agentes de Desarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Elverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iran Veiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII jornadas interdisciplinarias de estudios agrarios y agroindustriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Buenos Aires, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midrange Studies of Transitions Dynamics in the Case of Pesticide Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECOphyto: a collaborative knowledge management platform to reduce pesticide use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congres : Agro 2010, The International Scientific Week around Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Aug 2010, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does sustainability require new skills for change agents in agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Orly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European IFSA Symposium : Building sustainable rural futures. The added value of systems approaches in times of change and uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2010, Vienne, Austria. pp.54-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design as a distributed dialogical design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on "System Innovations, Knowledge Regimes, &amp; Design Practices towards Sustainable Agriculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lelystad, Netherlands. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic agronomique des trajectoires de changements de pratiques en vue de la réduction d'utilisation de pesticides en grande culture : Cas de la Champagne Berrichonne de l'Indre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Chantre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER : La Réduction des Pesticides : Enjeux, Modalités et Conséquences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design as a distributed dialogical design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, VIENNA, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité de conseil en grandes cultures : d’une épreuve à une autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER "Conseil en agriculture : acteurs, marchés et mutations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design as an emergent distributed dialogical design between users and designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on System Innovations, Knowledge Regimes, and Design Practices towards Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). Wageningen, NLD., Jun 2010, Lelystad, Netherlands. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring co-design processes: which framework to support collaboration between agronomists, social scientists and users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. ESA Congress : Agro 2010,The International Scientific Week around Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Aug 2010, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer's learning processes in implementing low-input field crop agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Chantre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Society for Agronomy (ESA) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking back and forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Farming Systems Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouveau métier de conseiller en production intégrée : Développer des compétences d’accompagnement des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Omon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dobrecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER : Conseil en agriculture : acteurs, marchés et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Oct 2010, Dijon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GECOphyto: a collaborative knowledge management platform to reduce pesticide use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond R. Reau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de caractérisation des variétés de blé et proposition de conduites culturales adaptées à une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme FSOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jan 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sur l’expérience en situation et en formation : une formation-action de conseillers agricoles face au changement de paradigme en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de l'Association Recherches et Pratiques en Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Dijon, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer des traces de l’activité de recherche participative comme ressource d’une réflexion sur le métier de chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de recherche TRACES TelecomParisTech et Société d’Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France. pp.06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal to support co-design processes of farming systems and decision support tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routes of change analysis to show the diversity of farmers' learning processes : the reduction of input use in field crop farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Chantre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing farming systems and decision support tools : a generic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What modelling methods are used by researchers in agronomy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What modelling methods are used by researchers in agronomy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009: an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States. pp.213-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing new sustainable cropping systems: a method combining the participation of various stakeholders and the use of assessment tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009: an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States. pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction de l'expérience : comment des agriculteurs développent une agriculture économe en intrants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Chantre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque recherche et pratiques de didactique professionnelle - Didapro - Dijon 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing new sustainable cropping systems: a method combining the participation of various actors and the use of assessment tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special session on “Co-design of farming systems”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Paine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. IFSA European Symposium "Empowerment of the rural actors: a renewal of Farming Systems perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenting horizontal and vertical learing to develop research activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium« Activity 2008 » - Activity analyses for developing work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., May 2008, Helsinki, Finland. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent innovations in education-extension-research networks of industrialised agricultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Paine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Grassland Congress and 8. International Rangeland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hohhot, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collective Analysis of Co-design Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium IFSA 2008 “Empowerment of the rural actors: a renewal of farming systems perspectives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How information becomes a resource to act in an uncertain and complex world: sense making and contingency in the knowing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European International Farming Systems Association (IFSA) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artefact based learning laboratory: mirroring and questioning issues while designing a cognitive tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Beguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activity 2008, Activity analyses for developing work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki [Helsinki]. FIN., May 2008, Helsinki, Finland. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la recherche dans la formation pour les métiers du développement agricole et territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Colloque ASRDLF. Territoires et action publique territoriale: nouvelles ressources pour le développement régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rimouski, Canada. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des difficultés rencontrées par les conseillers et des façons qu’ont les éleveurs de mobiliser les ressources informationnelles : quelle convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. van Mieghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès français de Rencontres, Recherches, Ruminants, Paris, 5-6 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France. pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing the design of a cognitive tool between researchers and potential users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics: Invent! Explore!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, London, United Kingdom. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal of a grid to analyse farmers'informational activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a tool for wheat cultivar assessment by analysing its potential uses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2007: An International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the farmers' information system to improve decision support systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Design 2007, Internatinal Symposium on Methodologies on Integrated Analysis on Farm Production Systems, Catania, ITA, 10-12 September 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.225-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal of a grid to analyse farmers' informational activity : summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the European Association for Animal Production, Dublin, IRL, 26-29 août 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the farmer's information system to improve decision support systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2007: Methodologies for Integrated Analysis of Farm Production Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immaterial ressources : A new concept to formalize information mobilized by beef cattle farmers in their husbandry activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchisation par les éleveurs des domaines de l'activité d'élevage selon les enjeux perçus en terme de maîtrise : Relation avec les ressources informationnelles mobilisées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of developmental intervention by targeted communities: consultancy in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès de l'International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Maastricht, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and knowing at the borders of a R&D organization in agriculture. Evolution of the relations between Conception and Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée Scientifique de l’IFRIS « Le rôle des usages et des usagers dans les processus d’innovation»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Marne La Vallée, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation and Farming Systems Research and Extension: towards professionalism ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European International Farming Systems Association Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Wageningen, Netherlands. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et Dynamiques de l'Interdisciplinarité : Une dialectique entre Singularité et Généricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés de la European Association for the study of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Lausanne, Suisse. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immaterial ressources mobilized by farmers and flexibility of farming systems : Two concepts linked to decision making and sustainabilty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing at the border: dialogical process between users and designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. ISCAR conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Séville, Spain. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projects as learning agency at organization borders:a resource for organization learning ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The passion for learning and knowing. Proceedings of the 6. Internatinal conderence on organizational learning and knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le rapport entre conception et usage dans un projet de conception : un exemple en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congrès de la Société d'Ergonomie de Langue Française. Session SELF : Activités, Usages, Utilisabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d'aide à la conduite des cultures : conception et usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Edition des Journées Olivier de Serres. Les entretiens du Pradel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformations of practices of rationalisation in agriculture and rural development.New issues, new directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lemery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XI Congres of Rural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Trondheim, Norway. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode d'implication des ICTA dans l'innovation. Comparaison de deux études de cas : le &amp;quot;mûr fruitier&amp;quot; et la Carmine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Blanchemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres de l'Institut National Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaining mutual knowledge on modes of intervention : a critical learning issue for collective action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Farming Systems Association (IFSA) European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conseil à l'agriculture et la multifonctionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire FNSP-CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les représentations par les concepteurs des situations d'usage : une étape pour faciliter la participation des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2001 : Journées d'étude en Psychologie ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen, decision support and environmental management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Nitrogen workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Reims, France. pp.389-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling collective design in heterogeneous human networks at organisational level : a dynamic description method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les apprentissages croisés lors d'une relation de conseil en agriculture : aspects méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mayen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser et engendrer des communications pour aider à construire la tâche et organiser le travail lors d'un changement dans l'activité : le cas du conseil en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Congrès de la Self</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité de l'intervenant et dispositif d'intervention pour modéliser les connaissances dans une organisation : analyse d'une situation d'intervention dans un centre de gestion agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hémidy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-forme AFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Ecole polytechnique Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing advice to farmers : a cooperative problem solving activity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Compagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Falzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la dynamique des cultures et du temps des décisions des agriculteurs dans l'organisation et le contenu du travail du conseiller agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering advisory work in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Compagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European conference on cognitive ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des conditions d'intervention au champ en grande culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Symposium international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physique du sol vue par des agronomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Coulomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jubile scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THe scientific approaches of INRA-SAD Department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop: Agricultural Knowledge Systems and the Role of Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, Bad Boll, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquete sur la mise en oeuvre des methodes de fertilisation raisonnee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. forum national de la fertilisation raisonnee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PArtage, interopérabilité et mobilisation des COnnaissances par le Numérique pour la (re)conception de fermes biologiques (PACON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métabio: changement d'échelle de l'AB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Saint Malo, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How multi-species and pesticide-free orchards affect the observation practice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twists and turns of interdisciplinary work in research projects: which conditions and achievements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 8 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactic intervention : a concept to enable advisors’collectives to develop skills to support a transition towards agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Seminar on Extension and Education (ESEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chania, Greece. 10 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail : entre héritages et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sol Perez Toralla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique : Réaliser un diagnostic des situations d’usage. La conception innovante dans les systèmes agri-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/dfd0-f138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des savoirs, dynamiques des changements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès Editions, 308 p., 2009, Collection Travail et Activité Humaine, 978-2-915346-72-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations de service : travailler dans l'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 250 p., 2005, Le Travail Humain, 2-13-053540-2. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.falzo.2005.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire participatif pour l'échange de données entre acteurs pour l'évaluation des variétés de blé tendre. Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hochereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des fonctions des variétés de blé tendre dans la filière et analyse des dispositifs construits et mobilisés pour évaluer les variétés. Rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hochereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">38 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission &amp;quot;Sciences sociales et Action&amp;quot;. Note d'introduction à la phase 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment articuler conception des références et offre en conseil : Quelques apports méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduction du conseil et évolution de la relation à l'adhérent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hémidy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">29 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler production et utilisation de références dans le conseil de Haute Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">52 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la typologie de fonctionnement des exploitations de la région picarde par les conseillers agricoles des chambres d'agriculture de Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">50 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, 28, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation au coeur de l’histoire de l’agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Boiffin; Thierry Doré; François Kockmann; François Papy; Philippe Prévost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l’Agronomie de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 243 p., 2022, 9782759235414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrelacer développements et interventions dans les milieux de travail et de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria-Sol Perez Toralla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail: entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36630-129-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription du développement dans les recherches-interventions en ergonomie : retours sur un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria Sol Perez Torralla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail: entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2022, 978-236630-129-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention didactique à visée de développement professionnel dans un groupe d’échange entre pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Olry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnoud Justine (dir.), Barcellini Flore (dir.), Cerf Marianne (dir.), Perez Toralla Maria-Sol (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp. 91-105, 2022, 978-2-36630-129-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inscription du développement dans les recherches en ergonomie : retour sur un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria-Sol Perez Toralla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail: entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36630-129-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d’intermédiation pour accompagner les transitions agro-écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Hubert; Denis Couvet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transition agroécologique - Quelles perspectives en France et ailleurs dans le monde ? Tome I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie d'Agriculture; Presse des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-354, 2021, 978-2-35671-620-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEAS platform: Supporting actors and researchers in designing innovations enhancing the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers d'Agropolis International. Special Partnership Issue, n° 26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges virtuels entre agriculteurs: un soutien à leurs transitions professionnelles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie des adultes et formation numérique: enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, , 2017, Raisons éducatives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of intermediation in the management of complex sociotechnical transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgroEcological Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University Research, 39 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner le changement en agriculture : un itinéraire à l’interface entre agronomie et ergonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches-actions collaboratives. Une révolution de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, 2015, Politiques et interventions sociales, 978-2-8109-0377-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles compétences des agents pour la production de l’action publique au service du développement territorial ? Construire sur l’expérience dans un dispositif de formation-action en Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial. Tome 1. Compétences et nouvelles formes de gouvernance territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 220 p., 2014, 978-2-343-03327-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation-action, compétences et développement territorial en Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et apprentissage collectif territorial (Tome 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editeur L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 220 p., 2014, 978-2-343-03327-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design as an emerging distributed dialogical process between users and designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Innovations, Knowledge Regimes, and Design Practices towards Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2-7380-1306-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning in European agricultural and rural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Ison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadajah Sriskandarajah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blackmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Research into the 21st Century : The New Dynamic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 490 p., 2012, 978-94-007-4503-2. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4503-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulating transitions towards sustainable farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boelie B. Elzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Grin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Research into the 21st Century : The New Dynamic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 490 p., 2012, 978-94-007-4503-2 978-94-007-4502-5. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4503-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches en agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et agir en agronome : Hommages à M. Sebillotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 264 p., 2012, 978-2-7592-1877-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of action-learning theories for change in agriculture and rural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blackmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Ison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Paine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Research into the 21st Century : The New Dynamic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science+Business Media</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 490 p., 2012, 978-94-007-4502-5 978-94-007-4503-2. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4503-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation de l'interaction entre processus décisionnels et processus biophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick F. Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir et construire la décision :démarches en agricultures, agroalimentaire et espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2009, Update Sciences and Technologies, 978-2-7592-0365-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre concepteurs et utilisateurs autour d’outils pour raisonner la lutte contre le sclérotinia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir et construire la décision : démarches en agriculture, agro-alimentaire et espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2009, Update Sciences et Technologies, 978-2-7592-0365-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des savoirs, dynamiques des changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, 2009, Collection Travail et Activité Humaine, 978-2-915346-72-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Teulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire la décision : démarche, méthode et instrumentation de l'aide à la décision proposée à partir de questions posées dans l'agriculture, l'agro-alimentaire et l'espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations aux métiers du développement agricole et territorial : quelles compétences développer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Albaladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil et développement en agriculture. Quelles nouvelles pratiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae; Educagri Editions, 2009, Sciences en Partage, 978-2-84444-723-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la recherche participative comme une pratique. Une proposition de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des savoirs, dynamiques des changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, 2009, Collection Travail et Activité Humaine, 978-2-915346-72-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des recherches partenariales : quelle procédure, quels critères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Turckheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des savoirs, dynamiques des changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, 2009, Collection Travail et Activité Humaine, 978-2-915346-72-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agriculteurs innovent par eux-mêmes pour leurs systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pervanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes de culture innovants et durable : quelles méthodes pour les mettre au point et les évaluer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri Editions ; AgriParisTech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Transversales, 978-2-84444-685-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe et le conseil agricole : Evolutions récentes dans six pays de l'UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions ; Educagri ; Cemagref ; Cirad ; Ifremer, 2006, Sciences en Partage (Quae), 978-2-7380-1223-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coproduction du conseil : un apprentissage difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Maxime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA éditions Educagri Editions, 2006, Sciences en Partage (Quae), 2-7380-1223-X 978-2-7380-1223-4 2-84444-446-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les situations de services : questions de méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situations de services : travailler en interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2005, Le Travail Humain, 2-13-053540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le client dans la relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situations de service : travailler dans l'interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2005, Le Travail Humain, 2-13-053540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de conseil : exemples dans l'agriculture et l'insertion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Compagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situations de service : travailler dans l'interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2005, Le Travail Humain, 2-13-053540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie des activités de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situations de service : travailler dans l'interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, PUF, 2005, Le Travail Humain, 2-13-053540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ergonomie des services : comprendre et agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situations de service : travailler dans l'intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2005, Le Travail Humain, 2-13-053540-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les situations de service : questions de méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Cerf; Pierre Falzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situations de Service, Travailler dans l’interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France (PUF), pp.21-40, 2005, Le Travail humain (Collection), ISSN 1243-1370, 978-2-13-053540-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités de service : enjeux et développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2004, 2-13-051404-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et développement agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sagory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2004, 2-13-051404-9 978-2-130514-04-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail d'agriculture et d'accroissement agricole : une approche ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sagory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2004, 2-13-051404-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multifonctionnalité et les conceptions du soutien technique aux agriculteurs dans différents pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique agricole commune. Anatomie d'une transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2004, 2-7246-0904-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical frameworks for learning-based approaches to change in industrialised-country agricultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Ison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. High</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Blackmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cow up a tree : knowing and learning processes in agricultures of industrialised countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2000, Science Update</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing change in advisory services : controlling the dynamics of resource transformation and use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hémidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cow up a tree : knowing and learning processes in agricultures of industrialised countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2000, Science Update</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, territoire et développement agricole. Quelles problématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. de Sainte Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 380 p., 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité et systèmes agraires : Techniques, lieux, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, INRA, 1994, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic theory and decision tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems studies in agriculture and rural development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorie agronomique et aide a la decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelisation systemique et systeme agraire. Decision et organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs du changement intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales et action collective : quels enjeux pour l'INRA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Gogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles et chemins de l'agriculture littorale. Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Revelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE LISIS; CNRS AMURE; INRAE SAS. 2021, 102 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique du projet Pestimute-Gen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Office National de l'Eau et des Milieux Aquatiques. 2017, 25 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de ressources sur la conception dans les domaines de l’agriculture, de l’environnement et de l’alimentation: intérêt et conditions de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2015, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts and theories available to describe the functioning and dynamics of agricultural advisory services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Caggiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine E. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Union’s Seventh Framework Programme for research, technological development and demonstration under. 2013, 21 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers des Ingénieurs concernés par l’innovation tournée vers nos partenaires extérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique. 2012, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’optimisation des réseaux d’essais et de caractérisation des variétés. Rapport scientifique- Année 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2, Fonds de Soutien à l'Obtention Végétale. 2010, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs innovants pour la conception et l’évaluation de systèmes techniques (DISCOTECH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2009, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil d’optimisation des réseaux d’essais et de caractérisation des variétés. Rapport scientifique d'étape INRA - Année 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fonds de Soutien à l'Obtention Végétale. 2009, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPHYTO R&D : Vers des systèmes de culture économes en produits phytosanitaires. Volet 2 TOME IX : Conception d'un réseau d'acquisition de références et d'un réseau d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bintein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 2009, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport à mi-parcours du WP1 du projet ANR-05-PADD-0XX-Discotech (Dispositif Innovants pour la conception et l'évaluation des systèmes techniques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2007, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions de scénarios d'évolution des pratiques d'échange d'informations pour l'évaluation des variétés de blé tendre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hochereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'INRA à la réflexion sur l'avenir de la recherche - Synthèse des débats internes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boistard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ottomani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2004, 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer les usages dans la conception d'outils d'aide au raisonnement des traitements contre sclerotinia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes d'intervention des ICTA dans les processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dossier 01/22 ICTA, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d'analyse psychologique des connaissances techniques et pratiques des agriculteurs: application au raisonnement de l'implantation des betteraves sucrières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Vincennes Saint-Denis (Paris 8), 1994. Français. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02844057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre de l’utilisabilité comme cadre analytique pour les indicateurs de biodiversité : application à l’indicateur NIVA (milieu agricole) sur un territoire du Sud-Ouest en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId686"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Le Bouter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2578252" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art02-GB" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le&#160;bail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-220298" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Du" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9474" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2415965" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Follet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art01" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Slimi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art05" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Beguin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/wor-236021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103661" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lusson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art02" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224x.2023.2223576" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876422v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106493" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829921v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041495v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legendre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosies" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.34" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103143" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03395855v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duhamel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.022.0097" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412682v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.10.015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325272v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.01.019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03247365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5983" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640227v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6980" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Millard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-019-0440-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/halshs-02010821v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/RZKXFZ" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Jubera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Olsson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.343" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483838v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618060v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Georget" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Le Bahers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784895v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Paravano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.04.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617676v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.040.0525" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094932v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0524-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781906v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guillot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138454015785562E12" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619926v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lusson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Omon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2017.1320641" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467229v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.021.0129" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781896v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T.A. Berthet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0233-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781895v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063419v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478345v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.10.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415260v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427653v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781899v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198291v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chantre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2014.945316" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925007v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2015.02.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630485v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalmais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.227.0022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713763v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781901v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781898v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637112v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delbos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia David" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Minas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Falgas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/avy2-w705" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173282v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019539v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198206v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687636v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4068" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004749v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608504v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649243v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9hd8-ej85" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642965v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabatte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186801v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nt85-sc46" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019395v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100231X" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652504v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2011.10.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F6R1SFP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648514v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2011.536340" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019322v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0512" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195279v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Omon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7ea7-1b38" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009042" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173271v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Pichot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Picard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0415" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657865v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654157v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195307v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000637" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195187v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195125v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173137v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195127v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664663v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2006004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660694v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674427v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678595v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Galand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680746v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671813v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676733v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673313v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885978v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002064" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670447v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691731v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;midy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684532v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687499v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lestuv&#233;e" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885869v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684901v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sebillotte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688513v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691069v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Barbut" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charpak" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monteil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231533v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte-Marie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valceschini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231589v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231526v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231586v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vissac" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231576v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726465v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241705v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381486v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269775v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296236v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246536v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclere" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148116v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148139v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787901v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lyonnet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644079v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520951v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Meyer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185642v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271700v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185650v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216567v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718474v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295421v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724926v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Poley" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Delavallade" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tourne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cayon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615497v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228178v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538153v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521560v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Legendre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Heddad" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_29" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234750v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_28" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278002v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247508v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736269v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494829v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Fiorelli" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285623v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Treves" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.335" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538171v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631266v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200932v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ferran&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282291v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466920v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293579v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736830v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Orly" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628075v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02055332v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266900v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737172v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelleine Mirabal Cano" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786478v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roturier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021467v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929018v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786523v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898828v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781903v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786376v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781905v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293555v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307752v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784896v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783987v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781904v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Lusson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307758v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929017v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283477v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264205v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264207v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264206v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293556v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608430v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285251v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781897v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186887v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747854v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sepp&#228;nen" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Toiviainen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713755v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803315v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807739v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464449v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744625v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000607v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Omon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank F. Pervanchon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746613v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186870v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747424v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Elverdin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744817v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818608v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173196v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821319v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197851v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754559v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819625v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756301v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173206v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197927v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812957v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822716v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dobrecourt" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593278v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond R. Reau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173215v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823038v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758253v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouchard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197901v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198179v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197894v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173202v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173197v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173210v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197876v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812885v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195309v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Paine" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753805v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173207v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591050v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Magne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195232v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819139v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591049v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195140v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173143v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195139v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195124v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. van Mieghem" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couzy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173142v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589574v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750820v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814717v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751080v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751799v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816332v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813178v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812716v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831482v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758845v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759574v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761743v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829892v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759277v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760749v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teulier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831264v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759062v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759180v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770340v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767918v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770405v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Compagnon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767565v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770795v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falzon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765825v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogalski" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769328v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774221v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mousset" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776292v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Coulomb" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772647v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morlon" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781331v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077432v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041310v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289517v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289518v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846218v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol Perez Toralla" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893253v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/dfd0-f138" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197884v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833368v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.falzo.2005.01" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825986v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825999v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827827v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842332v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839722v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835683v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847285v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852556v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215386v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/296-dynamiques-developpementales-dans-les-interventions-sur-le-travail-entre-heritages-et-perspectives.html" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185640v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1743/9782759235421/la-fabrique-de-l-agronomie" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185634v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941920v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016421v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185636v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-i/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292069v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708612v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470892v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781902v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195362v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43368" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792209v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804927v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra-ifris.org/IMG/pdf/sisa1book_vfin_couv_md_pp.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810508v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Ison" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadajah Sriskandarajah" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackmore" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-94-007-4502-5" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4503-2_9" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807205v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boelie B. Elzen" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4503-2_19" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807951v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2074-penser-et-agir-en-agronome.html" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807782v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4503-2_8" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822677v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195319v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197859v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824432v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Teulier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197908v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195230v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197867v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Turckheim" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197686v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pervanchon" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Conteau" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/19672.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815057v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815642v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934409v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leduc" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833369v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833355v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833366v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Compagnon" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833360v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833367v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825758v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sagory" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830892v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boucheix" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vallery" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834026v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagory" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825511v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837669v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Ison" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. High" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Blackmore" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837971v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846186v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849400v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vissac" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851920v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte-Marie" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846133v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844914v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846142v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845265v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837494v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gogue" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tanguy" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Teil" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202550v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dup&#233;" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290688v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572614v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593195v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Caggiano" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713761v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186938v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belkacem" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dizien" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173699v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186939v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173759v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bintein" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186927v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dreyfus" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826102v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827014v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830651v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ottomani" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830545v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rapin" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02844057v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520972v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787266v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coen" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefeuvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art12" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263694v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art02-GB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Le Bouter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2578252" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05573626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/hiz456" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le&#160;bail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-220298" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550467v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Du" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9474" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751871v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2415965" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Follet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fourri&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art01" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Slimi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art05" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Beguin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/wor-236021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lusson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art02" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102010v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103661" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224x.2023.2223576" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876422v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsin&#233;e Andr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106493" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488083v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/qsp956" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829921v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legendre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosies" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1355.34" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412682v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.10.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03395855v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duhamel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.022.0097" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192800v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103143" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121958v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.01.019" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03247365v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5983" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640227v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6980" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179264v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Millard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-019-0440-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290687v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Jubera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Olsson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.343" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483838v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/halshs-02010821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Omon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/RZKXFZ" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618060v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Georget" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Le Bahers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Paravano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.04.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094932v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0524-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617676v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.040.0525" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781906v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619926v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lusson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Omon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2017.1320641" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627219v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138454015785562E12" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.021.0129" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781896v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337168v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T.A. Berthet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0233-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427653v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415260v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.10.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781899v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781900v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Petit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063419v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478345v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925007v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2015.02.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630485v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dalmais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.227.0022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713763v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781901v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chantre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198291v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2014.945316" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781898v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637112v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delbos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia David" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Minas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Falgas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/avy2-w705" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173282v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019539v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198206v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687636v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4068" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004749v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608504v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649243v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9hd8-ej85" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642965v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabatte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019395v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100231X" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186801v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nt85-sc46" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652504v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2011.10.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F6R1SFP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648514v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2011.536340" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019322v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0512" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657865v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654157v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000637" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195279v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Omon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7ea7-1b38" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886474v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009042" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173271v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Pichot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Picard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0415" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195187v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195125v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173137v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195127v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664663v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss:2006004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660694v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674427v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678595v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Galand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680746v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671813v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673313v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676733v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885978v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002064" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670447v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691731v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;midy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684532v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687499v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lestuv&#233;e" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885869v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684901v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sebillotte" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688513v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691069v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Barbut" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charpak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monteil" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231526v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231586v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vissac" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231576v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Valceschini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231533v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte-Marie" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231589v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726465v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241705v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381486v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269775v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296236v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246536v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclere" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148116v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148139v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587509v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644079v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787901v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lyonnet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520951v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Meyer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271700v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185650v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185642v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216567v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718474v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295421v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724926v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Poley" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Delavallade" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tourne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cayon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538153v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228178v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521560v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Legendre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Heddad" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_29" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234750v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_28" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278002v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615497v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247508v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494829v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Fiorelli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285623v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Treves" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.335" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538171v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631266v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200932v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ferran&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282291v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293579v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466920v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628075v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736830v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Orly" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736269v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266900v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02055332v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737172v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelleine Mirabal Cano" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786478v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roturier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021467v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786523v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898828v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929018v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781903v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786376v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781905v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293555v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783987v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784896v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781904v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Lusson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307758v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929017v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283477v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307752v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264205v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264206v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264207v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293556v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608430v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hochereau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781897v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285251v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747854v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sepp&#228;nen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Toiviainen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713755v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803315v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807739v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464449v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744625v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186887v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186870v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000607v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Omon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank F. Pervanchon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746613v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747424v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Elverdin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744817v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173196v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821319v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818608v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197851v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754559v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756301v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819625v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173206v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197927v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812957v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822716v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dobrecourt" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593278v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond R. Reau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758253v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouchard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823038v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197901v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198179v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197894v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173202v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173197v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173210v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197876v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173215v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195309v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Paine" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812885v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753805v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173207v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591050v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Magne" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819139v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195232v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195124v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. van Mieghem" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couzy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173143v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195139v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173142v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589574v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591049v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195140v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751080v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751799v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816332v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813178v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812716v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814717v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750820v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831482v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758845v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759574v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761743v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829892v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759277v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchemanche" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760749v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teulier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759180v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759062v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831264v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770340v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767918v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770405v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Compagnon" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767565v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770795v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falzon" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765825v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogalski" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769328v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774221v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mousset" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776292v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Coulomb" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772647v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morlon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781331v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077432v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041310v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289517v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289518v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846218v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol Perez Toralla" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893253v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/dfd0-f138" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197884v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833368v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.falzo.2005.01" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825999v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825986v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827827v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842332v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839722v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835683v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847285v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852556v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185640v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1743/9782759235421/la-fabrique-de-l-agronomie" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185634v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/296-dynamiques-developpementales-dans-les-interventions-sur-le-travail-entre-heritages-et-perspectives.html" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941920v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016421v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215386v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185636v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-i/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292069v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708612v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470892v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781902v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792209v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195362v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43368" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804927v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra-ifris.org/IMG/pdf/sisa1book_vfin_couv_md_pp.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810508v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Ison" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadajah Sriskandarajah" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blackmore" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-94-007-4502-5" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4503-2_9" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807205v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boelie B. Elzen" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Grin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4503-2_19" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807951v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2074-penser-et-agir-en-agronome.html" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807782v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4503-2_8" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822677v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195319v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197859v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824432v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Teulier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195230v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197908v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197867v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Turckheim" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197686v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pervanchon" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Conteau" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/19672.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815642v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815057v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833369v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leduc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833355v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833366v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Compagnon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833360v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833367v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934409v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830892v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boucheix" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vallery" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825758v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sagory" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834026v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagory" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825511v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837669v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Ison" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. High" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Blackmore" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837971v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849400v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vissac" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851920v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte-Marie" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846186v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846133v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. de Sainte Marie" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844914v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846142v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845265v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787266v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coen" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837494v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gogue" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tanguy" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Teil" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202550v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dup&#233;" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290688v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572614v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593195v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Caggiano" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713761v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186938v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belkacem" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dizien" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173699v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186939v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173759v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bintein" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186927v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dreyfus" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827014v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830651v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ottomani" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826102v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830545v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rapin" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02844057v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520972v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>