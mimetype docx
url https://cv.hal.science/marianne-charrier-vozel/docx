--- v0 (2026-03-17)
+++ v1 (2026-04-29)
@@ -100,2284 +100,2284 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les lettres du premier jour de l’an. Des manuels épistolaires à la correspondance de Mme du Deffand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Lignereux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rituels épistolaires (XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.365-377, 2023, Rencontres, n° 586, Série : Le Siècle classique, n° 20, 978-2-406-14798-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14798-5.p.0365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rire et mélancolie dans les lettres de Mme du Deffand à Mme de Choiseul et à l’abbé Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Gavoille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liberté de ton et plaisanterie dans les lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-108, 2023, Perspectives littéraires, 978-2-86906-895-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14798-5.p.0365⟩</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mme de La Fite, Entretiens, drames et contes moraux à l’usage des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-Vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Cousson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’entretien du XVIIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-166, 2021, Rencontres, 978-2-406-10929-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10930-3.p.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Mme de La Fite, Entretiens, drames et contes moraux à l’usage des enfants</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces de sociabilité franco-britannique dans les lettres d’Horace Walpole à ses amis anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Cossic-Péricarpin; Emrys D. Jones. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La représentation et la réinvention des espaces de sociabilité au cours du long XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VII, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.237-261, 2021, Transversales, 978-2-304-04897-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mme Riccoboni, philosophe malgré elle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Vanoflen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les femmes et la philosophie des Lumières : de l’imaginaire à la vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-303, 2020, Masculin/féminin dans l’Europe moderne, 978-2-406-09598-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09600-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oeuvre à l'épreuve du bavardage épistolaire : les lettres de Mme de Graffigny à Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Gavoille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre et l’œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.389-402, 2020, Pespectives littéraires, 978-2-86906-760-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des remerciements aux lettres de conseils dans la correspondance de Mme Riccoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Gavoille; François Guillaumont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conseiller, diriger par lettre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.553-566, 2017, 9782869064249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.9546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mme Riccoboni ou les deux faces de l’épistolarité fictive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Forner et C. Viola. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epistolarita fittizia nel settecento italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni di Storia e Letteratura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 287-297, 2017, 978-88-93590-17-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre et éducation. Des manuels épistolaires à Louise d'Epinay, Marie-Elisabeth de La Fite et Stéphanie de Genlis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rotraud von Kulessa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démocratisation et diversification. Les littératures d'éducation au siècle des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-98, 2016, Rencontres, 978-2-8124-4729-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Favart, Patrat et Saurin à Diderot et Walpole : représentations théâtrales et épistolaires de la sensibilité franco-britannique au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Cossic-Péricarpin; Hélène Dachez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sociabilité en Grande-Bretagne au Siècle des Lumières. L’émergence d’un nouveau modèle de société, Les enjeux thérapeutiques et esthétiques de la sociabilité au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome V, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-97, 2016, Transversales, 9782304045567</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant trouvé de Crébillon à Mme Riccoboni : du roman libertin au roman sentimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Magnot-Ogilvy; J. Valls-Russel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfants perdus, enfants trouvés : dire l’abandon en Europe du XVIe au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.321-332, 2015, Rencontres, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3392-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anecdote dans la correspondance de Mme du Deffand, de Mme de Choiseul et de l’abbé Barthélemy : choses vues choses entendues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Haroche-Bouzinac; C. Esmein-Sarrazin; G. Rideau; G. Vickermann-Ribémont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Anecdote entre Littérature et Histoire à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.313-322, 2015, Interférences, 9782753540729</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Rousseau et Hume : de la lettre manuscrite à la lettre imprimée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Francalanza. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rousseau en toutes lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.297-308., 2014, Interférences, 9782753529441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.52735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’amitié dans les lettres de Mme du Deffand à l’abbé Barthélemy : des lieux communs à la poétique du sentiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Daumas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’amitié dans les écrits du for intérieur et les correspondances de la fin du Moyen-Age à 1914</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Université de Pau et des Pays de l’Adour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.193-203, 2014, 978-2-35311-058-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du larmoyant à la comédie : à propos du roman sentimental et des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. van Dijk; L. Steinbrügge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrations genrées. Ecrivaines dans l’histoire européenne jusqu’au début du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-166, 2014, La République des Lettres, 978-90-429-2972-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociabilité franco-britannique et création théâtrale dans les correspondances de Mme du Deffand et de Mme Riccoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Cossic-Péricarpin; Hélène Dachez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sociabilité en Grande-Bretagne au Siècle des Lumières. L’émergence d’un nouveau modèle de société,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.285-310, 2013, Transversales, 9782304041606</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les concepts de la beauté et de la laideur dans le projet pédagogique de Mme Leprince de Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Chiron; C. Seth. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marie Leprince de Beaumont, De l’éducation des filles à la Belle et la Bête</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.105-117, 2013, Masculin/féminin dans l’Europe moderne, 978-2-8124-2037-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-2039-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lectrice est-elle toujours laide ou vieillissante ? Regards croisés de M. le Marquis de Lezay-Marnezia et de Mme Le Prince de Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Brouard-Arends. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectrices d’Ancien Régime : modalités, enjeux, représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.607-613, 2013, Interférences, 9782868478221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.35601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociabilité franco-britannique et création théâtrale dans les correspondances de Mme du Deffand et de Mme Riccoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Cossic-Péricarpin; Hélène Dachez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux thérapeutiques et esthétiques de la sociabilité au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.285-310, 2013, Transversales, 9782304041606</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La correspondance entre G. Flaubert et G. Sand ou la critique sans la théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Poyet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures de la correspondance Flaubert-Sand : des vérités de raison et de sentiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-188, 2013, Cahiers, 9782845165304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaumarchais dramaturge : des lettres aux censeurs à la préface du Mariage de Figaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.M. Hovasse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondance et théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.33-43, 2012, Interférences, 9782753517875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.55306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commerce épistolaire à l’épreuve de la civilité : Mme de Maintenon, Mme de Caylus et Mme de Dangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Charrier-Vozel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agnès Cousson. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">L’entretien du XVIIIe siècle à nos jours</w:t>
+              <w:t xml:space="preserve">Christine Mongenot; Marie-Emmanuelle Plagnol-Diéval. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Madame de Maintenon : une femme de Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10930-3.p.0153⟩</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-32, 2012, Interférences, ‎9782753557550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.56670.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.237-261, 2021, Transversales, 978-2-304-04897-1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du désir de plaire à l’expression de soi : Mmes Benoist, de Souza, Cottin, de Krüdener et de Staël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Le Guennec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes des Lumières et de l’ombre : un premier féminisme (1774-1830)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vaillant, pp.69-80, 2012, 2916986359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Les femmes et la philosophie des Lumières : de l’imaginaire à la vie des idées</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de soi sous le regard de l’autre dans l’œuvre de Madame d’Épinay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Domenech. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Œuvre de madame d’Épinay, écrivain-philosophe des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, 2010, Thyrse, 978-2-296-12409-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogues sur l’éducation des femmes : Mme d’Epinay, Galiani, Thomas, Diderot et Mme de Miremont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Bodinier; M. Gest; M.-F. Lemonnier-Delpy; P. Pasteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et éducation : former, se former et être formée au féminin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09600-9⟩</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.289-297, 2009, 9782877754828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.purh.1704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.389-402, 2020, Pespectives littéraires, 978-2-86906-760-8</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’autoréflexivité romanesque à la métaphore chez Mme Riccoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Rosset; J. Herman; P. Pelckmans; A. Paschoud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’assiette des fictions : l’autoréflexivité dans le romanesque de l’Astrée au Manuscrit trouvé à Saragossse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.353-364, 2009, La République des Lettres, 978-2-7584-0067-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...1631 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166997v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04168292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe du cœur et de l’esprit</w:t>
               </w:r>
@@ -3658,50 +3658,158 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inventaire numérique de la correspondance de Mme du Deffand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte PERALEZ PESLIER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éditer les correspondance du XVIIIe siècle : histoire intellectuelle et éditoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Linda Gil, 2022, Institut de recherche sur la Renaissance, l’âge Classique et les Lumières (IRCL), UMR 5186, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éditer une correspondance du XVIIIe siècle à l’ère du numérique : Mme du Deffand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3736,855 +3844,747 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concevoir et partager une édition numérique de corpus épistolaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aurélie Hess; Morgane Mignon; Gwenaëlle Patat; Jean-Baptiste Pressac, 2022, MSHB, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Linda Gil, 2022, Institut de recherche sur la Renaissance, l’âge Classique et les Lumières (IRCL), UMR 5186, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace épistolaire. Du texte aux archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Introduction de la Journée d'étude « Modéliser l'espace épistolaire en Histoire. Enjeux et méthodes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Blond (Université d'Evry), Matthieu Gellard (Université Paris IV) et Alexandre Tessier (Université d'Evry), 2017, Paris VIe,Société d'Encouragement de l'Industrie Nationale, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Stéphane Blond (Université d'Evry), Matthieu Gellard (Université Paris IV) et Alexandre Tessier (Université d'Evry), 2017, Paris VIe,Société d'Encouragement de l'Industrie Nationale, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une conversation franco-italienne, Mme d’Epinay et Galiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du C.R.E.S., Centro di Ricerca sugli Epistolari del Settecento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabio Forner, Corrado Viola, 2014, Vérone / Verona, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Fabio Forner, Corrado Viola, 2014, Vérone / Verona, Italie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail littéraire féminin au XVIIIe siècle : entre sociologie, bon et mauvais genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’Institut d’Histoire Moderne et contemporaine (UMR 8066 CNRS-ENS), "Les femmes au travail. Questions de genre XVe-XXe siècles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martine Sonnet, 2012, Paris, ENS Ulm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Martine Sonnet, 2012, Paris, ENS Ulm, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution des manuels épistolaires à l’écriture de l’histoire littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Correspondance et histoire littéraire » du Centre des Correspondances et Journaux Intimes (CECJI, UMR CNRS 6563)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E. Francalanza; C. Thomas-Ripault, 2011, Brest (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, E. Francalanza; C. Thomas-Ripault, 2011, Brest (FR), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“L’autoportrait de l’épistolière”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Snider Lecture Committee, Gender Program, University Toronto Mississauga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Evans, 2007, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Epistolarité et genre romanesque, autour des Liaisons Dangereuses »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Snider Lecture Committee, University Toronto Mississauga</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C. Evans, 2007, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Séminaire Snider Lecture Committee, Gender Program, University Toronto Mississauga</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La correspondance de Mme Riccoboni : état de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Perspectives actuelles de la recherche sur l’épistolaire », Centre d’Étude de la Langue et de la Littérature Françaises des XVIIe et XVIIIe siècles C.E.L.L.F., UMR 8599 du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Haroche-Bouzinac, 2007, Paris Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Changing images of women in Ridicule by Patrice Leconte »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Snider Lecture Committee, University Toronto Mississauga</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C. Evans, 2007, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, G. Haroche-Bouzinac, 2007, Paris Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout l'enfer est dans mon lit&amp;quot; : le désir au féminin selon Mme Riccoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Women in French Conference at the Threshold of the XXIst Century : « Historical and Contemporary Perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Carleton and Macalester Colleges, Minnesota, États-Unis. pp.31-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, C. Evans, 2007, Toronto, Canada</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure de la sylphide au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Groupe d’Approche Sérielle du Centre d’Étude de la Langue et de la Littérature Françaises des XVIIe et XVIIIe siècles, C.E.L.L.F., UMR 8599 du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Menant, 2002, Paris Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168857v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04168865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirabeau : des lettres écrites du donjon de Vincennes au Mémoire adressé à son père</w:t>
               </w:r>
@@ -5377,165 +5377,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il est charmant de faire l'amour sur une feuille de papier&amp;quot; : les billets de Beaumarchais le libertin à Mme de Godeville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 25-26, pp.65-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la théorie à la pratique selon Mme de Miremont : éducation, écrits pédagogiques et romans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memorie dell’ Accademia delle Science di Torino</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 24 (3), pp.151-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168809v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04166450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mme Riccoboni : de l'amour de la passion à la passion de l'écriture</w:t>
               </w:r>
@@ -5616,385 +5616,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Notice &amp;quot;Marie du Deffand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie numérique de la sociabilité britannique au cours du long dix-huitième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Notice &amp;quot;Lord Byron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle LE PAPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie numérique de la sociabilité britannique au cours du long dix-huitième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle LE PAPE</w:t>
+                <w:t xml:space="preserve">hal-04169028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice &amp;quot;Marie-Jeanne Riccoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie numérique de la sociabilité britannique au cours du long dix-huitième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice &amp;quot;Marie du Deffand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l’autobiographie française. Ecritures de soi de langue française.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice &amp;quot;Isabelle de Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l’autobiographie française. Ecritures de soi de langue française.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168896v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04168898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice &amp;quot;Louise d'Epinay</w:t>
               </w:r>
@@ -6554,51 +6554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Charrier-vozel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/liberte-de-ton-et-plaisanterie-dans-la-lettre/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289375v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14798-5.p.0365" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Charrier-Vozel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-entretien-du-xviiie-siecle-a-nos-jours-mme-de-la-fite-entretiens-drames-et-contes-moraux-a-l-usage-des-enfants.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10930-3.p.0153" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166243v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-representation-et-la-reinvention-des-espaces-de-sociabilite-durant-le-long-xviiie-siecle-tome-vii/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/femmes-et-philosophie-des-lumieres-de-l-imaginaire-a-la-vie-des-idees.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09600-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-lettre-et-loeuvre/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/conseiller-diriger-par-lettre/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.9546" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cresverona.it/pubblicazioni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/democratisation-et-diversification-les-litteratures-d-education-au-siecle-des-lumieres-lettre-et-education.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-sociabilite-en-france-et-en-grande-bretagne-au-siecle-des-lumieres-tome-v/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/enfants-perdus-enfants-trouves-dire-l-abandon-en-europe-du-xvie-au-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3392-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8088/rousseau-en-toutes-lettres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.52735" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/hc/l-amitie-dans-les-ecrits-du-for-prive-et-les-correspondances-de-la-fin-du-moyen-age-a-1914.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042929722&amp;amp;series_number_str=56&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-sociabilite-en-france-et-en-grande-bretagne-au-siecle-des-lumieres/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2039-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168801v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/35601" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.35601" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100028820&amp;amp;fa=author&amp;amp;Person_ID=22399&amp;amp;PublisherGCOICode=27000" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168227v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.55306" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/56662?lang=fr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.56670." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042921962&amp;amp;series_number_str=38&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168292v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/purh/1760" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.1704" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/search_results.php?lang=fr&amp;amp;any=Mme+Riccoboni+romanci%C3%A8re%2C+%C3%A9pistoli%C3%A8re%2C+traductrice" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100615330" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1100534" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777104404680" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.10213" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/journals/sdbs/21/1/article-p13_3.xml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-02101003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042915541&amp;amp;series_number_str=23&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168780v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1096854" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/publications-du-cett/la-traduction-des-genres-non-romanesques-au-xviiie-siecle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042911116&amp;amp;series_number_str=6&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168813v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.klincksieck.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042907201&amp;amp;series_number_str=40&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=209" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Caron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Parra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte PERALEZ PESLIER" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168848v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168849v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168851v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168852v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168855v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168853v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168865v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168868v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/3775" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166141v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166391v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166397v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166415v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168809v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166450v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169028v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle LE PAPE" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169029v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169032v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168896v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168898v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168877v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168876v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166197v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8060/le-rire-des-epistoliers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Charrier-vozel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14798-5.p.0365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166377v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/liberte-de-ton-et-plaisanterie-dans-la-lettre/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Charrier-Vozel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-entretien-du-xviiie-siecle-a-nos-jours-mme-de-la-fite-entretiens-drames-et-contes-moraux-a-l-usage-des-enfants.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10930-3.p.0153" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166243v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-representation-et-la-reinvention-des-espaces-de-sociabilite-durant-le-long-xviiie-siecle-tome-vii/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/femmes-et-philosophie-des-lumieres-de-l-imaginaire-a-la-vie-des-idees.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09600-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-lettre-et-loeuvre/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/conseiller-diriger-par-lettre/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.9546" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cresverona.it/pubblicazioni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/democratisation-et-diversification-les-litteratures-d-education-au-siecle-des-lumieres-lettre-et-education.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-sociabilite-en-france-et-en-grande-bretagne-au-siecle-des-lumieres-tome-v/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/enfants-perdus-enfants-trouves-dire-l-abandon-en-europe-du-xvie-au-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3392-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8088/rousseau-en-toutes-lettres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.52735" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/hc/l-amitie-dans-les-ecrits-du-for-prive-et-les-correspondances-de-la-fin-du-moyen-age-a-1914.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042929722&amp;amp;series_number_str=56&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-sociabilite-en-france-et-en-grande-bretagne-au-siecle-des-lumieres/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2039-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168801v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/35601" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.35601" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100028820&amp;amp;fa=author&amp;amp;Person_ID=22399&amp;amp;PublisherGCOICode=27000" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168227v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.55306" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/56662?lang=fr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.56670." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168292v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/purh/1760" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.1704" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042921962&amp;amp;series_number_str=38&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/search_results.php?lang=fr&amp;amp;any=Mme+Riccoboni+romanci%C3%A8re%2C+%C3%A9pistoli%C3%A8re%2C+traductrice" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100615330" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1100534" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777104404680" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.10213" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/journals/sdbs/21/1/article-p13_3.xml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-02101003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042915541&amp;amp;series_number_str=23&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168780v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1096854" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/publications-du-cett/la-traduction-des-genres-non-romanesques-au-xviiie-siecle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042911116&amp;amp;series_number_str=6&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168813v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.klincksieck.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042907201&amp;amp;series_number_str=40&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=209" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Caron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Parra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte PERALEZ PESLIER" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169039v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168848v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168849v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168851v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168853v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168865v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168868v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/3775" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166141v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166391v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166397v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166415v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168809v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169032v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169028v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle LE PAPE" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169029v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168898v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168896v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168877v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168876v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166197v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8060/le-rire-des-epistoliers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>