--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -630,1926 +630,1926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mme Riccoboni ou les deux faces de l’épistolarité fictive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Forner et C. Viola. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epistolarita fittizia nel settecento italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni di Storia e Letteratura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 287-297, 2017, 978-88-93590-17-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des remerciements aux lettres de conseils dans la correspondance de Mme Riccoboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Gavoille; François Guillaumont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseiller, diriger par lettre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires François-Rabelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.553-566, 2017, 9782869064249. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.9546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufr.9546⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04167268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre et éducation. Des manuels épistolaires à Louise d'Epinay, Marie-Elisabeth de La Fite et Stéphanie de Genlis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rotraud von Kulessa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démocratisation et diversification. Les littératures d'éducation au siècle des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-98, 2016, Rencontres, 978-2-8124-4729-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, p. 287-297, 2017, 978-88-93590-17-4</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Favart, Patrat et Saurin à Diderot et Walpole : représentations théâtrales et épistolaires de la sensibilité franco-britannique au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Cossic-Péricarpin; Hélène Dachez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sociabilité en Grande-Bretagne au Siècle des Lumières. L’émergence d’un nouveau modèle de société, Les enjeux thérapeutiques et esthétiques de la sociabilité au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome V, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-97, 2016, Transversales, 9782304045567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...62 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant trouvé de Crébillon à Mme Riccoboni : du roman libertin au roman sentimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Magnot-Ogilvy; J. Valls-Russel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfants perdus, enfants trouvés : dire l’abandon en Europe du XVIe au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.83-98, 2016, Rencontres, 978-2-8124-4729-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.321-332, 2015, Rencontres, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3392-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De Favart, Patrat et Saurin à Diderot et Walpole : représentations théâtrales et épistolaires de la sensibilité franco-britannique au XVIIIe siècle</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anecdote dans la correspondance de Mme du Deffand, de Mme de Choiseul et de l’abbé Barthélemy : choses vues choses entendues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Haroche-Bouzinac; C. Esmein-Sarrazin; G. Rideau; G. Vickermann-Ribémont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Anecdote entre Littérature et Histoire à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.313-322, 2015, Interférences, 9782753540729</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’amitié dans les lettres de Mme du Deffand à l’abbé Barthélemy : des lieux communs à la poétique du sentiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Daumas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’amitié dans les écrits du for intérieur et les correspondances de la fin du Moyen-Age à 1914</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Université de Pau et des Pays de l’Adour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.193-203, 2014, 978-2-35311-058-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Rousseau et Hume : de la lettre manuscrite à la lettre imprimée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Francalanza. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rousseau en toutes lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.297-308., 2014, Interférences, 9782753529441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.52735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du larmoyant à la comédie : à propos du roman sentimental et des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. van Dijk; L. Steinbrügge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrations genrées. Ecrivaines dans l’histoire européenne jusqu’au début du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-166, 2014, La République des Lettres, 978-90-429-2972-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociabilité franco-britannique et création théâtrale dans les correspondances de Mme du Deffand et de Mme Riccoboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Cossic-Péricarpin; Hélène Dachez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sociabilité en Grande-Bretagne au Siècle des Lumières. L’émergence d’un nouveau modèle de société, Les enjeux thérapeutiques et esthétiques de la sociabilité au XVIIIe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+              <w:t xml:space="preserve">La sociabilité en Grande-Bretagne au Siècle des Lumières. L’émergence d’un nouveau modèle de société,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Manuscrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.81-97, 2016, Transversales, 9782304045567</w:t>
+              <w:t xml:space="preserve">, pp.285-310, 2013, Transversales, 9782304041606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...81 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3392-4⟩</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les concepts de la beauté et de la laideur dans le projet pédagogique de Mme Leprince de Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Chiron; C. Seth. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marie Leprince de Beaumont, De l’éducation des filles à la Belle et la Bête</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.105-117, 2013, Masculin/féminin dans l’Europe moderne, 978-2-8124-2037-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-2039-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lectrice est-elle toujours laide ou vieillissante ? Regards croisés de M. le Marquis de Lezay-Marnezia et de Mme Le Prince de Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Brouard-Arends. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectrices d’Ancien Régime : modalités, enjeux, représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.607-613, 2013, Interférences, 9782868478221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.35601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Rousseau en toutes lettres</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociabilité franco-britannique et création théâtrale dans les correspondances de Mme du Deffand et de Mme Riccoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Cossic-Péricarpin; Hélène Dachez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux thérapeutiques et esthétiques de la sociabilité au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.285-310, 2013, Transversales, 9782304041606</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La correspondance entre G. Flaubert et G. Sand ou la critique sans la théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Poyet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures de la correspondance Flaubert-Sand : des vérités de raison et de sentiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-188, 2013, Cahiers, 9782845165304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaumarchais dramaturge : des lettres aux censeurs à la préface du Mariage de Figaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.M. Hovasse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondance et théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.33-43, 2012, Interférences, 9782753517875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.55306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commerce épistolaire à l’épreuve de la civilité : Mme de Maintenon, Mme de Caylus et Mme de Dangeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-Vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Mongenot; Marie-Emmanuelle Plagnol-Diéval. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Madame de Maintenon : une femme de Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.297-308., 2014, Interférences, 9782753529441. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pur.52735⟩</w:t>
+              <w:t xml:space="preserve">, pp.21-32, 2012, Interférences, ‎9782753557550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.56670.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">L’amitié dans les écrits du for intérieur et les correspondances de la fin du Moyen-Age à 1914</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du désir de plaire à l’expression de soi : Mmes Benoist, de Souza, Cottin, de Krüdener et de Staël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Le Guennec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes des Lumières et de l’ombre : un premier féminisme (1774-1830)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vaillant, pp.69-80, 2012, 2916986359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de soi sous le regard de l’autre dans l’œuvre de Madame d’Épinay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Domenech. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Œuvre de madame d’Épinay, écrivain-philosophe des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, 2010, Thyrse, 978-2-296-12409-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogues sur l’éducation des femmes : Mme d’Epinay, Galiani, Thomas, Diderot et Mme de Miremont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Bodinier; M. Gest; M.-F. Lemonnier-Delpy; P. Pasteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et éducation : former, se former et être formée au féminin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.289-297, 2009, 9782877754828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.purh.1704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Narrations genrées. Ecrivaines dans l’histoire européenne jusqu’au début du XXe siècle</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’autoréflexivité romanesque à la métaphore chez Mme Riccoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Rosset; J. Herman; P. Pelckmans; A. Paschoud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’assiette des fictions : l’autoréflexivité dans le romanesque de l’Astrée au Manuscrit trouvé à Saragossse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.353-364, 2009, La République des Lettres, 978-2-7584-0067-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’abbé Galiani à L. d’Epinay : &amp;quot; j’étais une plante parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Baudin; S. Bernard-Griffiths; C. Croisille; E. Gretchanaïa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exil et épistolaire aux XVIIIe et XIXe siècles, Des éditions aux inédits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.149-166, 2014, La République des Lettres, 978-90-429-2972-2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-46, 2007, 978-2-84516-359-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.285-310, 2013, Transversales, 9782304041606</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe du cœur et de l’esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Herman; K. Peeters; P. Pelckmans. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mme Riccoboni romancière, épistolière, traductrice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.174-185, 2007, La République des Lettres, 9789042919822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...938 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168309v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04167083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Bibliothèque impartiale dans les lettres de Luzac à Formey : pour une éthologie des pratiques littéraires</w:t>
               </w:r>
@@ -5019,50 +5019,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Madame du Deffand épistolière : de la lettre à la gazette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epistolaire, Revue de l'A.I.R.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.133-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prolégomènes à une édition de la correspondance complète de Mme du Deffand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5071,126 +5140,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38, pp.193-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166391v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04166397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiquer par lettres : Mme du Deffand et Mme de Choiseul</w:t>
               </w:r>
@@ -5685,178 +5685,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Notice &amp;quot;Marie-Jeanne Riccoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie numérique de la sociabilité britannique au cours du long dix-huitième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Notice &amp;quot;Lord Byron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Charrier-vozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle LE PAPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie numérique de la sociabilité britannique au cours du long dix-huitième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle LE PAPE</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04169028v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04169029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice &amp;quot;Marie du Deffand</w:t>
               </w:r>
@@ -6554,51 +6554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Charrier-vozel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14798-5.p.0365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166377v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/liberte-de-ton-et-plaisanterie-dans-la-lettre/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Charrier-Vozel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-entretien-du-xviiie-siecle-a-nos-jours-mme-de-la-fite-entretiens-drames-et-contes-moraux-a-l-usage-des-enfants.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10930-3.p.0153" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166243v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-representation-et-la-reinvention-des-espaces-de-sociabilite-durant-le-long-xviiie-siecle-tome-vii/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/femmes-et-philosophie-des-lumieres-de-l-imaginaire-a-la-vie-des-idees.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09600-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-lettre-et-loeuvre/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167268v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/conseiller-diriger-par-lettre/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.9546" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cresverona.it/pubblicazioni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/democratisation-et-diversification-les-litteratures-d-education-au-siecle-des-lumieres-lettre-et-education.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-sociabilite-en-france-et-en-grande-bretagne-au-siecle-des-lumieres-tome-v/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/enfants-perdus-enfants-trouves-dire-l-abandon-en-europe-du-xvie-au-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3392-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8088/rousseau-en-toutes-lettres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.52735" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/hc/l-amitie-dans-les-ecrits-du-for-prive-et-les-correspondances-de-la-fin-du-moyen-age-a-1914.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042929722&amp;amp;series_number_str=56&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-sociabilite-en-france-et-en-grande-bretagne-au-siecle-des-lumieres/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2039-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168801v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/35601" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.35601" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100028820&amp;amp;fa=author&amp;amp;Person_ID=22399&amp;amp;PublisherGCOICode=27000" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168227v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.55306" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/56662?lang=fr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.56670." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168292v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/purh/1760" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.1704" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042921962&amp;amp;series_number_str=38&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/search_results.php?lang=fr&amp;amp;any=Mme+Riccoboni+romanci%C3%A8re%2C+%C3%A9pistoli%C3%A8re%2C+traductrice" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100615330" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1100534" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777104404680" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.10213" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/journals/sdbs/21/1/article-p13_3.xml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-02101003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042915541&amp;amp;series_number_str=23&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168780v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1096854" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/publications-du-cett/la-traduction-des-genres-non-romanesques-au-xviiie-siecle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042911116&amp;amp;series_number_str=6&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168813v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.klincksieck.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042907201&amp;amp;series_number_str=40&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=209" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Caron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Parra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte PERALEZ PESLIER" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169039v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168848v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168849v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168851v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168853v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168865v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168868v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/3775" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166141v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166391v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166397v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166415v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168809v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169032v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169028v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle LE PAPE" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169029v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168898v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168896v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168877v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168876v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166197v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8060/le-rire-des-epistoliers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Charrier-vozel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14798-5.p.0365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166377v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/liberte-de-ton-et-plaisanterie-dans-la-lettre/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Charrier-Vozel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-entretien-du-xviiie-siecle-a-nos-jours-mme-de-la-fite-entretiens-drames-et-contes-moraux-a-l-usage-des-enfants.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10930-3.p.0153" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166243v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-representation-et-la-reinvention-des-espaces-de-sociabilite-durant-le-long-xviiie-siecle-tome-vii/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/femmes-et-philosophie-des-lumieres-de-l-imaginaire-a-la-vie-des-idees.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09600-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-lettre-et-loeuvre/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cresverona.it/pubblicazioni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/conseiller-diriger-par-lettre/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.9546" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/democratisation-et-diversification-les-litteratures-d-education-au-siecle-des-lumieres-lettre-et-education.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-sociabilite-en-france-et-en-grande-bretagne-au-siecle-des-lumieres-tome-v/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/enfants-perdus-enfants-trouves-dire-l-abandon-en-europe-du-xvie-au-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3392-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/hc/l-amitie-dans-les-ecrits-du-for-prive-et-les-correspondances-de-la-fin-du-moyen-age-a-1914.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167846v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8088/rousseau-en-toutes-lettres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.52735" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042929722&amp;amp;series_number_str=56&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-sociabilite-en-france-et-en-grande-bretagne-au-siecle-des-lumieres/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2039-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168801v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/35601" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.35601" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100028820&amp;amp;fa=author&amp;amp;Person_ID=22399&amp;amp;PublisherGCOICode=27000" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168227v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.55306" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/56662?lang=fr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.56670." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168292v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/purh/1760" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.1704" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042921962&amp;amp;series_number_str=38&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100615330" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168309v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/search_results.php?lang=fr&amp;amp;any=Mme+Riccoboni+romanci%C3%A8re%2C+%C3%A9pistoli%C3%A8re%2C+traductrice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1100534" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777104404680" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.10213" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/journals/sdbs/21/1/article-p13_3.xml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-02101003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042915541&amp;amp;series_number_str=23&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168780v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1096854" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168795v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/publications-du-cett/la-traduction-des-genres-non-romanesques-au-xviiie-siecle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042911116&amp;amp;series_number_str=6&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168813v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.klincksieck.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042907201&amp;amp;series_number_str=40&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=209" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Caron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Parra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte PERALEZ PESLIER" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169039v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168848v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168849v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168851v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168853v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168865v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168868v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/3775" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166141v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166397v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166415v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168809v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169032v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169029v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169028v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle LE PAPE" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168898v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168896v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168877v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168876v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166197v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8060/le-rire-des-epistoliers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>