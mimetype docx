--- v0 (2026-03-22)
+++ v1 (2026-04-25)
@@ -149,51 +149,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Max-Henri Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne De Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, spécial 04 NOV'AE, pp.125-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -204,399 +204,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T7 DNA polymerase treatment improves quantitative sequencing of both double-stranded and single-stranded DNA viruses</w:t>
+                <w:t xml:space="preserve">Genetic manipulation of bacteriophage T4 utilizing the CRISPR-Cas13b system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Billaud</w:t>
+                <w:t xml:space="preserve">Yuvaraj Bhoobalan-Chitty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilias Theodorou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Stouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne De Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.437⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genome Editing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgeed.2024.1495968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662155v1</w:t>
+                <w:t xml:space="preserve">hal-05144201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purchases dominate the carbon footprint of research laboratories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">T7 DNA polymerase treatment improves quantitative sequencing of both double-stranded and single-stranded DNA viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Theodorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lamy-Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne de Paepe</w:t>
+                <w:t xml:space="preserve">Shiraz Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000116⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04666497v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic manipulation of bacteriophage T4 utilizing the CRISPR-Cas13b system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purchases dominate the carbon footprint of research laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuvaraj Bhoobalan-Chitty</w:t>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Stouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne De Paepe</w:t>
+                <w:t xml:space="preserve">André Estevez-Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genome Editing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6, </w:t>
+              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (7), pp.e0000116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgeed.2024.1495968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05144201v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666497v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of interferometric light microscopy with nanoparticle tracking analysis for the study of extracellular vesicles and bacteriophages</w:t>
               </w:r>
@@ -729,51 +729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viruses of Microbes 2020: The Latest Conquest on Viruses of Microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa E F Quax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Holmfeldt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -814,278 +814,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The enemy from within: a prophage of Roseburia intestinalis systematically turns lytic in the mouse gut, driving bacterial adaptation by CRISPR spacer acquisition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into intestinal phages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Cornuault</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Gaboriau-Routhiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-019-0566-x⟩</w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.205-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41385-019-0250-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504597v1</w:t>
+                <w:t xml:space="preserve">hal-02912995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into intestinal phages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Sausset</w:t>
+                <w:t xml:space="preserve">The enemy from within: a prophage of Roseburia intestinalis systematically turns lytic in the mouse gut, driving bacterial adaptation by CRISPR spacer acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
+                <w:t xml:space="preserve">Aurélie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gaboriau-Routhiau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (2), pp.205-215. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.771-787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41385-019-0250-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-019-0566-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912995v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral metagenomic analysis of the cheese surface: A comparative study of rapid procedures for extracting viral particles</w:t>
               </w:r>
@@ -1097,51 +1097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1218,90 +1218,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phages infecting Faecalibacterium prausnitzii belong to novel viral genera that help to decipher intestinal viromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey K. Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Benevides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (1), 14 p. </w:t>
@@ -1365,51 +1365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mederic Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Bakkeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Moor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1467,303 +1467,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carriage of λ latent virus is costly for its bacterial host due to frequent reactivation in monoxenic mouse intestine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Bactériophages et dysbioses intestinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association des Anciens Elèves de l'Institut Pasteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (226), pp.7-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637844v1</w:t>
+                <w:t xml:space="preserve">hal-01533893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bactériophages et dysbioses intestinales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Carriage of λ latent virus is costly for its bacterial host due to frequent reactivation in monoxenic mouse intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association des Anciens Elèves de l'Institut Pasteur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01533893v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bactériophages et microbiote intestinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association des Anciens Elèves de l'Institut Pasteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58 (226), pp.4-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1792,51 +1792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killing the killers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnes Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1887,51 +1887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriophages: an underestimated role in human and animal health?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2004,77 +2004,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperate phages acquire DNA from defective prophages by relaxed homologous recombination: the role of rad52-like recombinases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Hutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Amarir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2138,77 +2138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriophages: an underestimated role in human and animal health ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin R. Tinsley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2401,51 +2401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-off between bile resistance and nutritional competence drives Escherichia coli diversification in the mouse gut.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaboriau-Routhiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2535,51 +2535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of variability in isogenic &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; populations infected by a filamentous virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2825,51 +2825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Arous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaboriau Routhiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2933,51 +2933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viruses' Life History: Towards a Mechanistic Basis of a Trade-Off between Survival and Reproduction among Phages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taddei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3050,51 +3050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam P. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Le Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taddei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3281,51 +3281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Sanjuán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3380,159 +3380,159 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal Virions in Crohn's disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne de Paepe</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne De Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Viruses of Microbes 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321039v1</w:t>
+                <w:t xml:space="preserve">hal-04321104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal Virions in Crohn's disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne De Paepe</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses of Microbes 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Guimaraes, Portugal</w:t>
+              <w:t xml:space="preserve">XXIVème Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321104v1</w:t>
+                <w:t xml:space="preserve">hal-04321039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Interferometric Light Microscopy (ILM, Videodrop) for the quantification of EVs purified from stool samples</w:t>
               </w:r>
@@ -3544,77 +3544,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa de Sordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand-Ouest Extracellular Vesicle Network: Innovation, Cancer &amp; Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3639,51 +3639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseburia intestinalis resistance to phage predation by CRISPR spacer acquisition in the mouse gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISPR 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3708,51 +3708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinaison homologue chez les phages tempérés: impacts sur l’évolution de leur variabilité génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3790,77 +3790,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prophages of Roseburia intestinalis: the enemy from within</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey K. Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne De Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3911,77 +3911,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet délétère d’un prophage sur la stabilité de Roseburia intestinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey K. Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne De Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4019,51 +4019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessing virus genomes out of metagenomic data: improving statistical and bioinformatics analytic tools to better assess the contribution of phages on microbial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4170,51 +4170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey K. Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne De Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phages.fr : Interactions phages-bactéries : du fondamental à l'appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4239,51 +4239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P60 - Bile salts as a source of strain diversification in the mouse gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4763,64 +4763,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phages 2019 - The Oxford Bacteriophage Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4858,64 +4858,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deleterious effect of prophages in intestinal bacteria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey K. Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne De Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5073,77 +5073,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The human blood harbors a phageome which differs in Crohn’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lamy-Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5204,64 +5204,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential translocation of bacteriophages across the intestinal barrier in health and Crohn’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Douadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lamy-Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schiettekatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5478,51 +5478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max-Henri Chanut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne De Paepe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9691" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662155v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz Shah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.437" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666497v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Estevez-Torres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000116" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuvaraj Bhoobalan-Chitty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgeed.2024.1495968" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003317v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sausset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grangier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jex2.75" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa E F Quax" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Holmfeldt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050802" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cornuault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0566-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaboriau-Routhiau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-019-0250-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103278" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey K. Cornuault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0452-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Diard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bakkeren" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Moor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Hausmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf8451" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Son" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005861" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.04168" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Tinsley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134590v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hutinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Amarir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004181" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03665153v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648980v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Djebbar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Rzigui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-011-1524-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B042FA3B0274B471D17B47551BECDD9A741F08E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00709328v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaboriau-Routhiau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taddei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002107" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668951v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel B. Lindner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Monte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011823" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666267v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaboriau Routhiau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne L&#233;cuyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mulder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.08.020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giraud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Arous" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0040002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080125v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040193" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666343v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P. Brown" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Le Chat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2006.08.089" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305119v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sanju&#225;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Elez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321039v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321104v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320485v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa de Sordi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321056v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321075v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393362v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393337v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393300v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204244v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cerf - Bensussan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Enrico Bena" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ventroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742189v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delgehyr" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Geyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321260v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuvaraj Bhoobalan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Greffet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393318v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889693v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298898v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schiettekatte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sbardella" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max-Henri Chanut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne De Paepe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9691" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144201v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuvaraj Bhoobalan-Chitty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgeed.2024.1495968" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz Shah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.437" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666497v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Estevez-Torres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000116" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003317v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sausset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grangier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jex2.75" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa E F Quax" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Holmfeldt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050802" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912995v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaboriau-Routhiau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-019-0250-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cornuault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0566-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103278" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey K. Cornuault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0452-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Diard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bakkeren" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Moor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Hausmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf8451" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tournier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Son" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005861" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.04168" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Tinsley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134590v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hutinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Amarir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004181" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03665153v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648980v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Djebbar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Rzigui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-011-1524-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B042FA3B0274B471D17B47551BECDD9A741F08E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00709328v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaboriau-Routhiau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taddei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002107" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668951v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel B. Lindner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Monte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011823" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666267v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaboriau Routhiau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne L&#233;cuyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mulder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.08.020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giraud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Arous" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0040002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080125v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040193" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666343v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P. Brown" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Le Chat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2006.08.089" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305119v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sanju&#225;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Elez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321104v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321039v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320485v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa de Sordi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321056v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321075v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393362v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393337v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393300v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204244v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cerf - Bensussan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Enrico Bena" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ventroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742189v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delgehyr" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Geyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321260v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuvaraj Bhoobalan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Greffet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393318v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889693v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298898v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schiettekatte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sbardella" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>