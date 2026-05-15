--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -204,399 +204,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic manipulation of bacteriophage T4 utilizing the CRISPR-Cas13b system</w:t>
+                <w:t xml:space="preserve">Purchases dominate the carbon footprint of research laboratories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuvaraj Bhoobalan-Chitty</w:t>
+                <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Stouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne De Paepe</w:t>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Estevez-Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genome Editing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgeed.2024.1495968⟩</w:t>
+              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (7), pp.e0000116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144201v1</w:t>
+                <w:t xml:space="preserve">hal-04666497v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T7 DNA polymerase treatment improves quantitative sequencing of both double-stranded and single-stranded DNA viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lamy-Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiraz Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.e63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purchases dominate the carbon footprint of research laboratories</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic manipulation of bacteriophage T4 utilizing the CRISPR-Cas13b system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
+                <w:t xml:space="preserve">Yuvaraj Bhoobalan-Chitty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Estevez-Torres</w:t>
+                <w:t xml:space="preserve">Mathieu Stouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne De Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (7), pp.e0000116. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genome Editing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgeed.2024.1495968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04666497v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of interferometric light microscopy with nanoparticle tracking analysis for the study of extracellular vesicles and bacteriophages</w:t>
               </w:r>
@@ -729,51 +729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viruses of Microbes 2020: The Latest Conquest on Viruses of Microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tessa E F Quax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Holmfeldt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -814,278 +814,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into intestinal phages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The enemy from within: a prophage of Roseburia intestinalis systematically turns lytic in the mouse gut, driving bacterial adaptation by CRISPR spacer acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
+                <w:t xml:space="preserve">Jeffrey Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gaboriau-Routhiau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41385-019-0250-5⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.771-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-019-0566-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912995v1</w:t>
+                <w:t xml:space="preserve">hal-02504597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The enemy from within: a prophage of Roseburia intestinalis systematically turns lytic in the mouse gut, driving bacterial adaptation by CRISPR spacer acquisition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">New insights into intestinal phages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Mathieu</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Sokol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Gaboriau-Routhiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (3), pp.771-787. </w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.205-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-019-0566-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41385-019-0250-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504597v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral metagenomic analysis of the cheese surface: A comparative study of rapid procedures for extracting viral particles</w:t>
               </w:r>
@@ -1097,51 +1097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1218,90 +1218,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phages infecting Faecalibacterium prausnitzii belong to novel viral genera that help to decipher intestinal viromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey K. Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Benevides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (1), 14 p. </w:t>
@@ -1365,51 +1365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mederic Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Bakkeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Moor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1473,77 +1473,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bactériophages et dysbioses intestinales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association des Anciens Elèves de l'Institut Pasteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58 (226), pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1572,77 +1572,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carriage of λ latent virus is costly for its bacterial host due to frequent reactivation in monoxenic mouse intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1706,64 +1706,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bactériophages et microbiote intestinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association des Anciens Elèves de l'Institut Pasteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58 (226), pp.4-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1786,269 +1786,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killing the killers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Bacteriophages: an underestimated role in human and animal health?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin R. Tinsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnes Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.04168⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2014.00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204493v1</w:t>
+                <w:t xml:space="preserve">hal-01204359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriophages: an underestimated role in human and animal health?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Killing the killers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnes Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.e04168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2014.00039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.04168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01204359v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperate phages acquire DNA from defective prophages by relaxed homologous recombination: the role of rad52-like recombinases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Hutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2132,1024 +2132,907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriophages: an underestimated role in human and animal health ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Respiratory complex I deficiency induces drought tolerance by impacting leaf stomatal and hydraulic conductances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Djebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami Rzigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Priault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2014.00039⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 235 (3), pp.603-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-011-1524-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665153v1</w:t>
+                <w:t xml:space="preserve">hal-02648980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory complex I deficiency induces drought tolerance by impacting leaf stomatal and hydraulic conductances.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Priault</w:t>
+                <w:t xml:space="preserve">Trade-off between bile resistance and nutritional competence drives Escherichia coli diversification in the mouse gut.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaboriau-Routhiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-011-1524-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (6), pp.e1002107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02648980v1</w:t>
+                <w:t xml:space="preserve">inserm-00709328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-off between bile resistance and nutritional competence drives Escherichia coli diversification in the mouse gut.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Emergence of variability in isogenic &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; populations infected by a filamentous virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rainteau</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel B. Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia de Monte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (7), pp.e11823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00709328v1</w:t>
+                <w:t xml:space="preserve">hal-02668951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of variability in isogenic &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; populations infected by a filamentous virus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The key role of segmented filamentous bacteria in the coordinated maturation of gut helper T cell responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaboriau Routhiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelyne Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imke Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (4), pp.677-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.immuni.2009.08.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011823⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668951v1</w:t>
+                <w:t xml:space="preserve">hal-02666267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key role of segmented filamentous bacteria in the coordinated maturation of gut helper T cell responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Dissecting the genetic components of adaptation of Escherichia coli to the mouse gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Arous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaboriau Routhiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Annaig Lan</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (1), pp.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.0040002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.immuni.2009.08.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02666267v1</w:t>
+                <w:t xml:space="preserve">hal-02661984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the genetic components of adaptation of Escherichia coli to the mouse gut</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Viruses' Life History: Towards a Mechanistic Basis of a Trade-Off between Survival and Reproduction among Phages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (7), pp.e193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.0040193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.0040002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02661984v1</w:t>
+                <w:t xml:space="preserve">inserm-00080125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viruses' Life History: Towards a Mechanistic Basis of a Trade-Off between Survival and Reproduction among Phages.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ecology of microbial invasions: amplification allows virus carriers to invade more rapidly when rare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam P. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic L. Le Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taddei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (20), pp.2048-2052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2006.08.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3159,51 +3042,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecolabware: Carbon Footprint Comparator of Lab Single-Use Plasticware and Reusable Glassware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne De Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3219,1130 +3102,1130 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR Labos 1point5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins and rate of mutations in bacteriophage Lambda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lopez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Rafael Sanjuán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Elez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phages in Lyon 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, phages.fr, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal Virions in Crohn's disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne De Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses of Microbes 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal Virions in Crohn's disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Interferometric Light Microscopy (ILM, Videodrop) for the quantification of EVs purified from stool samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Henry</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luisa de Sordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand-Ouest Extracellular Vesicle Network: Innovation, Cancer &amp; Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseburia intestinalis resistance to phage predation by CRISPR spacer acquisition in the mouse gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISPR 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinaison homologue chez les phages tempérés: impacts sur l’évolution de leur variabilité génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prophages of Roseburia intestinalis: the enemy from within</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey K. Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne De Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus of Microbes, Wrocław</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Wrocław, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet délétère d’un prophage sur la stabilité de Roseburia intestinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey K. Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Moncaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne De Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessing virus genomes out of metagenomic data: improving statistical and bioinformatics analytic tools to better assess the contribution of phages on microbial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phages On Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Marseille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of prophages in intestinal microbiota stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey K. Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne De Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phages.fr : Interactions phages-bactéries : du fondamental à l'appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P60 - Bile salts as a source of strain diversification in the mouse gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cerf - Bensussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4352,616 +4235,616 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time monitoring of replication errors’ fate in single Escherichia coli cells reveals the origin and dynamics of spontaneous mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Enrico Bena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Enrico Bena</w:t>
+                <w:t xml:space="preserve">Jean Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne De Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Ollion</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magali Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Biological Systems 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment réduite l'empreinte plastique de la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Andrieu</w:t>
+                <w:t xml:space="preserve">Christophe Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Brun</w:t>
+                <w:t xml:space="preserve">Nathalie Delgehyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne De Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR Labos 1point5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phage mutation rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuvaraj Bhoobalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Elez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne De Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phages in Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of interferometric microscopy to quantify viral particles in complex samples such as fecal samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sausset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Greffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne de Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phages 2019 - The Oxford Bacteriophage Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deleterious effect of prophages in intestinal bacteria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey K. Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne De Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus of Microbes Liverpool</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Liverpool,, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4971,51 +4854,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoLabware: Assessing the carbon footprint of single-use plastic ware versus reusable glassware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5037,301 +4920,301 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne De Paepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The human blood harbors a phageome which differs in Crohn’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lamy-Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Zhang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Loïc Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential translocation of bacteriophages across the intestinal barrier in health and Crohn’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Douadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Theodorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lamy-Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Douadi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Lamy-Besnier</w:t>
+                <w:t xml:space="preserve">Olivier Schiettekatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Schiettekatte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yanis Sbardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5478,51 +5361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max-Henri Chanut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne De Paepe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9691" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144201v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuvaraj Bhoobalan-Chitty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgeed.2024.1495968" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz Shah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.437" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666497v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Estevez-Torres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000116" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003317v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sausset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grangier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jex2.75" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa E F Quax" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Holmfeldt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050802" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912995v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaboriau-Routhiau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-019-0250-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cornuault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0566-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103278" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey K. Cornuault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0452-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Diard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bakkeren" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Moor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Hausmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf8451" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tournier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Son" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005861" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.04168" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Tinsley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134590v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hutinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Amarir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004181" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03665153v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648980v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Djebbar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Rzigui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-011-1524-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B042FA3B0274B471D17B47551BECDD9A741F08E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00709328v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaboriau-Routhiau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taddei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002107" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668951v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel B. Lindner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Monte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011823" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666267v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaboriau Routhiau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne L&#233;cuyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mulder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.08.020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giraud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Arous" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0040002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080125v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040193" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666343v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P. Brown" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Le Chat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2006.08.089" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305119v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sanju&#225;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Elez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321104v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321039v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320485v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa de Sordi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321056v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321075v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393362v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393337v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393300v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204244v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cerf - Bensussan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Enrico Bena" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ventroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742189v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delgehyr" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Geyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321260v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuvaraj Bhoobalan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Greffet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393318v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889693v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298898v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schiettekatte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sbardella" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max-Henri Chanut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne De Paepe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9691" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666497v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Estevez-Torres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000116" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Billaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Theodorou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz Shah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecointe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.437" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuvaraj Bhoobalan-Chitty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgeed.2024.1495968" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003317v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sausset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grangier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jex2.75" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa E F Quax" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Holmfeldt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050802" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cornuault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moncaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0566-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaboriau-Routhiau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-019-0250-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103278" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey K. Cornuault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0452-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Diard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bakkeren" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Moor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Hausmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf8451" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tournier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Son" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005861" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Tinsley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00039" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.04168" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134590v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hutinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Amarir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004181" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Djebbar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Rzigui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-011-1524-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B042FA3B0274B471D17B47551BECDD9A741F08E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00709328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaboriau-Routhiau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taddei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002107" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel B. Lindner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Monte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011823" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666267v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaboriau Routhiau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelyne L&#233;cuyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Mulder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.08.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Arous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0040002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080125v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040193" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666343v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam P. Brown" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Le Chat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2006.08.089" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305119v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sanju&#225;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Elez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321039v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320485v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa de Sordi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321056v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321075v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393362v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393300v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204244v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cerf - Bensussan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637570v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Enrico Bena" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ollion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ventroux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742189v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delgehyr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Geyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321260v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuvaraj Bhoobalan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320998v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Greffet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393318v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889693v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671203v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298898v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Douadi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schiettekatte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sbardella" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>