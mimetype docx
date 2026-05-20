--- v0 (2026-03-15)
+++ v1 (2026-05-20)
@@ -1458,178 +1458,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologie Constructionnelle et arguments sémantiques du verbe : un traitement HPSG des composés VN du français</w:t>
+                <w:t xml:space="preserve">Ellipses dans les constructions comparatives en comme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Desmets</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Villoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.60, 2010/1</w:t>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58/2008, pp.47-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00746369v1</w:t>
+                <w:t xml:space="preserve">halshs-00746372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipses dans les constructions comparatives en comme</w:t>
+                <w:t xml:space="preserve">Morphologie Constructionnelle et arguments sémantiques du verbe : un traitement HPSG des composés VN du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Desmets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Villoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linx</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58/2008, pp.47-74</w:t>
+              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.60, 2010/1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00746372v1</w:t>
+                <w:t xml:space="preserve">halshs-00746369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogie et coordination en comme</w:t>
               </w:r>
@@ -1691,364 +1691,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00636399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French VN lexemes: morphological compounding in HPSG</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment n'y ai-je pas songé plus tôt ?&amp;quot;, questions rhétoriques en comment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Desmets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the HPSG09 Conference Georg-August-University at Göttingen, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.89-109</w:t>
+              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58, 2009/1, pp.107-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00530138v1</w:t>
+                <w:t xml:space="preserve">halshs-01443538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment n'y ai-je pas songé plus tôt ?&amp;quot;, questions rhétoriques en comment.</w:t>
+                <w:t xml:space="preserve">« Comment n'y ai-je pas songé plus tôt ? », questions rhétoriques en comment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Desmets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 58, 2009/1, pp.107-125</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 58 (1), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tl.058.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01443538v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02501956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Comment n'y ai-je pas songé plus tôt ? », questions rhétoriques en comment</w:t>
+                <w:t xml:space="preserve">Comment n'y ai-je pas songé plus tôt ?&amp;quot;, questions rhétoriques en comment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Desmets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 58 (1), pp.107. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 58, 2009/1, pp.107-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tl.058.0107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02501956v1</w:t>
+                <w:t xml:space="preserve">halshs-00746371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment n'y ai-je pas songé plus tôt ?&amp;quot;, questions rhétoriques en comment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French VN lexemes: morphological compounding in HPSG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Villoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Desmets</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 58, 2009/1, pp.107-125</w:t>
+              <w:t xml:space="preserve">Proceedings of the HPSG09 Conference Georg-August-University at Göttingen, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.89-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00746371v1</w:t>
+                <w:t xml:space="preserve">halshs-00530138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions comparatives en comme</w:t>
               </w:r>
@@ -3327,51 +3327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects de &amp;quot;comme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Desmets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verjans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3674,51 +3674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxiao Yan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130192v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Noreskal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04079725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751149v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moline" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443897v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253837v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmets Marianne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071594v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12244" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03565857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207806007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746372v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mouret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.058.0107" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746371v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170516v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373000v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Kray-Baschung" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hamon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88113-9_47" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497022v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518728v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verjans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01831923v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxiao Yan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Desmets" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130192v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Noreskal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04079725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751149v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moline" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443897v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253837v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmets Marianne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071594v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12244" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03565857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207806007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746372v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mouret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501956v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.058.0107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170516v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373000v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Kray-Baschung" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hamon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88113-9_47" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497022v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518728v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verjans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01831923v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>