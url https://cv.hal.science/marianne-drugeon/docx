--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARIANNE DRUGEON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences, Université Paul-Valéry Montpellier 3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marianne-drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083443789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169137394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000118145708</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancienne élève de l'Ecole Normale Supérieure Fontenay-St-CloudMaîtresse de Conférences en études anglophones à l'Université Paul-Valéry Montpellier 3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Stoppard, L'invention de l'amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Midi, collection "Nouvelles scènes-anglais". , 2022, Nathalie Rivère de Carles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval and Early Modern England on the Contemporary Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 170 p., 2021, 978-1-5275-7127-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde, The Importance of Being Earnest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vernadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, pp.210, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde :&amp;quot;The Importance of Being Earnest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vernadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, pp.6-221, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions de l'identité nationale en crise dans 'Pentecost' de David Edgar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Jeffrey Hopes et Hélène Lecossois. Presses Universitaires de Rennes, pp.77-89, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Tim Crouch et sa traductrice Catherine Hargreaves - Festival d'Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Prudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.57541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage: Elisabeth Angel-Perez, Le Théâtre de l’oblitération – Essai sur la voix photogénique dans le théâtre britannique contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Angel-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21.1, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilde et Shaw: deux dramaturges engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue des Beaux Arts : Bulletin bimestriel de la Société Oscar Wilde en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, pp.28-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage: Aleks Sierz, Good Nights Out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleks Sierz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good Nights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Miranda - Ariel's Corner, 27, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.53000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Plays and Community Projects Today: British Artists Share their Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Oram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruper Creed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.50323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion and Communion in Community Plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le théâtre immersif sur les scènes contemporaines anglophones et francophones, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Plays in Dorchester: How to find a Common Ground for Theatre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lieux Communs 2, 13 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Review - A Christmas Carol by Charles Dickens, adapted by Jack Thorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.39788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Love de Tom Stoppard: retraduire les classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Traductions et adaptations des classiques sur la scène anglophone contemporaine, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Love de Tom Stoppard' : (re)traduire les classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Traductions et adaptations des classiques sur la scène anglophone contemporaine, 33, pp.187-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand to God: The Irreverent Laughter of Robert Askins - “Laugh, motherfuckers, that shit’s funny” (Askins 31)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.19986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de traduction de théâtre: un projet collaboratif de l'Université Paul-Valéry (Montpellier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impulsion Theatre Uncut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bruit du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.97-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition « Oscar Wilde, l’impertinent absolu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://journals.openedition.org/miranda/9561. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.9561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'exposition &amp;quot;Oscar Wilde, l'impertinent absolu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilde in Earnest - Book Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aestheticism on the Wildean Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (1), pp.88-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Emily Eels (dir.), Wilde in Earnest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Pascal Aquien, Xavier Giudicelli (dir.), The Importance of Being Earnest d'Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">But Sidley Park is already a picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, s.p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.5552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé et ses illustrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue des Beaux Arts : Bulletin bimestriel de la Société Oscar Wilde en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: Kerry Powell, Oscar Wilde and the Theatre of the 1890s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.235-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Speer vu par David Edgar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.237-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Studies in the Theatre of Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72, pp.13 - 20. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.2713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu, Oscar Wilde, The Complete Short Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72, pp.230 - 234. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.2770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de David Edgar ou les coulisses de la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (Juin), pp.171-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu: Dennis Low, The Literary Protégées of the Lake Poets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 66, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.10596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Edgar, &amp;quot;secrétaire de son époque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5, pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">salt. de Selina Thompson : poétique de l'intime et décolonialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Prudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaphores du Regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERMA, Oct 2025, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience d’atelier de traduction de &amp;quot;Eureka Day&amp;quot; de Jonathan Spector : peut-on traduire l’humour ou faut-il l’adapter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la scène étatsunienne parle français : Traduire les sons, traduire les corps, traduire les gens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Vatain-Corfdir; Xavier Lemoine; ANR ACTiF, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction collaborative pour la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Blattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nadia Karsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Mise en mots, voix et espace des Gut Girls de Sarah Daniels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estelle Rivier-Arnaud, Apr 2024, Grenoble (Campus), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gut Girls de Sarah Daniels, une expérience de traduction collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Blattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Torti Alcayaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EMMA - Thème 2 (Inter)agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de traduction collaborative -- The Chibok Girls: Our Story/Les Filles de Chibok: notre histoire de Wolé Oguntokun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES - Frontières et déplacements - Crossing Borders (atelier Scènes anglophones contemporaines (RADAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, May 2024, Nancy Université de Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution d'atelier de traduction de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Magois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMAncipons les Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Apr 2024, Montpellier (Université Paul Valéry, Montpellier III), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travaux en, avec et sur la création : ajustements éthiques & bricolages méthodologiques»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Persillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, art, culture et héritage à l'heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale d'été EthicHum, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Table: Black Lives Matter - EMMAncipons les savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMAncipons les Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Apr 2023, Montpellier (Rectorat), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les community plays anglaises: faire communauté par le théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Communs - Usages, Sens, Pouvoirs, Programme HumanEnvi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Blaise, Jun 2023, Montpellier St Charles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'ouvrage The Invention of Love/L'Invention de l'amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES - Transmission(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2023, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture théâtrale de debbie tucker green et Selina Thompson : deux esthétiques pour la scène britannique aux temps de Black Lives Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Ecritures et scènes décoloniales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pénélope Dechaufour, Apr 2023, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction pour la scène, une collaboration féconde, une transmission nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Traduction, représentation(s), collaboration et inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Oster; Giuditta Caliendo, May 2022, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining and Reappropriating the City through Community Plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theatre and the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDE; Cyrielle Garson; Xavier Lemoine; Anna Street, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-traduction: négocier un travail en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'axe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Oster, May 2022, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Confrontation to Healing: in-yer-heart and in-yer-ear in debbie tucker green's ear for eye and Selina Thompson's salt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black Lives Matter: formes politiques et artistiques de l'antiracisme aux Etats-Unis et au Royaume-Uni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Lenormand, Feb 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Haunted Stages of Calais and London: Giving Voice to the Dead in Migration in Joe Murphy and Joe Robertson's The Jungle and Selina Thompson's salt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bodies on the Edge: Life and Death in Migration - Thanatic Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Judith Misrahi-Barak; Thomas Lacroix; Bidisha Banerjee, Apr 2022, Oxford, Maison française d'Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et voix dans les théâtres d'Afrique anglophone: quels enjeux politiques? Avec Christiane Fioupou et Inès Bigot autour de Wolé Soyinka suivi d'une rencontre avec Florence March et Marianne Drugeon, traductrices des Filles de Chibok: notre histoire de Wolé Oguntokun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Fioupou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire: Désécrire et décoloniser les imaginaires sur la scène contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pénélope Dechaufour, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction théâtrale, traduction collaborative: retour d'expérience sur la traduction théâtrale avec la Maison Antoine Vitez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mondiale de la Traduction - Traduire ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier - Université Paul-Valéry Montpellier (UPVM), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Renaissance of Medieval Theatre on the British Contemporary Stage: Reviving Mysteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES - Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéscénie et community plays: le théâtre historique amateur en France et au Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du théâtre de société aux théâtres amateurs. Permanence des pratiques (XVIIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire Commun - Séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EMMA thème Le Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Montpellier (Université Paul-Valéry Montpellier), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the Conference and of the Publication The Past is Back - Séminaire EMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Montpellier - Université Paul-Valéry Montpellier (UPVM), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la traduction de 'The Invention of Love' de Tom Stoppard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire The Invention of Love de Tom Stoppard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etudes Montpelliéraines du Monde Anglophone EMMA, Université Paul Valéry-Montpellier 3; Marianne Drugeon, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference: Cultures of the Left in the Age of Right-Wing Populism Community Plays: Creating a New Unity in Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures of the Left in the Age of Right-Wing Populism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvija Jestovic - University of Warwick, Apr 2019, Venise (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Table: Translators and Editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing Borders - RADAC 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RADAC, Oct 2018, Paris Maison des Sciences de l'homme Paris Nord ; ZOOM / presentiel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Love de Tom Stoppard : (re)traduire les classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traductions et adaptations des classiques dans le théâtre anglophone contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRISMES - Langues, Textes, Arts et Cultures du Monde Anglophone - EA 4398 Université Sorbonne Nouvelle; Isabelle Génin; Marie Nadia Karsky; Bruno Poncharal; Agathe Torti Alcayaga; Susan Blattes, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Angry Young Men Take the Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Agrégation : "Le Royaume-Uni à l’épreuve de la crise, 1970-1979 : perspectives culturelles sur la décennie", Université Paul-Valéry Montpellier 3, Montpellier, 10 janvier 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Angry Young Men Take the Stage - Les dramaturges britanniques face à la crise - Séminaire EMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Agrégation - Politisation de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Jan 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Translators and Editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Magois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Raab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rivere de Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale "Crossing Borders - contemporary anglophone theatre in Europe", RADAC (recherches sur les arts dramatiques anglophone contemporaines), Saint-Denis, 11-12 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire The Invention of Love de Tom Stoppard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mercredis de la traduction, séminaire du groupe Confluences, CREA, Université Paris X Nanterre, Paris, 14 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le théâtre pour les jeunes et avec les jeunes: expériences d'ateliers de traduction à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theatre Drama and Youth, Le jeunesse au théâtre, Université de Lille SHS, 2-3 février 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recontructions sur la scène contemporaine anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès,"Reconstruction(s)", SAES, Reims, 1-3 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences de traduction collaborative de pièces de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 ème édition des rencontres scientifiques universitaires "Montpellier Sherbrooke", Université Paul-Valéry Montpellier III et l'Université de Sherbrooke, Montpellier, 21-23 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction on the British Contemporary Stage - The What Ifs of History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES - Reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2017, Reims - Université de Reims-Champagne-Ardenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences de traduction collaborative de pièces de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Montpellier-Sherbrooke - Traduction et traductologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction on the British Contemporary Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Congrès de la SAES (Société des anglicistes de l'enseignement supérieur), Université de Reims Champagne-ardennes, Reims, 1-3 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilde and Shaw: Two Politically-committed Playwrights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "The Importance of Being Earnest", Université de Reims Champagne-Ardenne, 17 octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaw et Wilde et la question de l'engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international : "55e congrès de la Société des Anglicistes de l'Enseignement Supérieur", Université de Toulon, Toulon, 4-6 juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Commitment and Financial Autonomy on the British Contemporary Stage : The Point of View of a Committed Playwright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Autonomy and Commitment in Contemporary British Arts", Université Paul-Valéry, Montpellier, 28-29 mai 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France. pp.203-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickolas Nickleby, une comédie musicale de gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "The Musical, comédie musicale dans le monde anglophone", équipe de recherche LSA (Littérature et Sociétés Anglophones), Université de Caen Basse-Normandie, Caen, 16-17 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Nickleby, une comédie musicale de gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Musical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Couderc, Nov 2007, Caen Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Edgar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La mise en scène du politique - Propagande, persuasion, communication", Université de Lille III, 14-15 octobre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction on the British Contemporary Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Drugeon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval and Early Modern England on the Contemporary Stage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 75-93, 2021, 978-1-5275-7127-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrano de Bergerac: Introduction (1985) Anthony Burgess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Sauvage; Adriana Serban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume VIII, Michel Houdiard, pp.134-155, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadrama in Early Modern England and on the British Contemporary Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Rigaud; Françoise Palleau-Papin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An introduction to anglophone theatre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.91-133, 2015, Didact. Anglais, 978-2-7535-3608-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett's Theatre: Translating and Adapting One's Own Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ignacio Ramos Gay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptations, Versions and Perversions in Modern British Drama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.88-104, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps à l'image du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertonèche Caroline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacilles, phobies et contagions, les métaphores de la pathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Houdiard, pp.96-109, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chibok Girls: Our Story / Les Filles de Chibok : notre histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur MORRISON, Tales of Mean Streets, &amp;quot;Lizerunt&amp;quot; (1894)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dorval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seule - Paroles de Soldates en Irak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hard Problem : Au coeur du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue, des continents - &amp;quot;Faites place!&amp;quot;, Etat des lieux du théâtre britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire - Carte blanche à la Maison Antoine Vitez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la mise en scène de la pièce à The Old Vic (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rosencrantz and Guildenstern are Dead, Tom Stoppard, traduction Gérald Garruti, édition bilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gut Girls (Sarah Daniels), suivi d’une conférence à six voix. Mise en voix sous la direction de Geoffroy Pouchot Rouge-Blanc (Collectif Troisème Bureau) et Estelle Rivier-Arnaud, avec la participation des élèves du Conservatoire de Grenoble et les étudiants LLCER et Lettres modernes de l’Université Grenoble-Alpes, MaCI et séminaire fédérateur de l'équipe interne Lisca, ILCEA4, Université Grenoble-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Blattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nadia Karsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire commun »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARIANNE DRUGEON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences, Université Paul-Valéry Montpellier 3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marianne-drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083443789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169137394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000118145708</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancienne élève de l'Ecole Normale Supérieure Fontenay-St-CloudMaîtresse de Conférences en études anglophones à l'Université Paul-Valéry Montpellier 3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Stoppard, L'invention de l'amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Midi, collection "Nouvelles scènes-anglais". , 2022, Nathalie Rivère de Carles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval and Early Modern England on the Contemporary Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 170 p., 2021, 978-1-5275-7127-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde :&amp;quot;The Importance of Being Earnest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vernadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, pp.6-221, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde, The Importance of Being Earnest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vernadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, pp.210, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions de l'identité nationale en crise dans 'Pentecost' de David Edgar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Jeffrey Hopes et Hélène Lecossois. Presses Universitaires de Rennes, pp.77-89, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Tim Crouch et sa traductrice Catherine Hargreaves - Festival d'Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Prudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.57541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage: Elisabeth Angel-Perez, Le Théâtre de l’oblitération – Essai sur la voix photogénique dans le théâtre britannique contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Angel-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21.1, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage: Aleks Sierz, Good Nights Out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleks Sierz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good Nights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Miranda - Ariel's Corner, 27, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.53000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilde et Shaw: deux dramaturges engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue des Beaux Arts : Bulletin bimestriel de la Société Oscar Wilde en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, pp.28-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Plays and Community Projects Today: British Artists Share their Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Oram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruper Creed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.50323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion and Communion in Community Plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le théâtre immersif sur les scènes contemporaines anglophones et francophones, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Plays in Dorchester: How to find a Common Ground for Theatre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lieux Communs 2, 13 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Review - A Christmas Carol by Charles Dickens, adapted by Jack Thorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.39788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand to God: The Irreverent Laughter of Robert Askins - “Laugh, motherfuckers, that shit’s funny” (Askins 31)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.19986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Love de Tom Stoppard: retraduire les classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Traductions et adaptations des classiques sur la scène anglophone contemporaine, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Love de Tom Stoppard' : (re)traduire les classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Traductions et adaptations des classiques sur la scène anglophone contemporaine, 33, pp.187-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de traduction de théâtre: un projet collaboratif de l'Université Paul-Valéry (Montpellier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aestheticism on the Wildean Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (1), pp.88-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impulsion Theatre Uncut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bruit du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.97-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition « Oscar Wilde, l’impertinent absolu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://journals.openedition.org/miranda/9561. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.9561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'exposition &amp;quot;Oscar Wilde, l'impertinent absolu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilde in Earnest - Book Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Emily Eels (dir.), Wilde in Earnest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Pascal Aquien, Xavier Giudicelli (dir.), The Importance of Being Earnest d'Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">But Sidley Park is already a picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, s.p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.5552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé et ses illustrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue des Beaux Arts : Bulletin bimestriel de la Société Oscar Wilde en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu, Oscar Wilde, The Complete Short Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72, pp.230 - 234. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.2770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: Kerry Powell, Oscar Wilde and the Theatre of the 1890s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.235-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Speer vu par David Edgar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.237-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Studies in the Theatre of Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72, pp.13 - 20. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.2713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de David Edgar ou les coulisses de la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (Juin), pp.171-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu: Dennis Low, The Literary Protégées of the Lake Poets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 66, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.10596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Edgar, &amp;quot;secrétaire de son époque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5, pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience d’atelier de traduction de &amp;quot;Eureka Day&amp;quot; de Jonathan Spector : peut-on traduire l’humour ou faut-il l’adapter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la scène étatsunienne parle français : Traduire les sons, traduire les corps, traduire les gens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Vatain-Corfdir; Xavier Lemoine; ANR ACTiF, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">salt. de Selina Thompson : poétique de l'intime et décolonialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Prudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaphores du Regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERMA, Oct 2025, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de traduction collaborative -- The Chibok Girls: Our Story/Les Filles de Chibok: notre histoire de Wolé Oguntokun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES - Frontières et déplacements - Crossing Borders (atelier Scènes anglophones contemporaines (RADAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, May 2024, Nancy Université de Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution d'atelier de traduction de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Magois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMAncipons les Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Apr 2024, Montpellier (Université Paul Valéry, Montpellier III), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gut Girls de Sarah Daniels, une expérience de traduction collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Blattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Torti Alcayaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EMMA - Thème 2 (Inter)agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction collaborative pour la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Blattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nadia Karsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Mise en mots, voix et espace des Gut Girls de Sarah Daniels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estelle Rivier-Arnaud, Apr 2024, Grenoble (Campus), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture théâtrale de debbie tucker green et Selina Thompson : deux esthétiques pour la scène britannique aux temps de Black Lives Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Ecritures et scènes décoloniales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pénélope Dechaufour, Apr 2023, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les community plays anglaises: faire communauté par le théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Communs - Usages, Sens, Pouvoirs, Programme HumanEnvi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Blaise, Jun 2023, Montpellier St Charles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Table: Black Lives Matter - EMMAncipons les savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMAncipons les Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Apr 2023, Montpellier (Rectorat), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travaux en, avec et sur la création : ajustements éthiques & bricolages méthodologiques»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Persillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, art, culture et héritage à l'heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale d'été EthicHum, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'ouvrage The Invention of Love/L'Invention de l'amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES - Transmission(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2023, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Confrontation to Healing: in-yer-heart and in-yer-ear in debbie tucker green's ear for eye and Selina Thompson's salt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black Lives Matter: formes politiques et artistiques de l'antiracisme aux Etats-Unis et au Royaume-Uni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Lenormand, Feb 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Haunted Stages of Calais and London: Giving Voice to the Dead in Migration in Joe Murphy and Joe Robertson's The Jungle and Selina Thompson's salt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bodies on the Edge: Life and Death in Migration - Thanatic Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Judith Misrahi-Barak; Thomas Lacroix; Bidisha Banerjee, Apr 2022, Oxford, Maison française d'Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et voix dans les théâtres d'Afrique anglophone: quels enjeux politiques? Avec Christiane Fioupou et Inès Bigot autour de Wolé Soyinka suivi d'une rencontre avec Florence March et Marianne Drugeon, traductrices des Filles de Chibok: notre histoire de Wolé Oguntokun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Fioupou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire: Désécrire et décoloniser les imaginaires sur la scène contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pénélope Dechaufour, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction pour la scène, une collaboration féconde, une transmission nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Traduction, représentation(s), collaboration et inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Oster; Giuditta Caliendo, May 2022, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining and Reappropriating the City through Community Plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theatre and the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDE; Cyrielle Garson; Xavier Lemoine; Anna Street, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-traduction: négocier un travail en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'axe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Oster, May 2022, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction théâtrale, traduction collaborative: retour d'expérience sur la traduction théâtrale avec la Maison Antoine Vitez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mondiale de la Traduction - Traduire ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier - Université Paul-Valéry Montpellier (UPVM), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéscénie et community plays: le théâtre historique amateur en France et au Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du théâtre de société aux théâtres amateurs. Permanence des pratiques (XVIIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Renaissance of Medieval Theatre on the British Contemporary Stage: Reviving Mysteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES - Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire Commun - Séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EMMA thème Le Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Montpellier (Université Paul-Valéry Montpellier), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference: Cultures of the Left in the Age of Right-Wing Populism Community Plays: Creating a New Unity in Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures of the Left in the Age of Right-Wing Populism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvija Jestovic - University of Warwick, Apr 2019, Venise (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the Conference and of the Publication The Past is Back - Séminaire EMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Montpellier - Université Paul-Valéry Montpellier (UPVM), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la traduction de 'The Invention of Love' de Tom Stoppard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire The Invention of Love de Tom Stoppard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etudes Montpelliéraines du Monde Anglophone EMMA, Université Paul Valéry-Montpellier 3; Marianne Drugeon, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire The Invention of Love de Tom Stoppard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mercredis de la traduction, séminaire du groupe Confluences, CREA, Université Paris X Nanterre, Paris, 14 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Angry Young Men Take the Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Agrégation : "Le Royaume-Uni à l’épreuve de la crise, 1970-1979 : perspectives culturelles sur la décennie", Université Paul-Valéry Montpellier 3, Montpellier, 10 janvier 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Table: Translators and Editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing Borders - RADAC 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RADAC, Oct 2018, Paris Maison des Sciences de l'homme Paris Nord ; ZOOM / presentiel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Love de Tom Stoppard : (re)traduire les classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traductions et adaptations des classiques dans le théâtre anglophone contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRISMES - Langues, Textes, Arts et Cultures du Monde Anglophone - EA 4398 Université Sorbonne Nouvelle; Isabelle Génin; Marie Nadia Karsky; Bruno Poncharal; Agathe Torti Alcayaga; Susan Blattes, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Angry Young Men Take the Stage - Les dramaturges britanniques face à la crise - Séminaire EMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Agrégation - Politisation de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Jan 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Translators and Editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Magois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Raab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rivere de Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale "Crossing Borders - contemporary anglophone theatre in Europe", RADAC (recherches sur les arts dramatiques anglophone contemporaines), Saint-Denis, 11-12 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction on the British Contemporary Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Congrès de la SAES (Société des anglicistes de l'enseignement supérieur), Université de Reims Champagne-ardennes, Reims, 1-3 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences de traduction collaborative de pièces de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 ème édition des rencontres scientifiques universitaires "Montpellier Sherbrooke", Université Paul-Valéry Montpellier III et l'Université de Sherbrooke, Montpellier, 21-23 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le théâtre pour les jeunes et avec les jeunes: expériences d'ateliers de traduction à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theatre Drama and Youth, Le jeunesse au théâtre, Université de Lille SHS, 2-3 février 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recontructions sur la scène contemporaine anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès,"Reconstruction(s)", SAES, Reims, 1-3 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction on the British Contemporary Stage - The What Ifs of History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES - Reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2017, Reims - Université de Reims-Champagne-Ardenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences de traduction collaborative de pièces de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Montpellier-Sherbrooke - Traduction et traductologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaw et Wilde et la question de l'engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international : "55e congrès de la Société des Anglicistes de l'Enseignement Supérieur", Université de Toulon, Toulon, 4-6 juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilde and Shaw: Two Politically-committed Playwrights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "The Importance of Being Earnest", Université de Reims Champagne-Ardenne, 17 octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Commitment and Financial Autonomy on the British Contemporary Stage : The Point of View of a Committed Playwright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Autonomy and Commitment in Contemporary British Arts", Université Paul-Valéry, Montpellier, 28-29 mai 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France. pp.203-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Nickleby, une comédie musicale de gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Musical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Couderc, Nov 2007, Caen Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickolas Nickleby, une comédie musicale de gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "The Musical, comédie musicale dans le monde anglophone", équipe de recherche LSA (Littérature et Sociétés Anglophones), Université de Caen Basse-Normandie, Caen, 16-17 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Edgar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La mise en scène du politique - Propagande, persuasion, communication", Université de Lille III, 14-15 octobre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction on the British Contemporary Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Drugeon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval and Early Modern England on the Contemporary Stage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 75-93, 2021, 978-1-5275-7127-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrano de Bergerac: Introduction (1985) Anthony Burgess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Sauvage; Adriana Serban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume VIII, Michel Houdiard, pp.134-155, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadrama in Early Modern England and on the British Contemporary Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Rigaud; Françoise Palleau-Papin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An introduction to anglophone theatre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.91-133, 2015, Didact. Anglais, 978-2-7535-3608-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett's Theatre: Translating and Adapting One's Own Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ignacio Ramos Gay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptations, Versions and Perversions in Modern British Drama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.88-104, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps à l'image du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertonèche Caroline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacilles, phobies et contagions, les métaphores de la pathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Houdiard, pp.96-109, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chibok Girls: Our Story / Les Filles de Chibok : notre histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur MORRISON, Tales of Mean Streets, &amp;quot;Lizerunt&amp;quot; (1894)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dorval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seule - Paroles de Soldates en Irak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hard Problem : Au coeur du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue, des continents - &amp;quot;Faites place!&amp;quot;, Etat des lieux du théâtre britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire - Carte blanche à la Maison Antoine Vitez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la mise en scène de la pièce à The Old Vic (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rosencrantz and Guildenstern are Dead, Tom Stoppard, traduction Gérald Garruti, édition bilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gut Girls (Sarah Daniels), suivi d’une conférence à six voix. Mise en voix sous la direction de Geoffroy Pouchot Rouge-Blanc (Collectif Troisème Bureau) et Estelle Rivier-Arnaud, avec la participation des élèves du Conservatoire de Grenoble et les étudiants LLCER et Lettres modernes de l’Université Grenoble-Alpes, MaCI et séminaire fédérateur de l'équipe interne Lisca, ILCEA4, Université Grenoble-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Blattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nadia Karsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire commun »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9885811"/>
+    <w:nsid w:val="7765BFC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-drugeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083443789" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/169137394" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118145708" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Giudicelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-7127-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vernadakis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050352v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Prudhon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.57541" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674923v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16578" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04674686v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674501v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleks Sierz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Good Nights" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.53000" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Oram" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruper Creed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kenny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.50323" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674658v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.39788" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04674674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.19986" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence March" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067584v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9561" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067986v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.5552" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064170v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2713" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674915v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2770" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.10596" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05321693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Dechaufour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Blattes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;lie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674953v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Torti Alcayaga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Magois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derrey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Persillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Garrison" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jankowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470498v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Raynaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674720v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675176v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674734v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fioupou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bigot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674769v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Omhov&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674820v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674826v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546277v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075235v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Moine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Raab" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivere de Carles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075234v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073182v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Rivi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674849v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073484v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073238v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073485v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069372v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674864v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493782v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429829v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lafont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056753v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057307v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819302v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825430v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dorval" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076849v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076865v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Joly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kahan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Magnard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076864v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674879v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950486v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675366v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-drugeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083443789" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/169137394" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118145708" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Giudicelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-7127-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vernadakis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Prudhon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.57541" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674923v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16578" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674501v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleks Sierz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Good Nights" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.53000" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04674686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Oram" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruper Creed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kenny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.50323" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674658v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.39788" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.19986" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04674674v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522242v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence March" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523399v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9561" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067986v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.5552" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064170v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2770" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077813v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2713" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.10596" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391460v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05321693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Dechaufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Magois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derrey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Blattes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;lie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Torti Alcayaga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674951v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Raynaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674936v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465404v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Persillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Garrison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jankowski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674739v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fioupou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bigot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675171v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675176v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674778v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674769v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Omhov&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674820v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674825v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546211v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075234v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075235v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674826v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546277v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674841v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073482v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Moine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Raab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivere de Carles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073483v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073182v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Rivi&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073350v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674858v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674849v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073485v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069372v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674864v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075236v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493782v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429829v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lafont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056753v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057307v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819302v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825430v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dorval" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076849v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076865v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Joly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kahan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Magnard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076864v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674879v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950486v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675366v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>