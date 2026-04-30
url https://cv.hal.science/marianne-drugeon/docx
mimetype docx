--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARIANNE DRUGEON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences, Université Paul-Valéry Montpellier 3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marianne-drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083443789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169137394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000118145708</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancienne élève de l'Ecole Normale Supérieure Fontenay-St-CloudMaîtresse de Conférences en études anglophones à l'Université Paul-Valéry Montpellier 3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Stoppard, L'invention de l'amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Midi, collection "Nouvelles scènes-anglais". , 2022, Nathalie Rivère de Carles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval and Early Modern England on the Contemporary Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 170 p., 2021, 978-1-5275-7127-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde :&amp;quot;The Importance of Being Earnest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vernadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, pp.6-221, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde, The Importance of Being Earnest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vernadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, pp.210, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions de l'identité nationale en crise dans 'Pentecost' de David Edgar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Jeffrey Hopes et Hélène Lecossois. Presses Universitaires de Rennes, pp.77-89, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Tim Crouch et sa traductrice Catherine Hargreaves - Festival d'Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Prudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.57541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage: Elisabeth Angel-Perez, Le Théâtre de l’oblitération – Essai sur la voix photogénique dans le théâtre britannique contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Angel-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21.1, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage: Aleks Sierz, Good Nights Out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleks Sierz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good Nights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Miranda - Ariel's Corner, 27, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.53000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilde et Shaw: deux dramaturges engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue des Beaux Arts : Bulletin bimestriel de la Société Oscar Wilde en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, pp.28-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Plays and Community Projects Today: British Artists Share their Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Oram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruper Creed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.50323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion and Communion in Community Plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le théâtre immersif sur les scènes contemporaines anglophones et francophones, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Plays in Dorchester: How to find a Common Ground for Theatre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lieux Communs 2, 13 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Review - A Christmas Carol by Charles Dickens, adapted by Jack Thorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.39788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand to God: The Irreverent Laughter of Robert Askins - “Laugh, motherfuckers, that shit’s funny” (Askins 31)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.19986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Love de Tom Stoppard: retraduire les classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Traductions et adaptations des classiques sur la scène anglophone contemporaine, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Love de Tom Stoppard' : (re)traduire les classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Traductions et adaptations des classiques sur la scène anglophone contemporaine, 33, pp.187-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de traduction de théâtre: un projet collaboratif de l'Université Paul-Valéry (Montpellier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aestheticism on the Wildean Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (1), pp.88-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impulsion Theatre Uncut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bruit du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.97-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition « Oscar Wilde, l’impertinent absolu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://journals.openedition.org/miranda/9561. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.9561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'exposition &amp;quot;Oscar Wilde, l'impertinent absolu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilde in Earnest - Book Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Emily Eels (dir.), Wilde in Earnest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Pascal Aquien, Xavier Giudicelli (dir.), The Importance of Being Earnest d'Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">But Sidley Park is already a picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, s.p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.5552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé et ses illustrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue des Beaux Arts : Bulletin bimestriel de la Société Oscar Wilde en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu, Oscar Wilde, The Complete Short Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72, pp.230 - 234. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.2770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: Kerry Powell, Oscar Wilde and the Theatre of the 1890s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.235-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Speer vu par David Edgar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.237-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Studies in the Theatre of Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72, pp.13 - 20. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.2713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de David Edgar ou les coulisses de la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (Juin), pp.171-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu: Dennis Low, The Literary Protégées of the Lake Poets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 66, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.10596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Edgar, &amp;quot;secrétaire de son époque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5, pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience d’atelier de traduction de &amp;quot;Eureka Day&amp;quot; de Jonathan Spector : peut-on traduire l’humour ou faut-il l’adapter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la scène étatsunienne parle français : Traduire les sons, traduire les corps, traduire les gens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Vatain-Corfdir; Xavier Lemoine; ANR ACTiF, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">salt. de Selina Thompson : poétique de l'intime et décolonialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Prudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaphores du Regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERMA, Oct 2025, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de traduction collaborative -- The Chibok Girls: Our Story/Les Filles de Chibok: notre histoire de Wolé Oguntokun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES - Frontières et déplacements - Crossing Borders (atelier Scènes anglophones contemporaines (RADAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, May 2024, Nancy Université de Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution d'atelier de traduction de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Magois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMAncipons les Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Apr 2024, Montpellier (Université Paul Valéry, Montpellier III), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gut Girls de Sarah Daniels, une expérience de traduction collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Blattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Torti Alcayaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EMMA - Thème 2 (Inter)agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction collaborative pour la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Blattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nadia Karsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Mise en mots, voix et espace des Gut Girls de Sarah Daniels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estelle Rivier-Arnaud, Apr 2024, Grenoble (Campus), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture théâtrale de debbie tucker green et Selina Thompson : deux esthétiques pour la scène britannique aux temps de Black Lives Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Ecritures et scènes décoloniales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pénélope Dechaufour, Apr 2023, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les community plays anglaises: faire communauté par le théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Communs - Usages, Sens, Pouvoirs, Programme HumanEnvi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Blaise, Jun 2023, Montpellier St Charles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Table: Black Lives Matter - EMMAncipons les savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMAncipons les Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Apr 2023, Montpellier (Rectorat), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travaux en, avec et sur la création : ajustements éthiques & bricolages méthodologiques»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Persillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, art, culture et héritage à l'heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale d'été EthicHum, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'ouvrage The Invention of Love/L'Invention de l'amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES - Transmission(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2023, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Confrontation to Healing: in-yer-heart and in-yer-ear in debbie tucker green's ear for eye and Selina Thompson's salt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black Lives Matter: formes politiques et artistiques de l'antiracisme aux Etats-Unis et au Royaume-Uni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Lenormand, Feb 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Haunted Stages of Calais and London: Giving Voice to the Dead in Migration in Joe Murphy and Joe Robertson's The Jungle and Selina Thompson's salt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bodies on the Edge: Life and Death in Migration - Thanatic Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Judith Misrahi-Barak; Thomas Lacroix; Bidisha Banerjee, Apr 2022, Oxford, Maison française d'Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et voix dans les théâtres d'Afrique anglophone: quels enjeux politiques? Avec Christiane Fioupou et Inès Bigot autour de Wolé Soyinka suivi d'une rencontre avec Florence March et Marianne Drugeon, traductrices des Filles de Chibok: notre histoire de Wolé Oguntokun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Fioupou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire: Désécrire et décoloniser les imaginaires sur la scène contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pénélope Dechaufour, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction pour la scène, une collaboration féconde, une transmission nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Traduction, représentation(s), collaboration et inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Oster; Giuditta Caliendo, May 2022, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining and Reappropriating the City through Community Plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theatre and the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDE; Cyrielle Garson; Xavier Lemoine; Anna Street, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-traduction: négocier un travail en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'axe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Oster, May 2022, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction théâtrale, traduction collaborative: retour d'expérience sur la traduction théâtrale avec la Maison Antoine Vitez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mondiale de la Traduction - Traduire ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier - Université Paul-Valéry Montpellier (UPVM), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéscénie et community plays: le théâtre historique amateur en France et au Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du théâtre de société aux théâtres amateurs. Permanence des pratiques (XVIIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Renaissance of Medieval Theatre on the British Contemporary Stage: Reviving Mysteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES - Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire Commun - Séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EMMA thème Le Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Montpellier (Université Paul-Valéry Montpellier), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference: Cultures of the Left in the Age of Right-Wing Populism Community Plays: Creating a New Unity in Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures of the Left in the Age of Right-Wing Populism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvija Jestovic - University of Warwick, Apr 2019, Venise (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the Conference and of the Publication The Past is Back - Séminaire EMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Montpellier - Université Paul-Valéry Montpellier (UPVM), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la traduction de 'The Invention of Love' de Tom Stoppard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire The Invention of Love de Tom Stoppard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etudes Montpelliéraines du Monde Anglophone EMMA, Université Paul Valéry-Montpellier 3; Marianne Drugeon, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire The Invention of Love de Tom Stoppard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mercredis de la traduction, séminaire du groupe Confluences, CREA, Université Paris X Nanterre, Paris, 14 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Angry Young Men Take the Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Agrégation : "Le Royaume-Uni à l’épreuve de la crise, 1970-1979 : perspectives culturelles sur la décennie", Université Paul-Valéry Montpellier 3, Montpellier, 10 janvier 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Table: Translators and Editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing Borders - RADAC 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RADAC, Oct 2018, Paris Maison des Sciences de l'homme Paris Nord ; ZOOM / presentiel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Love de Tom Stoppard : (re)traduire les classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traductions et adaptations des classiques dans le théâtre anglophone contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRISMES - Langues, Textes, Arts et Cultures du Monde Anglophone - EA 4398 Université Sorbonne Nouvelle; Isabelle Génin; Marie Nadia Karsky; Bruno Poncharal; Agathe Torti Alcayaga; Susan Blattes, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Angry Young Men Take the Stage - Les dramaturges britanniques face à la crise - Séminaire EMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Agrégation - Politisation de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Jan 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Translators and Editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Magois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Raab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rivere de Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale "Crossing Borders - contemporary anglophone theatre in Europe", RADAC (recherches sur les arts dramatiques anglophone contemporaines), Saint-Denis, 11-12 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction on the British Contemporary Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Congrès de la SAES (Société des anglicistes de l'enseignement supérieur), Université de Reims Champagne-ardennes, Reims, 1-3 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences de traduction collaborative de pièces de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 ème édition des rencontres scientifiques universitaires "Montpellier Sherbrooke", Université Paul-Valéry Montpellier III et l'Université de Sherbrooke, Montpellier, 21-23 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le théâtre pour les jeunes et avec les jeunes: expériences d'ateliers de traduction à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theatre Drama and Youth, Le jeunesse au théâtre, Université de Lille SHS, 2-3 février 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recontructions sur la scène contemporaine anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès,"Reconstruction(s)", SAES, Reims, 1-3 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction on the British Contemporary Stage - The What Ifs of History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES - Reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2017, Reims - Université de Reims-Champagne-Ardenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences de traduction collaborative de pièces de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Montpellier-Sherbrooke - Traduction et traductologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaw et Wilde et la question de l'engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international : "55e congrès de la Société des Anglicistes de l'Enseignement Supérieur", Université de Toulon, Toulon, 4-6 juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilde and Shaw: Two Politically-committed Playwrights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "The Importance of Being Earnest", Université de Reims Champagne-Ardenne, 17 octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Commitment and Financial Autonomy on the British Contemporary Stage : The Point of View of a Committed Playwright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Autonomy and Commitment in Contemporary British Arts", Université Paul-Valéry, Montpellier, 28-29 mai 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France. pp.203-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Nickleby, une comédie musicale de gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Musical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Couderc, Nov 2007, Caen Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickolas Nickleby, une comédie musicale de gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "The Musical, comédie musicale dans le monde anglophone", équipe de recherche LSA (Littérature et Sociétés Anglophones), Université de Caen Basse-Normandie, Caen, 16-17 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Edgar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La mise en scène du politique - Propagande, persuasion, communication", Université de Lille III, 14-15 octobre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction on the British Contemporary Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Drugeon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval and Early Modern England on the Contemporary Stage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 75-93, 2021, 978-1-5275-7127-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrano de Bergerac: Introduction (1985) Anthony Burgess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Sauvage; Adriana Serban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume VIII, Michel Houdiard, pp.134-155, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadrama in Early Modern England and on the British Contemporary Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Rigaud; Françoise Palleau-Papin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An introduction to anglophone theatre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.91-133, 2015, Didact. Anglais, 978-2-7535-3608-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett's Theatre: Translating and Adapting One's Own Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ignacio Ramos Gay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptations, Versions and Perversions in Modern British Drama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.88-104, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps à l'image du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertonèche Caroline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacilles, phobies et contagions, les métaphores de la pathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Houdiard, pp.96-109, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chibok Girls: Our Story / Les Filles de Chibok : notre histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur MORRISON, Tales of Mean Streets, &amp;quot;Lizerunt&amp;quot; (1894)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dorval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seule - Paroles de Soldates en Irak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hard Problem : Au coeur du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue, des continents - &amp;quot;Faites place!&amp;quot;, Etat des lieux du théâtre britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire - Carte blanche à la Maison Antoine Vitez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la mise en scène de la pièce à The Old Vic (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rosencrantz and Guildenstern are Dead, Tom Stoppard, traduction Gérald Garruti, édition bilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gut Girls (Sarah Daniels), suivi d’une conférence à six voix. Mise en voix sous la direction de Geoffroy Pouchot Rouge-Blanc (Collectif Troisème Bureau) et Estelle Rivier-Arnaud, avec la participation des élèves du Conservatoire de Grenoble et les étudiants LLCER et Lettres modernes de l’Université Grenoble-Alpes, MaCI et séminaire fédérateur de l'équipe interne Lisca, ILCEA4, Université Grenoble-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Blattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nadia Karsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire commun »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARIANNE DRUGEON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences, Université Paul-Valéry Montpellier 3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marianne-drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083443789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169137394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000118145708</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancienne élève de l'Ecole Normale Supérieure Fontenay-St-CloudMaîtresse de Conférences en études anglophones à l'Université Paul-Valéry Montpellier 3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Stoppard, L'invention de l'amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Midi, collection "Nouvelles scènes-anglais". , 2022, Nathalie Rivère de Carles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval and Early Modern England on the Contemporary Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 170 p., 2021, 978-1-5275-7127-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde, The Importance of Being Earnest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vernadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, pp.210, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde :&amp;quot;The Importance of Being Earnest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vernadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, pp.6-221, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions de l'identité nationale en crise dans 'Pentecost' de David Edgar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Jeffrey Hopes et Hélène Lecossois. Presses Universitaires de Rennes, pp.77-89, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Tim Crouch et sa traductrice Catherine Hargreaves - Festival d'Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Prudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.57541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage: Elisabeth Angel-Perez, Le Théâtre de l’oblitération – Essai sur la voix photogénique dans le théâtre britannique contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Angel-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21.1, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage: Aleks Sierz, Good Nights Out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleks Sierz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good Nights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Miranda - Ariel's Corner, 27, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.53000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilde et Shaw: deux dramaturges engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue des Beaux Arts : Bulletin bimestriel de la Société Oscar Wilde en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, pp.28-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Plays and Community Projects Today: British Artists Share their Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Oram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruper Creed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.50323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion and Communion in Community Plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le théâtre immersif sur les scènes contemporaines anglophones et francophones, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Plays in Dorchester: How to find a Common Ground for Theatre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lieux Communs 2, 13 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Review - A Christmas Carol by Charles Dickens, adapted by Jack Thorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.39788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Love de Tom Stoppard' : (re)traduire les classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Traductions et adaptations des classiques sur la scène anglophone contemporaine, 33, pp.187-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Love de Tom Stoppard: retraduire les classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Traductions et adaptations des classiques sur la scène anglophone contemporaine, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand to God: The Irreverent Laughter of Robert Askins - “Laugh, motherfuckers, that shit’s funny” (Askins 31)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.19986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de traduction de théâtre: un projet collaboratif de l'Université Paul-Valéry (Montpellier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilde in Earnest - Book Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aestheticism on the Wildean Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (1), pp.88-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impulsion Theatre Uncut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bruit du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.97-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition « Oscar Wilde, l’impertinent absolu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://journals.openedition.org/miranda/9561. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.9561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'exposition &amp;quot;Oscar Wilde, l'impertinent absolu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Emily Eels (dir.), Wilde in Earnest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Pascal Aquien, Xavier Giudicelli (dir.), The Importance of Being Earnest d'Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">But Sidley Park is already a picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, s.p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.5552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé et ses illustrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue des Beaux Arts : Bulletin bimestriel de la Société Oscar Wilde en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: Kerry Powell, Oscar Wilde and the Theatre of the 1890s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.235-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Speer vu par David Edgar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.237-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Studies in the Theatre of Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72, pp.13 - 20. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.2713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu, Oscar Wilde, The Complete Short Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72, pp.230 - 234. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.2770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de David Edgar ou les coulisses de la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (Juin), pp.171-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu: Dennis Low, The Literary Protégées of the Lake Poets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 66, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.10596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Edgar, &amp;quot;secrétaire de son époque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5, pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">salt. de Selina Thompson : poétique de l'intime et décolonialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Prudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaphores du Regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERMA, Oct 2025, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience d’atelier de traduction de &amp;quot;Eureka Day&amp;quot; de Jonathan Spector : peut-on traduire l’humour ou faut-il l’adapter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la scène étatsunienne parle français : Traduire les sons, traduire les corps, traduire les gens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Vatain-Corfdir; Xavier Lemoine; ANR ACTiF, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gut Girls de Sarah Daniels, une expérience de traduction collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Blattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Torti Alcayaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EMMA - Thème 2 (Inter)agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction collaborative pour la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Blattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nadia Karsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Mise en mots, voix et espace des Gut Girls de Sarah Daniels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estelle Rivier-Arnaud, Apr 2024, Grenoble (Campus), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de traduction collaborative -- The Chibok Girls: Our Story/Les Filles de Chibok: notre histoire de Wolé Oguntokun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES - Frontières et déplacements - Crossing Borders (atelier Scènes anglophones contemporaines (RADAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, May 2024, Nancy Université de Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution d'atelier de traduction de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Magois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMAncipons les Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Apr 2024, Montpellier (Université Paul Valéry, Montpellier III), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les community plays anglaises: faire communauté par le théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Communs - Usages, Sens, Pouvoirs, Programme HumanEnvi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Blaise, Jun 2023, Montpellier St Charles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Table: Black Lives Matter - EMMAncipons les savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMAncipons les Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Apr 2023, Montpellier (Rectorat), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travaux en, avec et sur la création : ajustements éthiques & bricolages méthodologiques»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Persillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, art, culture et héritage à l'heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale d'été EthicHum, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'ouvrage The Invention of Love/L'Invention de l'amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES - Transmission(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2023, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture théâtrale de debbie tucker green et Selina Thompson : deux esthétiques pour la scène britannique aux temps de Black Lives Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Ecritures et scènes décoloniales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pénélope Dechaufour, Apr 2023, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining and Reappropriating the City through Community Plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theatre and the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDE; Cyrielle Garson; Xavier Lemoine; Anna Street, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction pour la scène, une collaboration féconde, une transmission nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Traduction, représentation(s), collaboration et inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Oster; Giuditta Caliendo, May 2022, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-traduction: négocier un travail en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'axe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Oster, May 2022, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Haunted Stages of Calais and London: Giving Voice to the Dead in Migration in Joe Murphy and Joe Robertson's The Jungle and Selina Thompson's salt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bodies on the Edge: Life and Death in Migration - Thanatic Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Judith Misrahi-Barak; Thomas Lacroix; Bidisha Banerjee, Apr 2022, Oxford, Maison française d'Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Confrontation to Healing: in-yer-heart and in-yer-ear in debbie tucker green's ear for eye and Selina Thompson's salt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black Lives Matter: formes politiques et artistiques de l'antiracisme aux Etats-Unis et au Royaume-Uni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Lenormand, Feb 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et voix dans les théâtres d'Afrique anglophone: quels enjeux politiques? Avec Christiane Fioupou et Inès Bigot autour de Wolé Soyinka suivi d'une rencontre avec Florence March et Marianne Drugeon, traductrices des Filles de Chibok: notre histoire de Wolé Oguntokun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Fioupou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire: Désécrire et décoloniser les imaginaires sur la scène contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pénélope Dechaufour, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction théâtrale, traduction collaborative: retour d'expérience sur la traduction théâtrale avec la Maison Antoine Vitez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mondiale de la Traduction - Traduire ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier - Université Paul-Valéry Montpellier (UPVM), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéscénie et community plays: le théâtre historique amateur en France et au Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du théâtre de société aux théâtres amateurs. Permanence des pratiques (XVIIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Renaissance of Medieval Theatre on the British Contemporary Stage: Reviving Mysteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES - Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire Commun - Séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EMMA thème Le Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Montpellier (Université Paul-Valéry Montpellier), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la traduction de 'The Invention of Love' de Tom Stoppard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire The Invention of Love de Tom Stoppard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etudes Montpelliéraines du Monde Anglophone EMMA, Université Paul Valéry-Montpellier 3; Marianne Drugeon, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference: Cultures of the Left in the Age of Right-Wing Populism Community Plays: Creating a New Unity in Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures of the Left in the Age of Right-Wing Populism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvija Jestovic - University of Warwick, Apr 2019, Venise (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the Conference and of the Publication The Past is Back - Séminaire EMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Montpellier - Université Paul-Valéry Montpellier (UPVM), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Love de Tom Stoppard : (re)traduire les classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traductions et adaptations des classiques dans le théâtre anglophone contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRISMES - Langues, Textes, Arts et Cultures du Monde Anglophone - EA 4398 Université Sorbonne Nouvelle; Isabelle Génin; Marie Nadia Karsky; Bruno Poncharal; Agathe Torti Alcayaga; Susan Blattes, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Angry Young Men Take the Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Agrégation : "Le Royaume-Uni à l’épreuve de la crise, 1970-1979 : perspectives culturelles sur la décennie", Université Paul-Valéry Montpellier 3, Montpellier, 10 janvier 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Table: Translators and Editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing Borders - RADAC 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RADAC, Oct 2018, Paris Maison des Sciences de l'homme Paris Nord ; ZOOM / presentiel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Angry Young Men Take the Stage - Les dramaturges britanniques face à la crise - Séminaire EMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Agrégation - Politisation de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Jan 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Translators and Editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Magois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Raab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rivere de Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale "Crossing Borders - contemporary anglophone theatre in Europe", RADAC (recherches sur les arts dramatiques anglophone contemporaines), Saint-Denis, 11-12 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire The Invention of Love de Tom Stoppard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mercredis de la traduction, séminaire du groupe Confluences, CREA, Université Paris X Nanterre, Paris, 14 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences de traduction collaborative de pièces de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 ème édition des rencontres scientifiques universitaires "Montpellier Sherbrooke", Université Paul-Valéry Montpellier III et l'Université de Sherbrooke, Montpellier, 21-23 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le théâtre pour les jeunes et avec les jeunes: expériences d'ateliers de traduction à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theatre Drama and Youth, Le jeunesse au théâtre, Université de Lille SHS, 2-3 février 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recontructions sur la scène contemporaine anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès,"Reconstruction(s)", SAES, Reims, 1-3 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction on the British Contemporary Stage - The What Ifs of History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES - Reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2017, Reims - Université de Reims-Champagne-Ardenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences de traduction collaborative de pièces de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Montpellier-Sherbrooke - Traduction et traductologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction on the British Contemporary Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Congrès de la SAES (Société des anglicistes de l'enseignement supérieur), Université de Reims Champagne-ardennes, Reims, 1-3 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilde and Shaw: Two Politically-committed Playwrights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "The Importance of Being Earnest", Université de Reims Champagne-Ardenne, 17 octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaw et Wilde et la question de l'engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international : "55e congrès de la Société des Anglicistes de l'Enseignement Supérieur", Université de Toulon, Toulon, 4-6 juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Commitment and Financial Autonomy on the British Contemporary Stage : The Point of View of a Committed Playwright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Autonomy and Commitment in Contemporary British Arts", Université Paul-Valéry, Montpellier, 28-29 mai 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France. pp.203-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickolas Nickleby, une comédie musicale de gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "The Musical, comédie musicale dans le monde anglophone", équipe de recherche LSA (Littérature et Sociétés Anglophones), Université de Caen Basse-Normandie, Caen, 16-17 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Nickleby, une comédie musicale de gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Musical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Couderc, Nov 2007, Caen Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Edgar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La mise en scène du politique - Propagande, persuasion, communication", Université de Lille III, 14-15 octobre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction on the British Contemporary Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Drugeon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval and Early Modern England on the Contemporary Stage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 75-93, 2021, 978-1-5275-7127-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrano de Bergerac: Introduction (1985) Anthony Burgess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Sauvage; Adriana Serban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume VIII, Michel Houdiard, pp.134-155, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadrama in Early Modern England and on the British Contemporary Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Rigaud; Françoise Palleau-Papin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An introduction to anglophone theatre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.91-133, 2015, Didact. Anglais, 978-2-7535-3608-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett's Theatre: Translating and Adapting One's Own Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ignacio Ramos Gay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptations, Versions and Perversions in Modern British Drama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.88-104, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps à l'image du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertonèche Caroline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacilles, phobies et contagions, les métaphores de la pathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Houdiard, pp.96-109, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chibok Girls: Our Story / Les Filles de Chibok : notre histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur MORRISON, Tales of Mean Streets, &amp;quot;Lizerunt&amp;quot; (1894)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dorval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seule - Paroles de Soldates en Irak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hard Problem : Au coeur du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue, des continents - &amp;quot;Faites place!&amp;quot;, Etat des lieux du théâtre britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire - Carte blanche à la Maison Antoine Vitez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la mise en scène de la pièce à The Old Vic (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rosencrantz and Guildenstern are Dead, Tom Stoppard, traduction Gérald Garruti, édition bilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gut Girls (Sarah Daniels), suivi d’une conférence à six voix. Mise en voix sous la direction de Geoffroy Pouchot Rouge-Blanc (Collectif Troisème Bureau) et Estelle Rivier-Arnaud, avec la participation des élèves du Conservatoire de Grenoble et les étudiants LLCER et Lettres modernes de l’Université Grenoble-Alpes, MaCI et séminaire fédérateur de l'équipe interne Lisca, ILCEA4, Université Grenoble-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Blattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nadia Karsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire commun »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7765BFC4"/>
+    <w:nsid w:val="36B158C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-drugeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083443789" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/169137394" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118145708" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Giudicelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-7127-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vernadakis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Prudhon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.57541" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674923v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16578" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674501v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleks Sierz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Good Nights" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.53000" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04674686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Oram" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruper Creed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kenny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.50323" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674658v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.39788" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.19986" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04674674v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522242v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence March" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523399v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9561" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067986v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.5552" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064170v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2770" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077813v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2713" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.10596" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391460v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05321693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Dechaufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674956v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Magois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derrey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Blattes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;lie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Torti Alcayaga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674951v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Raynaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674936v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465404v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Persillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Garrison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jankowski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674739v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fioupou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bigot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675171v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675176v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674778v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674769v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Omhov&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674820v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674825v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546211v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075234v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075235v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674826v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546277v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674841v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073482v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Moine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Raab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivere de Carles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073483v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073182v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Rivi&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073350v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674858v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674849v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073485v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069372v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674864v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075236v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493782v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429829v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lafont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056753v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057307v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819302v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825430v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dorval" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076849v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076865v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Joly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kahan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Magnard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076864v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674879v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950486v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675366v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-drugeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083443789" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/169137394" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118145708" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Giudicelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-7127-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vernadakis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050352v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Prudhon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.57541" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674923v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16578" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674501v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleks Sierz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Good Nights" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.53000" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04674686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Oram" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruper Creed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kenny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.50323" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674658v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.39788" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04674674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.19986" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence March" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674887v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067584v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9561" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067986v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.5552" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064170v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2713" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674915v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2770" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.10596" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05321693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Dechaufour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Blattes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;lie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Torti Alcayaga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674951v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Magois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derrey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674936v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674929v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Persillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Garrison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jankowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470498v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Raynaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674720v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675176v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674734v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fioupou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bigot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674778v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674769v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Omhov&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546211v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674820v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546277v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075235v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674826v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Moine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Raab" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivere de Carles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075234v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073182v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Rivi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674849v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073484v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073238v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073485v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069372v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674864v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493782v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429829v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lafont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056753v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057307v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819302v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825430v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dorval" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076849v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076865v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Joly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kahan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Magnard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076864v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674879v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950486v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675366v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>