--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARIANNE DRUGEON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences, Université Paul-Valéry Montpellier 3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marianne-drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083443789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169137394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000118145708</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancienne élève de l'Ecole Normale Supérieure Fontenay-St-CloudMaîtresse de Conférences en études anglophones à l'Université Paul-Valéry Montpellier 3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Stoppard, L'invention de l'amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Midi, collection "Nouvelles scènes-anglais". , 2022, Nathalie Rivère de Carles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval and Early Modern England on the Contemporary Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 170 p., 2021, 978-1-5275-7127-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde, The Importance of Being Earnest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vernadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, pp.210, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde :&amp;quot;The Importance of Being Earnest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vernadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, pp.6-221, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions de l'identité nationale en crise dans 'Pentecost' de David Edgar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Jeffrey Hopes et Hélène Lecossois. Presses Universitaires de Rennes, pp.77-89, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Tim Crouch et sa traductrice Catherine Hargreaves - Festival d'Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Prudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.57541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage: Elisabeth Angel-Perez, Le Théâtre de l’oblitération – Essai sur la voix photogénique dans le théâtre britannique contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Angel-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21.1, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage: Aleks Sierz, Good Nights Out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleks Sierz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good Nights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Miranda - Ariel's Corner, 27, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.53000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilde et Shaw: deux dramaturges engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue des Beaux Arts : Bulletin bimestriel de la Société Oscar Wilde en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, pp.28-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Plays and Community Projects Today: British Artists Share their Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Oram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruper Creed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.50323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion and Communion in Community Plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le théâtre immersif sur les scènes contemporaines anglophones et francophones, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Plays in Dorchester: How to find a Common Ground for Theatre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lieux Communs 2, 13 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Review - A Christmas Carol by Charles Dickens, adapted by Jack Thorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.39788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Love de Tom Stoppard' : (re)traduire les classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Traductions et adaptations des classiques sur la scène anglophone contemporaine, 33, pp.187-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Love de Tom Stoppard: retraduire les classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Traductions et adaptations des classiques sur la scène anglophone contemporaine, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand to God: The Irreverent Laughter of Robert Askins - “Laugh, motherfuckers, that shit’s funny” (Askins 31)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.19986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de traduction de théâtre: un projet collaboratif de l'Université Paul-Valéry (Montpellier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilde in Earnest - Book Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aestheticism on the Wildean Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (1), pp.88-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impulsion Theatre Uncut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bruit du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.97-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition « Oscar Wilde, l’impertinent absolu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://journals.openedition.org/miranda/9561. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.9561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'exposition &amp;quot;Oscar Wilde, l'impertinent absolu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Emily Eels (dir.), Wilde in Earnest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Pascal Aquien, Xavier Giudicelli (dir.), The Importance of Being Earnest d'Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">But Sidley Park is already a picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, s.p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.5552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé et ses illustrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue des Beaux Arts : Bulletin bimestriel de la Société Oscar Wilde en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: Kerry Powell, Oscar Wilde and the Theatre of the 1890s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.235-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Speer vu par David Edgar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.237-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Studies in the Theatre of Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72, pp.13 - 20. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.2713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu, Oscar Wilde, The Complete Short Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72, pp.230 - 234. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.2770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de David Edgar ou les coulisses de la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (Juin), pp.171-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu: Dennis Low, The Literary Protégées of the Lake Poets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 66, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.10596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Edgar, &amp;quot;secrétaire de son époque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5, pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">salt. de Selina Thompson : poétique de l'intime et décolonialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Prudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaphores du Regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERMA, Oct 2025, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience d’atelier de traduction de &amp;quot;Eureka Day&amp;quot; de Jonathan Spector : peut-on traduire l’humour ou faut-il l’adapter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la scène étatsunienne parle français : Traduire les sons, traduire les corps, traduire les gens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Vatain-Corfdir; Xavier Lemoine; ANR ACTiF, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gut Girls de Sarah Daniels, une expérience de traduction collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Blattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Torti Alcayaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EMMA - Thème 2 (Inter)agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction collaborative pour la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Blattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nadia Karsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Mise en mots, voix et espace des Gut Girls de Sarah Daniels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estelle Rivier-Arnaud, Apr 2024, Grenoble (Campus), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de traduction collaborative -- The Chibok Girls: Our Story/Les Filles de Chibok: notre histoire de Wolé Oguntokun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES - Frontières et déplacements - Crossing Borders (atelier Scènes anglophones contemporaines (RADAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, May 2024, Nancy Université de Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution d'atelier de traduction de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Magois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMAncipons les Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Apr 2024, Montpellier (Université Paul Valéry, Montpellier III), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les community plays anglaises: faire communauté par le théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Communs - Usages, Sens, Pouvoirs, Programme HumanEnvi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Blaise, Jun 2023, Montpellier St Charles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Table: Black Lives Matter - EMMAncipons les savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMAncipons les Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Apr 2023, Montpellier (Rectorat), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travaux en, avec et sur la création : ajustements éthiques & bricolages méthodologiques»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Persillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, art, culture et héritage à l'heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale d'été EthicHum, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'ouvrage The Invention of Love/L'Invention de l'amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES - Transmission(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2023, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture théâtrale de debbie tucker green et Selina Thompson : deux esthétiques pour la scène britannique aux temps de Black Lives Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Ecritures et scènes décoloniales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pénélope Dechaufour, Apr 2023, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining and Reappropriating the City through Community Plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theatre and the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDE; Cyrielle Garson; Xavier Lemoine; Anna Street, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction pour la scène, une collaboration féconde, une transmission nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Traduction, représentation(s), collaboration et inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Oster; Giuditta Caliendo, May 2022, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-traduction: négocier un travail en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'axe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Oster, May 2022, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Haunted Stages of Calais and London: Giving Voice to the Dead in Migration in Joe Murphy and Joe Robertson's The Jungle and Selina Thompson's salt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bodies on the Edge: Life and Death in Migration - Thanatic Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Judith Misrahi-Barak; Thomas Lacroix; Bidisha Banerjee, Apr 2022, Oxford, Maison française d'Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Confrontation to Healing: in-yer-heart and in-yer-ear in debbie tucker green's ear for eye and Selina Thompson's salt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black Lives Matter: formes politiques et artistiques de l'antiracisme aux Etats-Unis et au Royaume-Uni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Lenormand, Feb 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et voix dans les théâtres d'Afrique anglophone: quels enjeux politiques? Avec Christiane Fioupou et Inès Bigot autour de Wolé Soyinka suivi d'une rencontre avec Florence March et Marianne Drugeon, traductrices des Filles de Chibok: notre histoire de Wolé Oguntokun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Fioupou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire: Désécrire et décoloniser les imaginaires sur la scène contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pénélope Dechaufour, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction théâtrale, traduction collaborative: retour d'expérience sur la traduction théâtrale avec la Maison Antoine Vitez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mondiale de la Traduction - Traduire ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier - Université Paul-Valéry Montpellier (UPVM), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéscénie et community plays: le théâtre historique amateur en France et au Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du théâtre de société aux théâtres amateurs. Permanence des pratiques (XVIIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Renaissance of Medieval Theatre on the British Contemporary Stage: Reviving Mysteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES - Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire Commun - Séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EMMA thème Le Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Montpellier (Université Paul-Valéry Montpellier), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la traduction de 'The Invention of Love' de Tom Stoppard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire The Invention of Love de Tom Stoppard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etudes Montpelliéraines du Monde Anglophone EMMA, Université Paul Valéry-Montpellier 3; Marianne Drugeon, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference: Cultures of the Left in the Age of Right-Wing Populism Community Plays: Creating a New Unity in Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures of the Left in the Age of Right-Wing Populism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvija Jestovic - University of Warwick, Apr 2019, Venise (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the Conference and of the Publication The Past is Back - Séminaire EMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Montpellier - Université Paul-Valéry Montpellier (UPVM), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Love de Tom Stoppard : (re)traduire les classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traductions et adaptations des classiques dans le théâtre anglophone contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRISMES - Langues, Textes, Arts et Cultures du Monde Anglophone - EA 4398 Université Sorbonne Nouvelle; Isabelle Génin; Marie Nadia Karsky; Bruno Poncharal; Agathe Torti Alcayaga; Susan Blattes, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Angry Young Men Take the Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Agrégation : "Le Royaume-Uni à l’épreuve de la crise, 1970-1979 : perspectives culturelles sur la décennie", Université Paul-Valéry Montpellier 3, Montpellier, 10 janvier 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Table: Translators and Editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing Borders - RADAC 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RADAC, Oct 2018, Paris Maison des Sciences de l'homme Paris Nord ; ZOOM / presentiel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Angry Young Men Take the Stage - Les dramaturges britanniques face à la crise - Séminaire EMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Agrégation - Politisation de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Jan 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Translators and Editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Magois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Raab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rivere de Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale "Crossing Borders - contemporary anglophone theatre in Europe", RADAC (recherches sur les arts dramatiques anglophone contemporaines), Saint-Denis, 11-12 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire The Invention of Love de Tom Stoppard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mercredis de la traduction, séminaire du groupe Confluences, CREA, Université Paris X Nanterre, Paris, 14 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences de traduction collaborative de pièces de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 ème édition des rencontres scientifiques universitaires "Montpellier Sherbrooke", Université Paul-Valéry Montpellier III et l'Université de Sherbrooke, Montpellier, 21-23 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le théâtre pour les jeunes et avec les jeunes: expériences d'ateliers de traduction à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theatre Drama and Youth, Le jeunesse au théâtre, Université de Lille SHS, 2-3 février 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recontructions sur la scène contemporaine anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès,"Reconstruction(s)", SAES, Reims, 1-3 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction on the British Contemporary Stage - The What Ifs of History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES - Reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2017, Reims - Université de Reims-Champagne-Ardenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences de traduction collaborative de pièces de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Montpellier-Sherbrooke - Traduction et traductologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction on the British Contemporary Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Congrès de la SAES (Société des anglicistes de l'enseignement supérieur), Université de Reims Champagne-ardennes, Reims, 1-3 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilde and Shaw: Two Politically-committed Playwrights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "The Importance of Being Earnest", Université de Reims Champagne-Ardenne, 17 octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaw et Wilde et la question de l'engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international : "55e congrès de la Société des Anglicistes de l'Enseignement Supérieur", Université de Toulon, Toulon, 4-6 juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Commitment and Financial Autonomy on the British Contemporary Stage : The Point of View of a Committed Playwright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Autonomy and Commitment in Contemporary British Arts", Université Paul-Valéry, Montpellier, 28-29 mai 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France. pp.203-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickolas Nickleby, une comédie musicale de gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "The Musical, comédie musicale dans le monde anglophone", équipe de recherche LSA (Littérature et Sociétés Anglophones), Université de Caen Basse-Normandie, Caen, 16-17 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Nickleby, une comédie musicale de gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Musical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Couderc, Nov 2007, Caen Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Edgar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La mise en scène du politique - Propagande, persuasion, communication", Université de Lille III, 14-15 octobre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction on the British Contemporary Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Drugeon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval and Early Modern England on the Contemporary Stage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 75-93, 2021, 978-1-5275-7127-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrano de Bergerac: Introduction (1985) Anthony Burgess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Sauvage; Adriana Serban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume VIII, Michel Houdiard, pp.134-155, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadrama in Early Modern England and on the British Contemporary Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Rigaud; Françoise Palleau-Papin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An introduction to anglophone theatre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.91-133, 2015, Didact. Anglais, 978-2-7535-3608-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett's Theatre: Translating and Adapting One's Own Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ignacio Ramos Gay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptations, Versions and Perversions in Modern British Drama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.88-104, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps à l'image du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertonèche Caroline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacilles, phobies et contagions, les métaphores de la pathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Houdiard, pp.96-109, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chibok Girls: Our Story / Les Filles de Chibok : notre histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur MORRISON, Tales of Mean Streets, &amp;quot;Lizerunt&amp;quot; (1894)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dorval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seule - Paroles de Soldates en Irak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hard Problem : Au coeur du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue, des continents - &amp;quot;Faites place!&amp;quot;, Etat des lieux du théâtre britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire - Carte blanche à la Maison Antoine Vitez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la mise en scène de la pièce à The Old Vic (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rosencrantz and Guildenstern are Dead, Tom Stoppard, traduction Gérald Garruti, édition bilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gut Girls (Sarah Daniels), suivi d’une conférence à six voix. Mise en voix sous la direction de Geoffroy Pouchot Rouge-Blanc (Collectif Troisème Bureau) et Estelle Rivier-Arnaud, avec la participation des élèves du Conservatoire de Grenoble et les étudiants LLCER et Lettres modernes de l’Université Grenoble-Alpes, MaCI et séminaire fédérateur de l'équipe interne Lisca, ILCEA4, Université Grenoble-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Blattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nadia Karsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire commun »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARIANNE DRUGEON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences, Université Paul-Valéry Montpellier 3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marianne-drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0006-0570-0219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083443789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169137394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000118145708</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancienne élève de l'Ecole Normale Supérieure Fontenay-St-CloudMaîtresse de Conférences en études anglophones à l'Université Paul-Valéry Montpellier 3</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Stoppard, L'invention de l'amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Midi, collection "Nouvelles scènes-anglais". , 2022, Nathalie Rivère de Carles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval and Early Modern England on the Contemporary Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 170 p., 2021, 978-1-5275-7127-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde, The Importance of Being Earnest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vernadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, pp.210, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Wilde :&amp;quot;The Importance of Being Earnest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vernadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, pp.6-221, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions de l'identité nationale en crise dans 'Pentecost' de David Edgar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Jeffrey Hopes et Hélène Lecossois. Presses Universitaires de Rennes, pp.77-89, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Tim Crouch et sa traductrice Catherine Hargreaves - Festival d'Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Prudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.57541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage: Elisabeth Angel-Perez, Le Théâtre de l’oblitération – Essai sur la voix photogénique dans le théâtre britannique contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Angel-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21.1, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilde et Shaw: deux dramaturges engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue des Beaux Arts : Bulletin bimestriel de la Société Oscar Wilde en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, pp.28-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage: Aleks Sierz, Good Nights Out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleks Sierz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good Nights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Miranda - Ariel's Corner, 27, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.53000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Plays and Community Projects Today: British Artists Share their Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Oram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruper Creed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.50323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion and Communion in Community Plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le théâtre immersif sur les scènes contemporaines anglophones et francophones, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Plays in Dorchester: How to find a Common Ground for Theatre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lieux Communs 2, 13 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Review - A Christmas Carol by Charles Dickens, adapted by Jack Thorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.39788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Love de Tom Stoppard: retraduire les classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Traductions et adaptations des classiques sur la scène anglophone contemporaine, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Love de Tom Stoppard' : (re)traduire les classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Traductions et adaptations des classiques sur la scène anglophone contemporaine, 33, pp.187-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand to God: The Irreverent Laughter of Robert Askins - “Laugh, motherfuckers, that shit’s funny” (Askins 31)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.19986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de traduction de théâtre: un projet collaboratif de l'Université Paul-Valéry (Montpellier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impulsion Theatre Uncut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bruit du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.97-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l’exposition « Oscar Wilde, l’impertinent absolu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, https://journals.openedition.org/miranda/9561. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.9561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'exposition &amp;quot;Oscar Wilde, l'impertinent absolu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilde in Earnest - Book Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aestheticism on the Wildean Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (1), pp.88-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Emily Eels (dir.), Wilde in Earnest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Pascal Aquien, Xavier Giudicelli (dir.), The Importance of Being Earnest d'Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">But Sidley Park is already a picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, s.p. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.5552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé et ses illustrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue des Beaux Arts : Bulletin bimestriel de la Société Oscar Wilde en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu: Kerry Powell, Oscar Wilde and the Theatre of the 1890s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.235-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Speer vu par David Edgar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.237-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Studies in the Theatre of Oscar Wilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72, pp.13 - 20. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.2713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu, Oscar Wilde, The Complete Short Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72, pp.230 - 234. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.2770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de David Edgar ou les coulisses de la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (Juin), pp.171-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu: Dennis Low, The Literary Protégées of the Lake Poets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 66, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.10596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Edgar, &amp;quot;secrétaire de son époque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5, pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">salt. de Selina Thompson : poétique de l'intime et décolonialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Prudhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Métaphores du Regard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERMA, Oct 2025, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience d’atelier de traduction de &amp;quot;Eureka Day&amp;quot; de Jonathan Spector : peut-on traduire l’humour ou faut-il l’adapter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la scène étatsunienne parle français : Traduire les sons, traduire les corps, traduire les gens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Vatain-Corfdir; Xavier Lemoine; ANR ACTiF, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction collaborative pour la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Blattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nadia Karsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Mise en mots, voix et espace des Gut Girls de Sarah Daniels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Estelle Rivier-Arnaud, Apr 2024, Grenoble (Campus), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gut Girls de Sarah Daniels, une expérience de traduction collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Blattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Torti Alcayaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EMMA - Thème 2 (Inter)agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de traduction collaborative -- The Chibok Girls: Our Story/Les Filles de Chibok: notre histoire de Wolé Oguntokun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES - Frontières et déplacements - Crossing Borders (atelier Scènes anglophones contemporaines (RADAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, May 2024, Nancy Université de Lorraine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution d'atelier de traduction de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Magois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMAncipons les Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Apr 2024, Montpellier (Université Paul Valéry, Montpellier III), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Table: Black Lives Matter - EMMAncipons les savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMAncipons les Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Apr 2023, Montpellier (Rectorat), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travaux en, avec et sur la création : ajustements éthiques & bricolages méthodologiques»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Persillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, art, culture et héritage à l'heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale d'été EthicHum, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les community plays anglaises: faire communauté par le théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Communs - Usages, Sens, Pouvoirs, Programme HumanEnvi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Blaise, Jun 2023, Montpellier St Charles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'ouvrage The Invention of Love/L'Invention de l'amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES - Transmission(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2023, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture théâtrale de debbie tucker green et Selina Thompson : deux esthétiques pour la scène britannique aux temps de Black Lives Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Ecritures et scènes décoloniales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pénélope Dechaufour, Apr 2023, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction pour la scène, une collaboration féconde, une transmission nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Traduction, représentation(s), collaboration et inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Oster; Giuditta Caliendo, May 2022, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining and Reappropriating the City through Community Plays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theatre and the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDE; Cyrielle Garson; Xavier Lemoine; Anna Street, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-traduction: négocier un travail en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'axe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Oster, May 2022, Lille (Université de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Confrontation to Healing: in-yer-heart and in-yer-ear in debbie tucker green's ear for eye and Selina Thompson's salt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black Lives Matter: formes politiques et artistiques de l'antiracisme aux Etats-Unis et au Royaume-Uni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Lenormand, Feb 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Haunted Stages of Calais and London: Giving Voice to the Dead in Migration in Joe Murphy and Joe Robertson's The Jungle and Selina Thompson's salt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bodies on the Edge: Life and Death in Migration - Thanatic Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Judith Misrahi-Barak; Thomas Lacroix; Bidisha Banerjee, Apr 2022, Oxford, Maison française d'Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et voix dans les théâtres d'Afrique anglophone: quels enjeux politiques? Avec Christiane Fioupou et Inès Bigot autour de Wolé Soyinka suivi d'une rencontre avec Florence March et Marianne Drugeon, traductrices des Filles de Chibok: notre histoire de Wolé Oguntokun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Fioupou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire: Désécrire et décoloniser les imaginaires sur la scène contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pénélope Dechaufour, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction théâtrale, traduction collaborative: retour d'expérience sur la traduction théâtrale avec la Maison Antoine Vitez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mondiale de la Traduction - Traduire ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier - Université Paul-Valéry Montpellier (UPVM), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Renaissance of Medieval Theatre on the British Contemporary Stage: Reviving Mysteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES - Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéscénie et community plays: le théâtre historique amateur en France et au Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du théâtre de société aux théâtres amateurs. Permanence des pratiques (XVIIIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire Commun - Séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EMMA thème Le Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Montpellier (Université Paul-Valéry Montpellier), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the Conference and of the Publication The Past is Back - Séminaire EMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Montpellier - Université Paul-Valéry Montpellier (UPVM), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la traduction de 'The Invention of Love' de Tom Stoppard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire The Invention of Love de Tom Stoppard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Etudes Montpelliéraines du Monde Anglophone EMMA, Université Paul Valéry-Montpellier 3; Marianne Drugeon, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference: Cultures of the Left in the Age of Right-Wing Populism Community Plays: Creating a New Unity in Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures of the Left in the Age of Right-Wing Populism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvija Jestovic - University of Warwick, Apr 2019, Venise (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round Table: Translators and Editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing Borders - RADAC 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RADAC, Oct 2018, Paris Maison des Sciences de l'homme Paris Nord ; ZOOM / presentiel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invention of Love de Tom Stoppard : (re)traduire les classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traductions et adaptations des classiques dans le théâtre anglophone contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRISMES - Langues, Textes, Arts et Cultures du Monde Anglophone - EA 4398 Université Sorbonne Nouvelle; Isabelle Génin; Marie Nadia Karsky; Bruno Poncharal; Agathe Torti Alcayaga; Susan Blattes, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Angry Young Men Take the Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Agrégation : "Le Royaume-Uni à l’épreuve de la crise, 1970-1979 : perspectives culturelles sur la décennie", Université Paul-Valéry Montpellier 3, Montpellier, 10 janvier 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Angry Young Men Take the Stage - Les dramaturges britanniques face à la crise - Séminaire EMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Agrégation - Politisation de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Jan 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Translators and Editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Magois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Raab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rivere de Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale "Crossing Borders - contemporary anglophone theatre in Europe", RADAC (recherches sur les arts dramatiques anglophone contemporaines), Saint-Denis, 11-12 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire The Invention of Love de Tom Stoppard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giudicelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mercredis de la traduction, séminaire du groupe Confluences, CREA, Université Paris X Nanterre, Paris, 14 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le théâtre pour les jeunes et avec les jeunes: expériences d'ateliers de traduction à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theatre Drama and Youth, Le jeunesse au théâtre, Université de Lille SHS, 2-3 février 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recontructions sur la scène contemporaine anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès,"Reconstruction(s)", SAES, Reims, 1-3 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences de traduction collaborative de pièces de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 ème édition des rencontres scientifiques universitaires "Montpellier Sherbrooke", Université Paul-Valéry Montpellier III et l'Université de Sherbrooke, Montpellier, 21-23 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction on the British Contemporary Stage - The What Ifs of History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES - Reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2017, Reims - Université de Reims-Champagne-Ardenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences de traduction collaborative de pièces de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Montpellier-Sherbrooke - Traduction et traductologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMMA, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction on the British Contemporary Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Congrès de la SAES (Société des anglicistes de l'enseignement supérieur), Université de Reims Champagne-ardennes, Reims, 1-3 juin 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilde and Shaw: Two Politically-committed Playwrights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "The Importance of Being Earnest", Université de Reims Champagne-Ardenne, 17 octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaw et Wilde et la question de l'engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international : "55e congrès de la Société des Anglicistes de l'Enseignement Supérieur", Université de Toulon, Toulon, 4-6 juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Commitment and Financial Autonomy on the British Contemporary Stage : The Point of View of a Committed Playwright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Autonomy and Commitment in Contemporary British Arts", Université Paul-Valéry, Montpellier, 28-29 mai 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France. pp.203-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickolas Nickleby, une comédie musicale de gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "The Musical, comédie musicale dans le monde anglophone", équipe de recherche LSA (Littérature et Sociétés Anglophones), Université de Caen Basse-Normandie, Caen, 16-17 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Nickleby, une comédie musicale de gauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Musical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Couderc, Nov 2007, Caen Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Edgar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La mise en scène du politique - Propagande, persuasion, communication", Université de Lille III, 14-15 octobre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction on the British Contemporary Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Drugeon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval and Early Modern England on the Contemporary Stage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 75-93, 2021, 978-1-5275-7127-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrano de Bergerac: Introduction (1985) Anthony Burgess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Sauvage; Adriana Serban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume VIII, Michel Houdiard, pp.134-155, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadrama in Early Modern England and on the British Contemporary Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonia Rigaud; Françoise Palleau-Papin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An introduction to anglophone theatre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.91-133, 2015, Didact. Anglais, 978-2-7535-3608-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckett's Theatre: Translating and Adapting One's Own Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ignacio Ramos Gay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptations, Versions and Perversions in Modern British Drama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.88-104, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps à l'image du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertonèche Caroline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacilles, phobies et contagions, les métaphores de la pathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Houdiard, pp.96-109, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chibok Girls: Our Story / Les Filles de Chibok : notre histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur MORRISON, Tales of Mean Streets, &amp;quot;Lizerunt&amp;quot; (1894)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dorval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seule - Paroles de Soldates en Irak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Kahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hard Problem : Au coeur du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue, des continents - &amp;quot;Faites place!&amp;quot;, Etat des lieux du théâtre britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire - Carte blanche à la Maison Antoine Vitez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la mise en scène de la pièce à The Old Vic (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rosencrantz and Guildenstern are Dead, Tom Stoppard, traduction Gérald Garruti, édition bilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gut Girls (Sarah Daniels), suivi d’une conférence à six voix. Mise en voix sous la direction de Geoffroy Pouchot Rouge-Blanc (Collectif Troisème Bureau) et Estelle Rivier-Arnaud, avec la participation des élèves du Conservatoire de Grenoble et les étudiants LLCER et Lettres modernes de l’Université Grenoble-Alpes, MaCI et séminaire fédérateur de l'équipe interne Lisca, ILCEA4, Université Grenoble-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Blattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nadia Karsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire commun »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Omhovère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36B158C8"/>
+    <w:nsid w:val="09DA0AC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-drugeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083443789" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/169137394" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118145708" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Giudicelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493764v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-7127-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vernadakis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050352v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Prudhon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.57541" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674923v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16578" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674501v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleks Sierz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Good Nights" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.53000" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04674686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Oram" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruper Creed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kenny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.50323" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674658v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.39788" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04674674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.19986" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence March" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674887v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067584v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9561" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067986v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.5552" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064170v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2713" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674915v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2770" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.10596" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05321693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Dechaufour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Blattes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;lie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Torti Alcayaga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674951v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Magois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derrey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674936v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674929v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Persillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Garrison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jankowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470498v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Raynaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674720v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675176v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674734v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fioupou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bigot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674778v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674769v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Omhov&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546211v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674820v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546277v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075235v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674826v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Moine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Raab" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivere de Carles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075234v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073182v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Rivi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674849v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073484v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073238v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073485v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069372v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075236v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674864v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493782v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429829v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lafont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056753v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057307v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819302v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825430v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dorval" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076849v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076865v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Joly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kahan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Magnard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076864v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674879v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950486v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675366v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-drugeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0570-0219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083443789" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/169137394" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000118145708" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Giudicelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-7127-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901632v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vernadakis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050352v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674543v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Prudhon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.57541" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16578" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04674686v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleks Sierz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Good Nights" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.53000" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Oram" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruper Creed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kenny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.50323" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.39788" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04674674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02522242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.19986" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence March" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02523399v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.9561" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077810v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063490v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.5552" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064170v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2713" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674915v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2770" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062620v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.10596" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05321693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Dechaufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05391460v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674951v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Blattes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;lie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadia Karsky" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674953v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Torti Alcayaga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Magois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derrey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674929v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Persillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Garrison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jankowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470498v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Raynaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674720v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675176v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675245v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fioupou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bigot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675218v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674769v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674802v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Omhov&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674825v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546211v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674820v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674826v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02546277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075235v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674841v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073482v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Moine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Raab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivere de Carles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075234v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073182v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Rivi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674858v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674849v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073484v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069372v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075236v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674864v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074243v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493782v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057750v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429829v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lafont" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056753v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04819302v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825430v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dorval" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076849v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076865v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hollier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Joly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kahan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Magnard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076864v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674928v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674879v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675366v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>