--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -277,51 +277,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05000588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrat d'entreprise dans l'avant-projet de réforme du droit des contrats spéciaux</w:t>
+                <w:t xml:space="preserve">La vente d'immeuble dans l'avant-projet de réforme du droit des contrats spéciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
@@ -356,380 +356,380 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tricoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11, pp.552</w:t>
+              <w:t xml:space="preserve">, 2022, 10, pp.488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03877265v1</w:t>
+                <w:t xml:space="preserve">halshs-03821440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrat d'entreprise dans l'avant-projet de réforme du droit des contrats spéciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gantschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poumarède</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Gantschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tricoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n°11, pp.552-561</w:t>
+              <w:t xml:space="preserve">, 2022, 11, pp.552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990314v1</w:t>
+                <w:t xml:space="preserve">halshs-03877265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les régimes de responsabilité applicables aux éléments d'équipement dissociables, réflexion sur les catégories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le contrat d'entreprise dans l'avant-projet de réforme du droit des contrats spéciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Poumarède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gantschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tricoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 02, pp.72</w:t>
+              <w:t xml:space="preserve">, 2022, n°11, pp.552-561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03578259v1</w:t>
+                <w:t xml:space="preserve">hal-03990314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vente d'immeuble dans l'avant-projet de réforme du droit des contrats spéciaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les régimes de responsabilité applicables aux éléments d'équipement dissociables, réflexion sur les catégories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Tricoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10, pp.488</w:t>
+              <w:t xml:space="preserve">, 2022, 02, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03821440v1</w:t>
+                <w:t xml:space="preserve">halshs-03578259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vente d'immeuble dans l'avant-projet de réforme du droit des contrats spéciaux</w:t>
               </w:r>
@@ -1244,303 +1244,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02598380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation non conforme au permis de construire : une condamnation définitive à démolition caractérise l'impropriété à destination</w:t>
+                <w:t xml:space="preserve">Une installation à vocation industrielle peut constituer un ouvrage au sens de l'article 1792</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 03, pp.166</w:t>
+              <w:t xml:space="preserve">, 2019, 06, pp.344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02449827v1</w:t>
+                <w:t xml:space="preserve">halshs-02449862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une installation à vocation industrielle peut constituer un ouvrage au sens de l'article 1792</w:t>
+                <w:t xml:space="preserve">Action récursoire en garantie des vices cachés de l'entrepreneur contre le fabricant : un ou deux délais ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 06, pp.344</w:t>
+              <w:t xml:space="preserve">, 2019, 03, pp.163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02449862v1</w:t>
+                <w:t xml:space="preserve">halshs-02449826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action récursoire en garantie des vices cachés de l'entrepreneur contre le fabricant : un ou deux délais ?</w:t>
+                <w:t xml:space="preserve">Violation de la réglementation parasismique : la démolition-reconstruction ne s'impose pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 03, pp.163</w:t>
+              <w:t xml:space="preserve">, 2019, 04, pp.219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02449826v1</w:t>
+                <w:t xml:space="preserve">halshs-02449833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violation de la réglementation parasismique : la démolition-reconstruction ne s'impose pas</w:t>
+                <w:t xml:space="preserve">Implantation non conforme au permis de construire : une condamnation définitive à démolition caractérise l'impropriété à destination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 04, pp.219</w:t>
+              <w:t xml:space="preserve">, 2019, 03, pp.166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02449833v1</w:t>
+                <w:t xml:space="preserve">halshs-02449827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de la loi Elan sur les contrats spéciaux de construction immobilière</w:t>
               </w:r>
@@ -3733,173 +3733,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le choix &amp;lt;i&amp;gt;contra legem&amp;lt;/i&amp;gt; : réflexion à partir de deux arrêts de la troisième chambre civile de la Cour de cassation</w:t>
+                <w:t xml:space="preserve">Voyage au temps présent pour l'affaire Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hania Kassoul. </w:t>
+              <w:t xml:space="preserve">Hélène Boucard; Eddy Lamazerolles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le choix des juges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.179-197, 2024, 978-2-7110-4039-1</w:t>
+              <w:t xml:space="preserve">Trente ans de droit privé. Florilège à l'occasion des trente ans de l’Équipe de recherche en droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.191-204, 2024, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 978-2-38194-040-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961008v1</w:t>
+                <w:t xml:space="preserve">hal-04943856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage au temps présent pour l'affaire Besse</w:t>
+                <w:t xml:space="preserve">Le choix &amp;lt;i&amp;gt;contra legem&amp;lt;/i&amp;gt; : réflexion à partir de deux arrêts de la troisième chambre civile de la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hélène Boucard; Eddy Lamazerolles. </w:t>
+              <w:t xml:space="preserve">Hania Kassoul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trente ans de droit privé. Florilège à l'occasion des trente ans de l’Équipe de recherche en droit privé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.191-204, 2024, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; colloques, 978-2-38194-040-3</w:t>
+              <w:t xml:space="preserve">Le choix des juges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.179-197, 2024, 978-2-7110-4039-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943856v1</w:t>
+                <w:t xml:space="preserve">hal-04961008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un néo contrat d'entreprise ? Regard critique</w:t>
               </w:r>
@@ -4111,355 +4111,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La garantie décennale des existants</w:t>
+                <w:t xml:space="preserve">La prestation de service gratuite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variations autour du droit public : Mélanges en l'honneur du professeur Christian Debouy</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.137-152, 2019, Collection de la Faculté de droit et des sciences sociales. Mélanges, 979-10-90426-88-7</w:t>
+              <w:t xml:space="preserve">La gratuità negli atti negoziali, Sedicesime giornate di studio Roma Tre-Poitiers Roma 28-29 settembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923069v1</w:t>
+                <w:t xml:space="preserve">hal-03554871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité extra-contractuelle devant le juge pénal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La prestation de service gratuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Responsabilité contractuelle et responsabilité extracontractuelle. Journées d'études Jean Beauchard - Paolo Vecchi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 106, Faculté de droit et des sciences sociales de Poitiers; LGDJ; Lextenso, pp.233-247, 2019, coll. Faculté de droit et des sciences sociales de Poitiers, 979-1-0904-2696-2</w:t>
+              <w:t xml:space="preserve">LA GRATUITÀ NEGLI ATTI NEGOZIALI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JOVENE EDITORE, pp.153, 2019, ‎ 978-8824326117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087722v1</w:t>
+                <w:t xml:space="preserve">hal-03988166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prestation de service gratuite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La responsabilité extra-contractuelle devant le juge pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LA GRATUITÀ NEGLI ATTI NEGOZIALI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JOVENE EDITORE, pp.153, 2019, ‎ 978-8824326117</w:t>
+              <w:t xml:space="preserve">Responsabilité contractuelle et responsabilité extracontractuelle. Journées d'études Jean Beauchard - Paolo Vecchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 106, Faculté de droit et des sciences sociales de Poitiers; LGDJ; Lextenso, pp.233-247, 2019, coll. Faculté de droit et des sciences sociales de Poitiers, 979-1-0904-2696-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988166v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prestation de service gratuite</w:t>
+                <w:t xml:space="preserve">La garantie décennale des existants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gratuità negli atti negoziali, Sedicesime giornate di studio Roma Tre-Poitiers Roma 28-29 settembre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Variations autour du droit public : Mélanges en l'honneur du professeur Christian Debouy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-152, 2019, Collection de la Faculté de droit et des sciences sociales. Mélanges, 979-10-90426-88-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554871v1</w:t>
+                <w:t xml:space="preserve">hal-01923069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA QUALIFICATION JURIDIQUE DE L'E-SPORT</w:t>
               </w:r>
@@ -4843,51 +4843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E2DB0E6"/>
+    <w:nsid w:val="6FFF02AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5074,51 +5074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-faure-abbad" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069233993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71629117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000003682116X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000588v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877265v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Charbonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gantschnig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poumar&#232;de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tricoire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03578259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418149v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258746v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02598380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449827v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234510v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234337v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02233722v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942878v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/la-representation--9782381940434?lang=fr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084926v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lauba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/le-poison--9782381940366?lang=fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.faure.2023.01" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gatti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Maublanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puj.faure.2022.01" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/responsabilite-contractuelle-et-responsabilite-extra-contractuelle-en-droit-administratif-9782275064475.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lachaume" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savarit-Bourgeois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braconnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-christian-debouy-9791090426887.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943856v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943862v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-recodifications-du-droit-de-la-vente-en-europe-9782381940045.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-faure-abbad" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069233993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71629117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000003682116X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000588v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Charbonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gantschnig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poumar&#232;de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tricoire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990314v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03578259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418149v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258746v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02598380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449833v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234510v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234337v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02233722v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942878v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/la-representation--9782381940434?lang=fr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084926v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lauba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/le-poison--9782381940366?lang=fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.faure.2023.01" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gatti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Maublanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puj.faure.2022.01" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/responsabilite-contractuelle-et-responsabilite-extra-contractuelle-en-droit-administratif-9782275064475.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lachaume" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savarit-Bourgeois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braconnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-christian-debouy-9791090426887.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943862v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-recodifications-du-droit-de-la-vente-en-europe-9782381940045.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988166v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087722v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>