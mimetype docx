--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -830,165 +830,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réception tacite et refus d'accepter les travaux ne font pas bon ménage</w:t>
+                <w:t xml:space="preserve">Garantie de parfait achèvement : assigner n'est pas notifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11, pp.602</w:t>
+              <w:t xml:space="preserve">, 2021, 06, pp.352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03418149v1</w:t>
+                <w:t xml:space="preserve">halshs-03258746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garantie de parfait achèvement : assigner n'est pas notifier</w:t>
+                <w:t xml:space="preserve">Réception tacite et refus d'accepter les travaux ne font pas bon ménage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 06, pp.352</w:t>
+              <w:t xml:space="preserve">, 2021, 11, pp.602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03258746v1</w:t>
+                <w:t xml:space="preserve">halshs-03418149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forclusion décennale ferme l'action récursoire du vendeur constructeur</w:t>
               </w:r>
@@ -1106,372 +1106,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03114014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneur et vendeur d'immeuble à construire : une responsabilité contractuelle de droit commun à deux visages</w:t>
+                <w:t xml:space="preserve">Enduit de façade : ouvrage parfois, élément d'équipement jamais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, pp.601</w:t>
+              <w:t xml:space="preserve">, 2020, 05, pp.253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03003237v1</w:t>
+                <w:t xml:space="preserve">halshs-02598380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enduit de façade : ouvrage parfois, élément d'équipement jamais</w:t>
+                <w:t xml:space="preserve">Entrepreneur et vendeur d'immeuble à construire : une responsabilité contractuelle de droit commun à deux visages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 05, pp.253</w:t>
+              <w:t xml:space="preserve">, 2020, 11, pp.601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02598380v1</w:t>
+                <w:t xml:space="preserve">halshs-03003237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une installation à vocation industrielle peut constituer un ouvrage au sens de l'article 1792</w:t>
+                <w:t xml:space="preserve">Violation de la réglementation parasismique : la démolition-reconstruction ne s'impose pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 06, pp.344</w:t>
+              <w:t xml:space="preserve">, 2019, 04, pp.219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02449862v1</w:t>
+                <w:t xml:space="preserve">halshs-02449833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action récursoire en garantie des vices cachés de l'entrepreneur contre le fabricant : un ou deux délais ?</w:t>
+                <w:t xml:space="preserve">Une installation à vocation industrielle peut constituer un ouvrage au sens de l'article 1792</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 03, pp.163</w:t>
+              <w:t xml:space="preserve">, 2019, 06, pp.344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02449826v1</w:t>
+                <w:t xml:space="preserve">halshs-02449862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violation de la réglementation parasismique : la démolition-reconstruction ne s'impose pas</w:t>
+                <w:t xml:space="preserve">Action récursoire en garantie des vices cachés de l'entrepreneur contre le fabricant : un ou deux délais ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 04, pp.219</w:t>
+              <w:t xml:space="preserve">, 2019, 03, pp.163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02449833v1</w:t>
+                <w:t xml:space="preserve">halshs-02449826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation non conforme au permis de construire : une condamnation définitive à démolition caractérise l'impropriété à destination</w:t>
               </w:r>
@@ -3136,259 +3136,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité contractuelle et responsabilité extracontractuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations autour du droit public : Mélanges en l'honneur du Professeur Christian Debouy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Boudot</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savarit-Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Braconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Poitiers. Faculté de droit et des sciences sociales. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 352 p., 2019, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; Colloques, 979-10-90426-96-2</w:t>
+              <w:t xml:space="preserve">, 458 p., 2019, Collection de la Faculté de droit et des sciences sociales de Poitiers. Mélanges, 9791090426887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328915v1</w:t>
+                <w:t xml:space="preserve">hal-02177691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations autour du droit public : Mélanges en l'honneur du Professeur Christian Debouy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lachaume</w:t>
+                <w:t xml:space="preserve">Responsabilité contractuelle et responsabilité extracontractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Aubin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Boudot; Marianne Faure-Abbad; Didier Veillon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 352 p., 2019, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; Colloques, 979-10-90426-96-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Braconnier</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02177691v1</w:t>
+                <w:t xml:space="preserve">hal-02328915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisme et néo-formalisme</w:t>
               </w:r>
@@ -3412,51 +3412,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; Colloques, 9791090426757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4249,217 +4249,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité extra-contractuelle devant le juge pénal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La garantie décennale des existants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Responsabilité contractuelle et responsabilité extracontractuelle. Journées d'études Jean Beauchard - Paolo Vecchi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 106, Faculté de droit et des sciences sociales de Poitiers; LGDJ; Lextenso, pp.233-247, 2019, coll. Faculté de droit et des sciences sociales de Poitiers, 979-1-0904-2696-2</w:t>
+              <w:t xml:space="preserve">Variations autour du droit public : Mélanges en l'honneur du professeur Christian Debouy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-152, 2019, Collection de la Faculté de droit et des sciences sociales. Mélanges, 979-10-90426-88-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087722v1</w:t>
+                <w:t xml:space="preserve">hal-01923069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La garantie décennale des existants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La responsabilité extra-contractuelle devant le juge pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variations autour du droit public : Mélanges en l'honneur du professeur Christian Debouy</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.137-152, 2019, Collection de la Faculté de droit et des sciences sociales. Mélanges, 979-10-90426-88-7</w:t>
+              <w:t xml:space="preserve">Responsabilité contractuelle et responsabilité extracontractuelle. Journées d'études Jean Beauchard - Paolo Vecchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 106, Faculté de droit et des sciences sociales de Poitiers; LGDJ; Lextenso, pp.233-247, 2019, coll. Faculté de droit et des sciences sociales de Poitiers, 979-1-0904-2696-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923069v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA QUALIFICATION JURIDIQUE DE L'E-SPORT</w:t>
               </w:r>
@@ -4843,51 +4843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FFF02AF"/>
+    <w:nsid w:val="19A044EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5074,51 +5074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-faure-abbad" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069233993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71629117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000003682116X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000588v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Charbonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gantschnig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poumar&#232;de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tricoire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990314v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03578259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418149v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258746v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02598380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449833v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234510v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234337v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02233722v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942878v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/la-representation--9782381940434?lang=fr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084926v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lauba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/le-poison--9782381940366?lang=fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.faure.2023.01" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gatti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Maublanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puj.faure.2022.01" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/responsabilite-contractuelle-et-responsabilite-extra-contractuelle-en-droit-administratif-9782275064475.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lachaume" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savarit-Bourgeois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braconnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-christian-debouy-9791090426887.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943862v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-recodifications-du-droit-de-la-vente-en-europe-9782381940045.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988166v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087722v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-faure-abbad" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069233993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71629117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000003682116X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000588v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Charbonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gantschnig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poumar&#232;de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tricoire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990314v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03578259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418149v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02598380v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234510v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234337v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02233722v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942878v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/la-representation--9782381940434?lang=fr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084926v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lauba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/le-poison--9782381940366?lang=fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.faure.2023.01" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gatti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Maublanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puj.faure.2022.01" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177691v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lachaume" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savarit-Bourgeois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braconnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-christian-debouy-9791090426887.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/responsabilite-contractuelle-et-responsabilite-extra-contractuelle-en-droit-administratif-9782275064475.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943862v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-recodifications-du-droit-de-la-vente-en-europe-9782381940045.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988166v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923069v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>