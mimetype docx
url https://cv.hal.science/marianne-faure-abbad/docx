--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -4111,355 +4111,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prestation de service gratuite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La responsabilité extra-contractuelle devant le juge pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bossan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gratuità negli atti negoziali, Sedicesime giornate di studio Roma Tre-Poitiers Roma 28-29 settembre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Responsabilité contractuelle et responsabilité extracontractuelle. Journées d'études Jean Beauchard - Paolo Vecchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 106, Faculté de droit et des sciences sociales de Poitiers; LGDJ; Lextenso, pp.233-247, 2019, coll. Faculté de droit et des sciences sociales de Poitiers, 979-1-0904-2696-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554871v1</w:t>
+                <w:t xml:space="preserve">hal-03087722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prestation de service gratuite</w:t>
+                <w:t xml:space="preserve">La garantie décennale des existants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LA GRATUITÀ NEGLI ATTI NEGOZIALI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JOVENE EDITORE, pp.153, 2019, ‎ 978-8824326117</w:t>
+              <w:t xml:space="preserve">Variations autour du droit public : Mélanges en l'honneur du professeur Christian Debouy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-152, 2019, Collection de la Faculté de droit et des sciences sociales. Mélanges, 979-10-90426-88-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988166v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La garantie décennale des existants</w:t>
+                <w:t xml:space="preserve">La prestation de service gratuite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variations autour du droit public : Mélanges en l'honneur du professeur Christian Debouy</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.137-152, 2019, Collection de la Faculté de droit et des sciences sociales. Mélanges, 979-10-90426-88-7</w:t>
+              <w:t xml:space="preserve">La gratuità negli atti negoziali, Sedicesime giornate di studio Roma Tre-Poitiers Roma 28-29 settembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923069v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité extra-contractuelle devant le juge pénal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La prestation de service gratuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Responsabilité contractuelle et responsabilité extracontractuelle. Journées d'études Jean Beauchard - Paolo Vecchi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 106, Faculté de droit et des sciences sociales de Poitiers; LGDJ; Lextenso, pp.233-247, 2019, coll. Faculté de droit et des sciences sociales de Poitiers, 979-1-0904-2696-2</w:t>
+              <w:t xml:space="preserve">LA GRATUITÀ NEGLI ATTI NEGOZIALI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JOVENE EDITORE, pp.153, 2019, ‎ 978-8824326117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087722v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA QUALIFICATION JURIDIQUE DE L'E-SPORT</w:t>
               </w:r>
@@ -4843,51 +4843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19A044EE"/>
+    <w:nsid w:val="B60EA742"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5074,51 +5074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-faure-abbad" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069233993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71629117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000003682116X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000588v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Charbonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gantschnig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poumar&#232;de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tricoire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990314v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03578259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418149v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02598380v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234510v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234337v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02233722v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942878v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/la-representation--9782381940434?lang=fr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084926v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lauba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/le-poison--9782381940366?lang=fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.faure.2023.01" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gatti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Maublanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puj.faure.2022.01" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177691v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lachaume" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savarit-Bourgeois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braconnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-christian-debouy-9791090426887.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/responsabilite-contractuelle-et-responsabilite-extra-contractuelle-en-droit-administratif-9782275064475.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943862v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-recodifications-du-droit-de-la-vente-en-europe-9782381940045.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988166v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923069v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-faure-abbad" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069233993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71629117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000003682116X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05000588v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Charbonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gantschnig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poumar&#232;de" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tricoire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990314v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03578259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418149v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03165314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02598380v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03003237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234510v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234337v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02233722v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942878v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Veillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/la-representation--9782381940434?lang=fr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084926v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lauba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/le-poison--9782381940366?lang=fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/unip.faure.2023.01" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gatti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Maublanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puj.faure.2022.01" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177691v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lachaume" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savarit-Bourgeois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braconnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-christian-debouy-9791090426887.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/responsabilite-contractuelle-et-responsabilite-extra-contractuelle-en-droit-administratif-9782275064475.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943862v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467581v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-recodifications-du-droit-de-la-vente-en-europe-9782381940045.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087722v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923069v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554871v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>