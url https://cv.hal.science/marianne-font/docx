--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -234,514 +234,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental soft-sediment deformation caused by fluidization and intrusive ice melt in sand</w:t>
+                <w:t xml:space="preserve">Response to the discussion by Van Vliet-Lanoë et al. of the paper ‘Features caused by ground ice growth and decay in Late Pleistocene fluvial deposits, Paris Basin, France’ (Bertran et al., 2018, Geomorphology 310, 84–101)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D Bateman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Manchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 66, pp.1102-1117. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 327, pp.629-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sed.12537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891824v1</w:t>
+                <w:t xml:space="preserve">hal-01891827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore water pressure evolution below a freezing front under saturated conditions: Large-scale laboratory experiment and numerical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
+                <w:t xml:space="preserve">Experimental soft-sediment deformation caused by fluidization and intrusive ice melt in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jost</w:t>
+                <w:t xml:space="preserve">Arnaud Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Manchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Goncalves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Font</w:t>
+                <w:t xml:space="preserve">Deborah Sicilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 158, pp.76-94. </w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66, pp.1102-1117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2018.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sed.12537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02404162v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to the discussion by Van Vliet-Lanoë et al. of the paper ‘Features caused by ground ice growth and decay in Late Pleistocene fluvial deposits, Paris Basin, France’ (Bertran et al., 2018, Geomorphology 310, 84–101)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bertran</w:t>
+                <w:t xml:space="preserve">Pore water pressure evolution below a freezing front under saturated conditions: Large-scale laboratory experiment and numerical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Andrieux</w:t>
+                <w:t xml:space="preserve">Anne Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark D Bateman</w:t>
+                <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 327, pp.629-633. </w:t>
+              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.76-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2018.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891827v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features caused by ground ice growth and decay in Late Pleistocene fluvial deposits, Paris Basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark D Bateman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Manchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 310, pp.84 - 101. </w:t>
@@ -909,51 +909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleistocene Involutions and Patterned Ground in France: Examples and Analysis Using a GIS Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1030,77 +1030,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical assessment of transient stream-aquifer exchange during disconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1635,556 +1635,544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory simulations of Martian gullies on sand dunes</w:t>
+                <w:t xml:space="preserve">Laboratory simulations of Martian debris flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Védie</w:t>
+                <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Costard</w:t>
+                <w:t xml:space="preserve">E. Vedie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Lagarde</w:t>
+                <w:t xml:space="preserve">J.-L. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of 9th International Permafrost Conference, D.L. Kane &amp; K.M. Hinkel Eds, University of Alaska, Fairbanks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.297-302</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735572v1</w:t>
+                <w:t xml:space="preserve">hal-00380278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solifluction processes on permafrost and non-permafrost slopes: results of a large-scale laboratory simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Harris</w:t>
+                <w:t xml:space="preserve">M. Kem-Luetschg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kem-Luetschg</w:t>
+                <w:t xml:space="preserve">J. Murton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19 (4), pp.359-378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ppp.630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate analysis of the distribution of epicenters in Western Provence and Eastern Languedoc (Southern France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Laboratory simulations of Martian gullies on sand dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Védie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lagarde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Santoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2008.06.003⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (21), pp.L21501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008GL035638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00531887v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory simulations of Martian debris flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Costard</w:t>
+                <w:t xml:space="preserve">Accurate analysis of the distribution of epicenters in Western Provence and Eastern Languedoc (Southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Amorèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vedie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Lagarde</w:t>
+                <w:t xml:space="preserve">Jean-Paul Santoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 9th International Permafrost Conference, D.L. Kane &amp; K.M. Hinkel Eds, University of Alaska, Fairbanks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2008.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380278v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modelling of fault scarp degradation under freeze/thaw cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2193,239 +2181,239 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amorese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 31 (14), pp.1731-1745. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.1371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.1371⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le segment nord de la faille de la Tet (Pyrénées-Orientales) : fonctionnement néogène et implications géomorphologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 3, pp.257-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structural evolution of the English Channel area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2434,140 +2422,140 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amorese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18 (3-4), pp.201-213. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jqs.744⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de quantification de la dégradation d'un escarpement de faille au cours des cycles climatiques du Quaternaire : la faille de Jobourg (Nord Cotentin, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2576,374 +2564,374 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amorese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ozouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 334 (3), pp.171-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1631-0713(02)01732-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New seismotectonic data from an intraplate region: focal mechanisms in the Armorican Massif (northwestern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amorese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Walker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.L. Lagarde</w:t>
+                <w:t xml:space="preserve">J.-P. Santoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 143 (3), pp.837-846. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.0956-540X.2000.01285.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active tectonics, seismicity and geomorphology with special reference to Normandy (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amorese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delcaillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 15 (7), pp.745-758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/1099-1417(200010)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2953,574 +2941,574 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des processus de sublimation de glaces de CO et d'HO lors du dégel de pergélisolimplications pour les processus de surface martiens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susan J. Conway</w:t>
+                <w:t xml:space="preserve">Experimental modelling of coastal permafrost weathering in two different setup : a wave flume and a static water tank.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémiah Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Stolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Kaufmann</w:t>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew E Sylvest</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Lagniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29eme RST - Réunion des sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-20294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315356v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental modelling of coastal permafrost weathering in two different setup : a wave flume and a static water tank.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Font</w:t>
+                <w:t xml:space="preserve">Comparaison des processus de sublimation de glaces de CO et d'HO lors du dégel de pergélisolimplications pour les processus de surface martiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Stolle</w:t>
+                <w:t xml:space="preserve">Erika Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+                <w:t xml:space="preserve">Matthew E Sylvest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lagniel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jolanta Pranckute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29eme RST - Réunion des sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315340v1</w:t>
+                <w:t xml:space="preserve">hal-05315356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field study of permafrost molards from diverse origins of landslides in Matanuska Valley, Alaska</w:t>
+                <w:t xml:space="preserve">Comparing sublimation and melting of CO2 and H2O ice-cemented sediments into molards: implications for martian surface processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calvin Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bill Billmeier</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Sylvest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Pranckute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15928⟩</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-22137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704804v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing sublimation and melting of CO2 and H2O ice-cemented sediments into molards: implications for martian surface processes</w:t>
+                <w:t xml:space="preserve">Field study of permafrost molards from diverse origins of landslides in Matanuska Valley, Alaska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calvin Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jolanta Pranckute</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Morino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bretwood Higman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Billmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-22137⟩</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704802v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molards as proxies of mountain permafrost degradation: direct comparison of experimental studies and field observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calvin Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3542,119 +3530,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meven Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Magnarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molards as proxies of permafrost degradation: investigating physical downscaled models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calvin Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3676,1091 +3664,1091 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meven Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lagniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/icg2022-258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du lien entre molards et pergélisol : le projet PERMOLARDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meven Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan J. Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Font-Ertlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Morino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features caused by ground ice growth and decay in Late Pleistocene fluvial deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Manchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Sicilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Colloquium on historical earthquakes &amp; paleoseismology studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Han-sur-Lesse, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of the Climatic Cycles on the Crustal Deformation and Seismicity - Part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Manchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sicilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Best Practices in Physics-based Fault Rupture Models for Seismic Hazard Assessment of Nuclear Installations: issues and challenges towards full Seismic Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Cadarache, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warming impact on experimental permafrost: data from physical modelling using the CryoEx platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amorese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Permafrost (EUCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of permafrost on deep groundwater flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Riviere</w:t>
+                <w:t xml:space="preserve">A. Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfrost Kick-off meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of slope instabilities on experimental permafrost: topography, warming and water effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Védie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lagarde J.-L. And Amorèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Permafrost (EUCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical modeling studies of pore water pressure variations in Subpermafrost groundwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third European Conference on Permafrost, EUCOP III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Longyearbyen, Svalbard and Jan Mayen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore water pressure variations in Subpermafrost groundwater : Numerical modeling compared with experimental modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, May 2010, Vienne, Austria. pp.191 - 195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory simulations of Martian debris flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Costard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Vedie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 9th International Permafrost Conference. Ed. D.L. Kane and K. M. Hinkel. 2008 University of Alaska</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, fairbanks, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4770,147 +4758,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curiosités géologiques du Géoparc de La Hague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Plunder</w:t>
+                <w:t xml:space="preserve">Yohann Poprawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Poprawski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Font</w:t>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lespez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 978-2-7159-8400-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4920,287 +4908,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+                <w:t xml:space="preserve">Catherine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bertrand</w:t>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bouchez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04936744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pinay</w:t>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Abcha</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5347,51 +5335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Beck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Philippe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;miah Cl&#233;ment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109317" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01891824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manchuel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sicilia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12537" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2018.11.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL74WG39-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01891827v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Bateman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.09.016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2W2WHGK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01774864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.03.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01735508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amorese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R. Grasso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garambois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy060" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.05.040" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QZ27GC8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gruber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.737" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0DRPG2K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amorese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lagarde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.03.017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PFN1KQH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V&#233;die" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baroux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Santoire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2008.06.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB4MTX28-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01735572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric V&#233;die" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lagarde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035638" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358737v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kem-Luetschg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Davies" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.630" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BL2PBC0K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amor&#232;se" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Santoire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380278v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vedie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lagarde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Coutard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1371" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BGCLLVLF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01131366v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175556v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.744" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DGZLS9GK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ozouf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01732-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175524v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Santoire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540X.2000.01285.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175513v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baize" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1099-1417(200010)" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Kaufmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew E Sylvest" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Pranckute" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Stolle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagniel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20294" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704804v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Morino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bretwood Higman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Billmeier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15928" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704802v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sylvest" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-22137" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704793v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Magnarini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03849082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-258" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587885v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font-Ertlen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936992v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sicilia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936997v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicilia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707164v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707176v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riviere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jost" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalves" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707157v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagarde J.-L. And Amor&#232;se" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396673v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396214v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406962v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315401v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Beck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Philippe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;miah Cl&#233;ment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109317" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01891827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Bateman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manchuel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.09.016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2W2WHGK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01891824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sicilia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12537" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404162v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2018.11.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL74WG39-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01774864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.03.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01735508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amorese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R. Grasso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garambois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy060" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.05.040" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QZ27GC8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gruber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.737" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0DRPG2K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amorese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lagarde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.03.017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PFN1KQH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V&#233;die" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baroux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Santoire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2008.06.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB4MTX28-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380278v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vedie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lagarde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kem-Luetschg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Davies" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.630" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01735572v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric V&#233;die" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lagarde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035638" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amor&#232;se" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baroux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Santoire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175564v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Coutard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1371" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BGCLLVLF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01131366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175556v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.744" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DGZLS9GK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ozouf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01732-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Santoire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0956-540X.2000.01285.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175513v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baize" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1099-1417(200010)" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315340v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Stolle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagniel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20294" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Kaufmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew E Sylvest" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Pranckute" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sylvest" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-22137" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704804v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Morino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bretwood Higman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Billmeier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15928" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Magnarini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03849082v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-258" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font-Ertlen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936992v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sicilia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicilia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707176v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riviere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalves" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707157v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagarde J.-L. And Amor&#232;se" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396214v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315401v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>