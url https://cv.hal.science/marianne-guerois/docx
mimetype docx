--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -2563,217 +2563,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03828524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on délimiter les aires urbaines fonctionnelles à partir des temps de transport ? Une exploration à partir de trois métropoles européennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Délimiter les villes par les temps de transports : une expérimentation à partir de trois grandes métropoles européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Définir la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEE, Mar 2018, Paris, INSEE, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’Observation Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CGET, INSEE, CEREMA, FNAU, AdCF, Nov 2018, Paris, CGET, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03828494v1</w:t>
+                <w:t xml:space="preserve">halshs-03828507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délimiter les villes par les temps de transports : une expérimentation à partir de trois grandes métropoles européennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peut-on délimiter les aires urbaines fonctionnelles à partir des temps de transport ? Une exploration à partir de trois métropoles européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’Observation Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CGET, INSEE, CEREMA, FNAU, AdCF, Nov 2018, Paris, CGET, France</w:t>
+              <w:t xml:space="preserve">Définir la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEE, Mar 2018, Paris, INSEE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03828507v1</w:t>
+                <w:t xml:space="preserve">halshs-03828494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioviz - Un outil interactif de visualisation et de comparaison régionale</w:t>
               </w:r>
@@ -2848,299 +2848,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguration of Hospital’s Locations Since the Early 2000s in France: Are Shrinking Cities More at Stake?</w:t>
+                <w:t xml:space="preserve">Rétraction de l’offre de soins dans l’espace urbain français, 2000-2016 : une analyse par l’évolution des lits et places d’hospitalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the Advancement of Socio-Economics (SASE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">55ème colloque de l’Association de Science Régionale de Langue Française (ASRDLF), Les acteurs économiques et la régionalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848105v1</w:t>
+                <w:t xml:space="preserve">hal-01848108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétraction de l’offre de soins dans l’espace urbain français, 2000-2016 : une analyse par l’évolution des lits et places d’hospitalisation</w:t>
+                <w:t xml:space="preserve">Reconfiguration of Hospital’s Locations Since the Early 2000s in France: Are Shrinking Cities More at Stake?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème colloque de l’Association de Science Régionale de Langue Française (ASRDLF), Les acteurs économiques et la régionalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">Society for the Advancement of Socio-Economics (SASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848108v1</w:t>
+                <w:t xml:space="preserve">hal-01848105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration of hospital supply (bed) since the early 2000s in France: Are shrinking cities more at stake?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4579,51 +4579,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4807,51 +4807,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une désertification scientifique et universitaire du territoire français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5201,64 +5201,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rétraction des services et commerces dans les villes petites et moyennes : modalités et logiques à l’échelle interurbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5619,295 +5619,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers traitements statistiques et cartographiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typologie socio-économique des régions frontalières de l'UE - 2000-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amel Feredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 26 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CGET - Commissariat Général à l'Egalité des Territoires. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588964v1</w:t>
+                <w:t xml:space="preserve">hal-03610513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie socio-économique des régions frontalières de l'UE - 2000-2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premiers traitements statistiques et cartographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 26 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Feredj</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-03610513v1</w:t>
+                <w:t xml:space="preserve">hal-03588964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralités liées à OpenStreetMap et la complétude des données</w:t>
+                <w:t xml:space="preserve">Caractérisation de la porosité frontalière par le calcul de densité de points de passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
@@ -5921,115 +5921,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589030v1</w:t>
+                <w:t xml:space="preserve">hal-03589034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la porosité frontalière par le calcul de densité de points de passage</w:t>
+                <w:t xml:space="preserve">Généralités liées à OpenStreetMap et la complétude des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
@@ -6043,91 +6043,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 39 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589034v1</w:t>
+                <w:t xml:space="preserve">hal-03589030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A socio-economic typology on cross-border regions at European scale (2000-2012) - Key findings</w:t>
               </w:r>
@@ -6165,51 +6165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6261,51 +6261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6409,51 +6409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6505,77 +6505,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Feredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6749,51 +6749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6871,51 +6871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6980,90 +6980,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une typologie socio-économique des discontinuités frontalières européennes (2000-2012) - Note de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Feredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7083,271 +7083,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie socio-économique des régions frontalières de l'UE - 2000-2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcul d’un indice d’accessibilité routière moyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 47 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587614v1</w:t>
+                <w:t xml:space="preserve">hal-03589035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul d’un indice d’accessibilité routière moyenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie socio-économique des régions frontalières de l'UE - 2000-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Feredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589035v1</w:t>
+                <w:t xml:space="preserve">hal-03587614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON Database 2013 Phase II (2011-2014). Mutli Dimensional Database Desigh and Development (M4D). Final Report</w:t>
               </w:r>
@@ -7372,51 +7372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7455,51 +7455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de faisabilité d'une observation pérenne des espaces transfrontaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Feredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7571,359 +7571,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional indicators computation tool</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional Urban Areas (FUA) and European harmonization. A feasibility study from the comparison of two approaches: commuting flows and accessibility isochrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Contract] ESPON. 2014</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ESPON. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594264v1</w:t>
+                <w:t xml:space="preserve">hal-03609451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UMZ: a database now operational for urban studies (M4D improvements)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+                <w:t xml:space="preserve">Functional indicators computation tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Feredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] ESPON. 2014</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] ESPON. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609478v1</w:t>
+                <w:t xml:space="preserve">hal-03594264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Urban Areas (FUA) and European harmonization. A feasibility study from the comparison of two approaches: commuting flows and accessibility isochrones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UMZ: a database now operational for urban studies (M4D improvements)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609451v1</w:t>
+                <w:t xml:space="preserve">hal-03609478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Neighbouring cities</w:t>
               </w:r>
@@ -8184,51 +8184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8526,51 +8526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7498" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.34876" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.194.0643" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188248" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zdanowska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Antunez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacca&#239;ni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2017.497d.1928" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dobruszkes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27945" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.713.0031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.168.0069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971524v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.17789" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.55-78" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/b37162" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Decroly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Laurian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Calabuig Serra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587651v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysebaert Ronan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-adv-1-17-2019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848108v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971835v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119493v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628504v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lamenie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9181.ch7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366904v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandrova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103412v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587237v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Maranget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587399v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587472v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270043v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610513v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Feredj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589030v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589034v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593730v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593743v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311420v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588987v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587614v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589035v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610547v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594264v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609478v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609432v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688491v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7498" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.34876" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.194.0643" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188248" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zdanowska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Antunez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacca&#239;ni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2017.497d.1928" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dobruszkes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27945" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.713.0031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.168.0069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971524v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.17789" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.55-78" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/b37162" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Decroly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Laurian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Calabuig Serra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587651v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysebaert Ronan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-adv-1-17-2019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828507v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828494v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971835v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119493v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628504v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lamenie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9181.ch7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366904v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandrova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103412v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587237v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Maranget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587399v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587472v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270043v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Feredj" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589034v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589030v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593730v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593743v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311420v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588987v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587614v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610547v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609451v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594264v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609478v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609432v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688491v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>