--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -204,408 +204,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des petites villes davantage touchées par la décroissance ? Comparaison des trajectoires démographiques à l’échelle européenne (1961-2011)</w:t>
+                <w:t xml:space="preserve">European small cities and towns: a territorial contextualization of vulnerable demographic situations (1981-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Gourdon</w:t>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/belgeo.34876⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.643-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.194.0643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03480611v1</w:t>
+                <w:t xml:space="preserve">hal-03812012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European small cities and towns: a territorial contextualization of vulnerable demographic situations (1981-2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+                <w:t xml:space="preserve">Regioviz : un nouvel outil de visualisation et de comparaison régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.194.0643⟩</w:t>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29ème conférence cartographique internationale (241-242), pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz344-652etyknpgmcw-19188248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812012v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioviz : un nouvel outil de visualisation et de comparaison régionale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+                <w:t xml:space="preserve">Des petites villes davantage touchées par la décroissance ? Comparaison des trajectoires démographiques à l’échelle européenne (1961-2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29ème conférence cartographique internationale (241-242), pp.17-30. </w:t>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62437/cixz344-652etyknpgmcw-19188248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.34876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085107v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03480611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A harmonized database to follow the demographic trajectories of European cities, the TRADEVE database (Demographic Trajectories of European Cities)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Zdanowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -665,77 +665,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following the population of European urban areas in the last half century (1961-2011): the TRADEVE database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Zdanowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1305,64 +1305,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temps de transport pour délimiter des aires urbaines fonctionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1534,103 +1534,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville à l’échelle de l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (1), pp.55-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1781,51 +1781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new database for the cities of Europe? Exploration of the urban Morphological Zones (CLC2000) from three national database comparisons (Denmark, France, Sweden)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2002,1909 +2002,2155 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00642710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plateforme de géovisualisation des locations Airbnb en région parisienne : retour d’expérience sur une initiative scientifique confrontée aux besoins d’observation</w:t>
+                <w:t xml:space="preserve">Quel indicateur pour suivre l’impact des locations Airbnb « commerciales » sur le parc de logements dans les intercommunalités françaises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Laurian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malika Madelin</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association de Science Régionale de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">17e rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628597v1</w:t>
+                <w:t xml:space="preserve">hal-05608745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des questions et des enjeux contemporains associés aux données de la recherche en SHS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les données InsideAirbnb pour éclairer la diffusion des locations meublées de courte durée en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Laurian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Calabuig Serra</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Louail</w:t>
+                <w:t xml:space="preserve">Angelo Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche de l'équipe PARIS du laboratoire Géographie-cités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Les données immobilières au croisement de l’action et de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Campus Condorcet Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883797v1</w:t>
+                <w:t xml:space="preserve">hal-05608747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décroissance des petites villes d’Europe : méthodes et premiers résultats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une plateforme de géovisualisation des locations Airbnb en région parisienne : retour d’expérience sur une initiative scientifique confrontée aux besoins d’observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pavard</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Laurian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ans de recherche, 20 ans d’action sur la décroissance urbaine: rétrospectives et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuèle Cunningham Sabot, Marie-Vic Ozouf-Marignier, Beatriz Fernandez et Sarah Dubeaux, Jan 2019, Paris, Ecole Normale Supérieure, France</w:t>
+              <w:t xml:space="preserve">Association de Science Régionale de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03828399v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioviz: a new visualisation tool dedicated to regional comparisons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des questions et des enjeux contemporains associés aux données de la recherche en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Calabuig Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ysebaert Ronan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Cartographic Conference (ICC 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire de recherche de l'équipe PARIS du laboratoire Géographie-cités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587651v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle définition de la ville en Europe : les agglomérations morphologiques de la base TRADEVE (1961-2011)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La décroissance des petites villes d’Europe : méthodes et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’Observation Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CGET, INSEE, CEREMA, FNAU, AdCF, Nov 2018, Paris, GCET, France</w:t>
+              <w:t xml:space="preserve">20 ans de recherche, 20 ans d’action sur la décroissance urbaine: rétrospectives et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuèle Cunningham Sabot, Marie-Vic Ozouf-Marignier, Beatriz Fernandez et Sarah Dubeaux, Jan 2019, Paris, Ecole Normale Supérieure, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03828524v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03828399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délimiter les villes par les temps de transports : une expérimentation à partir de trois grandes métropoles européennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pavard</w:t>
+                <w:t xml:space="preserve">Regioviz: a new visualisation tool dedicated to regional comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysebaert Ronan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’Observation Urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th International Cartographic Conference (ICC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-adv-1-17-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03828507v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on délimiter les aires urbaines fonctionnelles à partir des temps de transport ? Une exploration à partir de trois métropoles européennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Délimiter les villes par les temps de transports : une expérimentation à partir de trois grandes métropoles européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Définir la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEE, Mar 2018, Paris, INSEE, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’Observation Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CGET, INSEE, CEREMA, FNAU, AdCF, Nov 2018, Paris, CGET, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03828494v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03828507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioviz - Un outil interactif de visualisation et de comparaison régionale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut-on délimiter les aires urbaines fonctionnelles à partir des temps de transport ? Une exploration à partir de trois métropoles européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sageo 2018 - Spatial Analysis and GEOmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Définir la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEE, Mar 2018, Paris, INSEE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596581v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03828494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétraction de l’offre de soins dans l’espace urbain français, 2000-2016 : une analyse par l’évolution des lits et places d’hospitalisation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une nouvelle définition de la ville en Europe : les agglomérations morphologiques de la base TRADEVE (1961-2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème colloque de l’Association de Science Régionale de Langue Française (ASRDLF), Les acteurs économiques et la régionalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’Observation Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CGET, INSEE, CEREMA, FNAU, AdCF, Nov 2018, Paris, GCET, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848108v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03828524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguration of Hospital’s Locations Since the Early 2000s in France: Are Shrinking Cities More at Stake?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlène Le Neindre</w:t>
+                <w:t xml:space="preserve">Regioviz - Un outil interactif de visualisation et de comparaison régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the Advancement of Socio-Economics (SASE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Sageo 2018 - Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848105v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguration of hospital supply (bed) since the early 2000s in France: Are shrinking cities more at stake?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Rétraction de l’offre de soins dans l’espace urbain français, 2000-2016 : une analyse par l’évolution des lits et places d’hospitalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGU Urban Commission Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">55ème colloque de l’Association de Science Régionale de Langue Française (ASRDLF), Les acteurs économiques et la régionalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189512v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European small cities and towns: a territorial contextualization of vulnerable demographic situations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconfiguration of Hospital’s Locations Since the Early 2000s in France: Are Shrinking Cities More at Stake?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF- ERSA GR 15th Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Society for the Advancement of Socio-Economics (SASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01971835v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informations territoriales locales et analyse comparative des dynamiques métropolitaines. Le projet Grandes métropoles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Grasland</w:t>
+                <w:t xml:space="preserve">Reconfiguration of hospital supply (bed) since the early 2000s in France: Are shrinking cities more at stake?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.363-370</w:t>
+              <w:t xml:space="preserve">IGU Urban Commission Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353618v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité au quotidien et accès aux ressources locales dans les espaces périurbains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Fol</w:t>
+                <w:t xml:space="preserve">European small cities and towns: a territorial contextualization of vulnerable demographic situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées APERAU 2014 : « Vivre en ville »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">ASRDLF- ERSA GR 15th Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119493v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01971835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de faisabilité d'une observation pérenne des espaces transfrontaliers - Principaux résultats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+                <w:t xml:space="preserve">Informations territoriales locales et analyse comparative des dynamiques métropolitaines. Le projet Grandes métropoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pecout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e réunion du Comité Stratégique Transfrontalier sur l'observation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.363-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610560v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average distance between inhabitants: a relevant indicator for characterising urban spatial structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+                <w:t xml:space="preserve">Mobilité au quotidien et accès aux ressources locales dans les espaces périurbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Colloquium on Quantitative and Theoretical Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées APERAU 2014 : « Vivre en ville »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959930v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration multi-échelle d'une base de données harmonisée sur les villes d'Europe (Urban Morphological Zones)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+                <w:t xml:space="preserve">Etude de faisabilité d'une observation pérenne des espaces transfrontaliers - Principaux résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.60-67</w:t>
+              <w:t xml:space="preserve">3e réunion du Comité Stratégique Transfrontalier sur l'observation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353198v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Average distance between inhabitants: a relevant indicator for characterising urban spatial structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th European Colloquium on Quantitative and Theoretical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration multi-échelle d'une base de données harmonisée sur les villes d'Europe (Urban Morphological Zones)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.60-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Urban Morphological Zones (UMZ) to harmonised «urban objects » in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3919,51 +4165,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloquium in Theoretical and Quantitative Geography (ECTQG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Maynooth, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3973,186 +4219,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le difficile ajustement des périmètres métropolitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lamenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Wiley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe en ses découpages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, pp.159-185, 2024, 9781789481815. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9181.ch7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border discontinuities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4171,126 +4417,126 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wassenberg B., Reitel B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Dictionary on Borders, Cross-Border Cooperation and European Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang B, pp.123-126, 2020, 978-2-8076-0794-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03070318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information territoriale locale et analyse comparative des dynamiques métropolitaines : le projet Grandes métropoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4300,262 +4546,262 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAJARGE Romain, CAILLY Laurent, RUAS Anne, SAEZ Guy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demande(s) territoriale(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.163-184, 2019, Collection du CIST, 9782811125523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02366904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquéreurs et vendeurs dans l'inflation immobilière à Paris et Marseille (1996-2006).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pumain, Mattei (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anthropos / Economica, pp.167-179, 2011, Collection Villes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00643569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services et commerces dans la ville : le modèle de la ville monocentrique en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thérèse Saint-Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, GIP Reclus; La documentation Française, pp.120-128, 1999, Services et commerces, 2-11-004391-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4565,111 +4811,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobidic, Dictionnaire critique des Mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4679,111 +4925,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling laws in urban systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santa Fe Institute, Working Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4793,91 +5039,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une désertification scientifique et universitaire du territoire français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4889,1025 +5135,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02943730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (28)</w:t>
+        <w:t xml:space="preserve">Rapport (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports et limites d'OpenStreetMap pour l'analyse spatiale des équipements commerciaux en zone transfrontalière - Note de synthèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accessibility Indicators to services at EU scale - 1km grid indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Laurian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE. 2020, 5 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Horizon Europe. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03587237v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports et limites des données OpenStreetMap pour l’analyse des centralités commerciales dans les espaces transfrontaliers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Hamez</w:t>
+                <w:t xml:space="preserve">Screening rural data sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Mccallum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Laso Bayas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilka Vihinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE. 2020, 57 p</w:t>
+              <w:t xml:space="preserve">Data/Report D3.1., CIHEAM-IAMM. 2023, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03587399v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rétraction des services et commerces dans les villes petites et moyennes : modalités et logiques à l’échelle interurbaine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Delage</w:t>
+                <w:t xml:space="preserve">Apports et limites d'OpenStreetMap pour l'analyse spatiale des équipements commerciaux en zone transfrontalière - Note de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Maranget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Hamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Caisse des Dépôts et Consignations - Commissariat Général à l'Egalité des Territoires. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE. 2020, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02144993v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REGIOVIZ Europe - Un outil de géovisualisation pour analyser la position des nouvelles régions françaises en Europe</w:t>
+                <w:t xml:space="preserve">Apports et limites des données OpenStreetMap pour l’analyse des centralités commerciales dans les espaces transfrontaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE. 2018, 54 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Maranget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE. 2020, 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587472v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des tendances de l'urbanisation en France et en Europe</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Contribution au rapport d'expertise sur l'artificialisation des territoires. 2017, pp.18</w:t>
+                <w:t xml:space="preserve">La rétraction des services et commerces dans les villes petites et moyennes : modalités et logiques à l’échelle interurbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Caisse des Dépôts et Consignations - Commissariat Général à l'Egalité des Territoires. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02270043v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02144993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[0] INRA. 2017, 609 p</w:t>
+                <w:t xml:space="preserve">REGIOVIZ Europe - Un outil de géovisualisation pour analyser la position des nouvelles régions françaises en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE. 2018, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01687919v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie socio-économique des régions frontalières de l'UE - 2000-2012</w:t>
+                <w:t xml:space="preserve">Des tendances de l'urbanisation en France et en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CGET - Commissariat Général à l'Egalité des Territoires. 2016</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Contribution au rapport d'expertise sur l'artificialisation des territoires. 2017, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03610513v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers traitements statistiques et cartographiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Viry</w:t>
+                <w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 26 p</w:t>
+              <w:t xml:space="preserve">[0] INRA. 2017, 609 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03588964v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la porosité frontalière par le calcul de densité de points de passage</w:t>
+                <w:t xml:space="preserve">Géocodage / calcul de temps de parcours pour les communes de la base « mobilité professionnelles » (INSEE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
@@ -5921,1213 +6133,1213 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 39 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589034v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralités liées à OpenStreetMap et la complétude des données</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Viry</w:t>
+                <w:t xml:space="preserve">Typologie socio-économique des régions frontalières de l’Union européenne (2000-2012) - Présentation de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Feredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589030v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A socio-economic typology on cross-border regions at European scale (2000-2012) - Key findings</w:t>
+                <w:t xml:space="preserve">Définition de la maille de référence et de l’emprise de la bande frontalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593730v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition de la maille de référence et de l’emprise de la bande frontalière</w:t>
+                <w:t xml:space="preserve">A socio-economic typology on cross-border regions at European scale (2000-2012) - Key findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 24 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588872v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géocodage / calcul de temps de parcours pour les communes de la base « mobilité professionnelles » (INSEE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des trajectoires temporelles : convergences et divergences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 11 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589037v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie socio-économique des régions frontalières de l’Union européenne (2000-2012) - Présentation de synthèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demographical Trajectories of European urban areas (1961-2011) (TRADEVE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Zdanowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
+              <w:t xml:space="preserve">[Research Report] Université Paris 1 Panthéon-Sorbonne. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593743v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographical Trajectories of European urban areas (1961-2011) (TRADEVE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+                <w:t xml:space="preserve">Une typologie socio-économique des discontinuités frontalières européennes (2000-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Natalia Zdanowska</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Université Paris 1 Panthéon-Sorbonne. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01311420v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des trajectoires temporelles : convergences et divergences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une typologie socio-économique des discontinuités frontalières européennes (2000-2012) - Note de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Feredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 21 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589018v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une typologie socio-économique des discontinuités frontalières européennes (2000-2013)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typologie socio-économique des régions frontalières de l'UE - 2000-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Feredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588987v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une typologie socio-économique des discontinuités frontalières européennes (2000-2012) - Note de synthèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcul d’un indice d’accessibilité routière moyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593764v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul d’un indice d’accessibilité routière moyenne</w:t>
+                <w:t xml:space="preserve">Caractérisation de la porosité frontalière par le calcul de densité de points de passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
@@ -7141,1245 +7353,1489 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589035v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie socio-économique des régions frontalières de l'UE - 2000-2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premiers traitements statistiques et cartographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amel Feredj</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 47 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587614v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESPON Database 2013 Phase II (2011-2014). Mutli Dimensional Database Desigh and Development (M4D). Final Report</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Typologie socio-économique des régions frontalières de l'UE - 2000-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Feredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Timothée Giraud</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CGET - Commissariat Général à l'Egalité des Territoires. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591778v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de faisabilité d'une observation pérenne des espaces transfrontaliers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Feredj</w:t>
+                <w:t xml:space="preserve">Généralités liées à OpenStreetMap et la complétude des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Louvet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CGET - Commissariat Général à l'Egalité des Territoires. 2014, 48 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610547v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Urban Areas (FUA) and European harmonization. A feasibility study from the comparison of two approaches: commuting flows and accessibility isochrones</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] ESPON. 2014</w:t>
+                <w:t xml:space="preserve">ESPON Database 2013 Phase II (2011-2014). Mutli Dimensional Database Desigh and Development (M4D). Final Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ESPON. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609451v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional indicators computation tool</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amel Feredj</w:t>
+                <w:t xml:space="preserve">UMZ: a database now operational for urban studies (M4D improvements)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Contract] ESPON. 2014</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ESPON. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03594264v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UMZ: a database now operational for urban studies (M4D improvements)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional Urban Areas (FUA) and European harmonization. A feasibility study from the comparison of two approaches: commuting flows and accessibility isochrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antonin Pavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609478v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Neighbouring cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+                <w:t xml:space="preserve">Functional indicators computation tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Feredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] ESPON. 2013</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] ESPON. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03609432v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final du projet Harmonie-cités (ANR Corpus et Outils de la Recherche en SHS édition 2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+                <w:t xml:space="preserve">Etude de faisabilité d'une observation pérenne des espaces transfrontaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Feredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Vacchiani-Marcuzzo</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CGET - Commissariat Général à l'Egalité des Territoires. 2014, 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-00688491v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">European Neighbouring cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ESPON. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ESPON Database 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Ben Rebah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final du projet Harmonie-cités (ANR Corpus et Outils de la Recherche en SHS édition 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vacchiani-Marcuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00688491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes des villes européennes vues du ciel. Une contribution de l'image CORINE Land cover à la comparaison morphologique des grandes villes d'Europe occidentale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00004303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8526,51 +8982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7498" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.34876" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.194.0643" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188248" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zdanowska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Antunez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacca&#239;ni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2017.497d.1928" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dobruszkes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27945" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.713.0031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.168.0069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971524v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.17789" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.55-78" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/b37162" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Decroly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Laurian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883797v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Calabuig Serra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587651v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysebaert Ronan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-adv-1-17-2019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828507v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828494v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971835v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119493v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628504v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lamenie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9181.ch7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366904v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandrova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103412v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587237v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Maranget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587399v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587472v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270043v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Feredj" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589034v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589030v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593730v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593743v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311420v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588987v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587614v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610547v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609451v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594264v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609478v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609432v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688491v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7498" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.194.0643" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085107v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz344-652etyknpgmcw-19188248" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gourdon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.34876" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Zdanowska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01848054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Antunez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacca&#239;ni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2017.497d.1928" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dobruszkes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27945" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.713.0031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.168.0069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971524v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.17789" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.55-78" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/b37162" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Decroly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Laurian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Matte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Calabuig Serra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587651v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysebaert Ronan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-adv-1-17-2019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828507v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189512v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959930v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353198v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216660v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628504v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lamenie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9181.ch7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070318v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366904v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565115v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandrova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628493v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117481v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05304500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mccallum" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hoffer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Laso Bayas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kull" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilka Vihinen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587237v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Maranget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587399v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270043v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589037v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Feredj" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588872v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593730v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589018v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311420v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588987v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593764v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587614v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589035v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589034v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588964v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610513v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589030v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609478v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609451v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610547v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609432v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688491v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004303v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>