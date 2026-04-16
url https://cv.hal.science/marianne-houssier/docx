--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -153,359 +153,359 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term impacts of embryonic thermal manipulation in mule duck, a kinetic study: new tools for metabolic programming</w:t>
+                <w:t xml:space="preserve">Hyperphagia and hepatic lipid storage in ducks: an exploratory experimental model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laura-Lou Zwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaïma Hakkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Biasutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.1010. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-12192-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00191.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355976v1</w:t>
+                <w:t xml:space="preserve">hal-05571575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-term impacts of embryonic thermal manipulation in mule duck, a kinetic study: new tools for metabolic programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Coustham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+                <w:t xml:space="preserve">S. Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Cerutti</w:t>
+                <w:t xml:space="preserve">Ll. Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">M. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid David</w:t>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (4), pp.7384. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.1010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-12192-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356432v1</w:t>
+                <w:t xml:space="preserve">hal-05355976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasting/refeeding: an experimental model to study the impact of early thermal manipulation on hepatic metabolism in mule ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -513,2629 +513,2763 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 324 (1), pp.R45-R57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpregu.00158.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of embryonic thermal programming confirms increased liver fattening in mule ducks and changes in lipid metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Marchand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandra Biasutti</w:t>
+                <w:t xml:space="preserve">Chloé Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1142398⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (4), pp.7384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104873v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of different critical embryonic periods to modify egg incubation temperature in mule ducks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimization of embryonic thermal programming confirms increased liver fattening in mule ducks and changes in lipid metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Morisson</w:t>
+                <w:t xml:space="preserve">Michael Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1142398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1142398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617205v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Phenotype Programming in Birds by Temperature and Nutrition: A Mini-Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identification of different critical embryonic periods to modify egg incubation temperature in mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biasutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Josette Barrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Houssier</w:t>
+                <w:t xml:space="preserve">Philippe Morganx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fanim.2021.755842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509411v1</w:t>
+                <w:t xml:space="preserve">hal-03617205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Embryonic Thermal Programming on the Expression of Genes Involved in Foie gras Production in Mule Ducks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Phenotype Programming in Birds by Temperature and Nutrition: A Mini-Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Massimino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Biasutti</w:t>
+                <w:t xml:space="preserve">Angélique Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Davail</w:t>
+                <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Frontiers in Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.779689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fanim.2021.755842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464749v1</w:t>
+                <w:t xml:space="preserve">hal-03509411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter genotype differences in expression of genes involved in glucose metabolism in the establishment of hepatic steatosis in Muscovy, Pekin and mule ducks</w:t>
+                <w:t xml:space="preserve">Impacts of Embryonic Thermal Programming on the Expression of Genes Involved in Foie gras Production in Mule Ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Tavernier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">William Massimino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Biasutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11033-019-05182-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.779689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516891v1</w:t>
+                <w:t xml:space="preserve">hal-03464749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD36 Deficiency Inhibits Retinal Inflammation and Retinal Degeneration in Cx3cr1 Knockout Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lavalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2019.03032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of the expression of genes related to hepatic steatosis, glucose and lipid metabolism, and cellular stress during overfeeding in mule ducks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inter genotype differences in expression of genes involved in glucose metabolism in the establishment of hepatic steatosis in Muscovy, Pekin and mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Skiba</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Annabelle Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iban Seiliez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Massimino</w:t>
+                <w:t xml:space="preserve">Karine Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 318 (2), pp.453-467. </w:t>
+              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (2), pp.1527-1533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00198.2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11033-019-05182-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624991v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogeny of hepatic metabolism in mule ducks highlights different gene expression profiles between carbohydrate and lipid metabolic pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Kinetic study of the expression of genes related to hepatic steatosis, glucose and lipid metabolism, and cellular stress during overfeeding in mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Pioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Massimino</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-07093-w⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 318 (2), pp.453-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00198.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985951v1</w:t>
+                <w:t xml:space="preserve">hal-02624991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Hormone-Sensitive Lipase and ChREBP in Fat Cells Controls Insulin Sensitivity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Mairal</w:t>
+                <w:t xml:space="preserve">Ontogeny of hepatic metabolism in mule ducks highlights different gene expression profiles between carbohydrate and lipid metabolic pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Massimino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ghilain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Mouisel</w:t>
+                <w:t xml:space="preserve">Aurélie Secula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42255-018-0007-6⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-07093-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02150261v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive impact of thermal manipulation during embryogenesis on foie gras production in mule ducks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Massimino</w:t>
+                <w:t xml:space="preserve">Interaction between Hormone-Sensitive Lipase and ChREBP in Fat Cells Controls Insulin Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Davail</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Tavernier</w:t>
+                <w:t xml:space="preserve">Marianne Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ghilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mouisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.01495⟩</w:t>
+              <w:t xml:space="preserve">Nature Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (1), pp.133-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42255-018-0007-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415005v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02150261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotics Strains Modulate Gut Microbiota and Lipid Metabolism in Mule Ducks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Positive impact of thermal manipulation during embryogenesis on foie gras production in mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Massimino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Pioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Tavernier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Microbiology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.01495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1874285801812010071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01901329v1</w:t>
+                <w:t xml:space="preserve">hal-02415005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial inhibition of adipose tissue lipolysis improves glucose metabolism and insulin sensitivity without alteration of fat mass.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probiotics Strains Modulate Gut Microbiota and Lipid Metabolism in Mule Ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Tavernier</w:t>
+                <w:t xml:space="preserve">Maxime Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Valle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Niklas Mejhert</w:t>
+                <w:t xml:space="preserve">Mikael Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001485⟩</w:t>
+              <w:t xml:space="preserve">Open Microbiology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), pp.71-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874285801812010071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00841328v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delta-like 4 inhibits choroidal neovascularization despite opposing effects on vascular endothelium and macrophages.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partial inhibition of adipose tissue lipolysis improves glucose metabolism and insulin sensitivity without alteration of fat mass.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Camelo</w:t>
+                <w:t xml:space="preserve">Carine Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Raoul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lavalette</w:t>
+                <w:t xml:space="preserve">Cedric Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Calippe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brunella Cristofaro</w:t>
+                <w:t xml:space="preserve">Niklas Mejhert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angiogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10456-012-9290-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (2), pp.e1001485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00853034v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00841328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-1β inhibition prevents choroidal neovascularization and does not exacerbate photoreceptor degeneration.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Delta-like 4 inhibits choroidal neovascularization despite opposing effects on vascular endothelium and macrophages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Camelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lavalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Levy</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Calippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunella Cristofaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2011.01.013⟩</w:t>
+              <w:t xml:space="preserve">Angiogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (4), pp.609-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10456-012-9290-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00690746v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00853034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD36 plays an important role in the clearance of oxLDL and associated age-dependent sub-retinal deposits.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Interleukin-1β inhibition prevents choroidal neovascularization and does not exacerbate photoreceptor degeneration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lavalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kim Bujold</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Camelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Przemyslaw Sapieha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Lubell</w:t>
+                <w:t xml:space="preserve">Olivier Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 178 (5), pp.2416-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2011.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00690751v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00690746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD36 Deficiency Leads to Choroidal Involution via COX2 Down-Regulation in Rodents.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">CD36 plays an important role in the clearance of oxLDL and associated age-dependent sub-retinal deposits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Guillonneau</w:t>
+                <w:t xml:space="preserve">Kim Bujold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Sapieha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lubell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (12), pp.981-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00258554v1</w:t>
+                <w:t xml:space="preserve">inserm-00690751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid-bloated subretinal microglial cells are at the origin of drusen appearance in CX3CR1-deficient mice.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">CD36 Deficiency Leads to Choroidal Involution via COX2 Down-Regulation in Rodents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lavalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marianne Houssier</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ophthalmic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000119860⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2), pp.e39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.0050039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00315944v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00258554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th1- and Th2-related chemokine and chemokine receptor expression on the ocular surface in endotoxin-induced uveitis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
+                <w:t xml:space="preserve">Lipid-bloated subretinal microglial cells are at the origin of drusen appearance in CX3CR1-deficient mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Pauly</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Charles Feumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lavalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ophthalmic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (3-4), pp.115-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000119860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619541v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00315944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Th1- and Th2-related chemokine and chemokine receptor expression on the ocular surface in endotoxin-induced uveitis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liem Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.2428-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CX3CR1-dependent subretinal microglia cell accumulation is associated with cardinal features of age-related macular degeneration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combadière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Feumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rodéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 117 (10), pp.2920-2928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/JCI31692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00176389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3145,1401 +3279,1401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'une programmation thermique embryonnaire sur le métabolisme hépatique des canards mulards dans un contexte de protocole d'engraissement sans gavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Lou Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des mécanismes sensoriels et neuronaux impliqués lors de la prise alimentaire chez les canards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Lou Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le challenge jeûne/réalimentation : un modèle sans gavage pour induire un stockage lipidique dans le foie du canard mulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Lou Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quinzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Harté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early cold temperature on genomewide dna methylation patterns in juvenile rainbow trout divergent lines for muscle fat content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Harté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS), Sep 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5572329612068406E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel (Projet FEAMP EpiCOOL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Harte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques du SYSAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SYSAAF, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Early Thermal Manipulation on The Hepatic Energy Metabolism of Mule Duck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Early Thermal Manipulation on Gene Expressions at Hatch in Mule Duck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Barrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Morganx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI; INRAE; ANSES; WVPA; WPSA; CTCPA, Mar 2022, Tours, France. pp.628-629, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE CHALLENGE NUTRITIONNEL JEÛNE/ REALIMENTATION : UN NOUVEAU MODELE D'ETUDE DU METABOLISME HEPATIQUE CHEZ LE CANARD MULARD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrieux Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biasutti Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morisson Mireille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial inhibition of hormone-sensitive lipase improves insulin sensitivity by induction of de novo lipogenesis and elongase ELOVL6 in human adipocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Morigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Caspar Bauguil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Mairal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Annual Meeting of the European Association for the Study of Diabetes (EASD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). Düsseldorf, GBR., Sep 2015, Stockholm, Sweden. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4549,404 +4683,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la durée de stockage au froid des oeufs embryonnés de truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Harte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le challenge nutritionnel jeûne/réalimentation : un nouveau modèle d'étude du métabolisme hépatique chez le canard mulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la recherche avicole et palmipèdes à foie gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'une manipulation thermique pendant l'embryogénèse sur la production de foie gras des canards mulards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Massimino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Pioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4956,165 +5090,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet EpiCOOL -n° PFEA470018FA1000015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5182,51 +5316,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E6BD1BD"/>
+    <w:nsid w:val="6AD4861A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5413,51 +5547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-houssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5329-4597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biasutti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll. Zwick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12192-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144823v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00158.2022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104873v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142398" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Barrieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morganx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100416" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.755842" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Massimino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.779689" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516891v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tavernier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-019-05182-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438587v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavalette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roubeix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augustin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Pioche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00198.2019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07093-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150261v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morigny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mairal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ghilain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-018-0007-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01495" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285801812010071" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841328v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Girousse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tavernier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Mejhert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001485" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853034v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Camelo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Raoul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Calippe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Cristofaro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-012-9290-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00690746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2011.01.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00690751v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bujold" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sapieha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lubell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258554v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Keller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillonneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.0050039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00315944v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Feumi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000119860" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Trinh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pauly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176389v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rod&#233;ro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI31692" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093355v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Lou Zwick" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasserre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Huot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gontier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093338v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Sasso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386703v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181292v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andrieux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181272v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Biasutti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morganx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181279v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Charlotte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biasutti Sandra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morisson Mireille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744175v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caspar Bauguil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094719v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-houssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5329-4597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571575v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Lou Zwick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Hakkach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00191.2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355976v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biasutti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll. Zwick" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12192-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144823v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00158.2022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142398" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Barrieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morganx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100416" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.755842" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Massimino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.779689" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438587v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavalette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roubeix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augustin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tavernier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-019-05182-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Pioche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00198.2019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07093-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150261v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mairal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ghilain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-018-0007-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415005v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01495" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285801812010071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Girousse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tavernier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Mejhert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001485" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Camelo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Raoul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Calippe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Cristofaro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-012-9290-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00690746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2011.01.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00690751v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bujold" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sapieha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lubell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Keller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillonneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.0050039" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00315944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Feumi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000119860" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619541v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Trinh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pauly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176389v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rod&#233;ro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI31692" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093355v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasserre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Huot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gontier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093338v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Sasso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386703v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181292v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andrieux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181272v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Biasutti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morganx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181279v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Charlotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biasutti Sandra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morisson Mireille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744175v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caspar Bauguil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181297v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094719v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>