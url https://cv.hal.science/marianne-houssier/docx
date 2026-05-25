--- v1 (2026-04-16)
+++ v2 (2026-05-25)
@@ -1,5261 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5209 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:83.59375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marianne Houssier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marianne-houssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5329-4597</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=LQKLxawAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperphagia and hepatic lipid storage in ducks: an exploratory experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Lou Zwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaïma Hakkach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00191.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic Thermal Programming combined with Fractionated Feeding induces Early Activation of Hepatic Lipid Storage Pathways in Mule Ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Lou Zwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Surget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.107075. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2026.107075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial dynamics of sensory receptor and neural mechanisms underlying feeding regulation in mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Fericelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Lou Zwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.107070. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2026.107070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term impacts of embryonic thermal manipulation in mule duck, a kinetic study: new tools for metabolic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ll. Zwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panserat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.1010. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-12192-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.7384. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fasting/refeeding: an experimental model to study the impact of early thermal manipulation on hepatic metabolism in mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Larroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 324 (1), pp.R45-R57. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00158.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of embryonic thermal programming confirms increased liver fattening in mule ducks and changes in lipid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Larroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1142398. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2023.1142398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of different critical embryonic periods to modify egg incubation temperature in mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Barrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Morganx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Phenotype Programming in Birds by Temperature and Nutrition: A Mini-Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fanim.2021.755842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Embryonic Thermal Programming on the Expression of Genes Involved in Foie gras Production in Mule Ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Massimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2021.779689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD36 Deficiency Inhibits Retinal Inflammation and Retinal Degeneration in Cx3cr1 Knockout Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lavalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.03032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter genotype differences in expression of genes involved in glucose metabolism in the establishment of hepatic steatosis in Muscovy, Pekin and mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (2), pp.1527-1533. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-019-05182-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of the expression of genes related to hepatic steatosis, glucose and lipid metabolism, and cellular stress during overfeeding in mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Pioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Skiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Massimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 318 (2), pp.453-467. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00198.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of hepatic metabolism in mule ducks highlights different gene expression profiles between carbohydrate and lipid metabolic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Massimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.742. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-020-07093-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive impact of thermal manipulation during embryogenesis on foie gras production in mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Massimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Pioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2019.01495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between Hormone-Sensitive Lipase and ChREBP in Fat Cells Controls Insulin Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Morigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ghilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mouisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42255-018-0007-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02150261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics Strains Modulate Gut Microbiota and Lipid Metabolism in Mule Ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Microbiology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.71-93. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874285801812010071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial inhibition of adipose tissue lipolysis improves glucose metabolism and insulin sensitivity without alteration of fat mass.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Girousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Mejhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (2), pp.e1001485. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1001485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00841328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delta-like 4 inhibits choroidal neovascularization despite opposing effects on vascular endothelium and macrophages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Camelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lavalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Calippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunella Cristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angiogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (4), pp.609-22. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10456-012-9290-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00853034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-1β inhibition prevents choroidal neovascularization and does not exacerbate photoreceptor degeneration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lavalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Camelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 178 (5), pp.2416-23. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajpath.2011.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00690746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD36 plays an important role in the clearance of oxLDL and associated age-dependent sub-retinal deposits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Bujold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemyslaw Sapieha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Lubell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (12), pp.981-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00690751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid-bloated subretinal microglial cells are at the origin of drusen appearance in CX3CR1-deficient mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Feumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lavalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ophthalmic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (3-4), pp.115-9. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000119860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00315944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD36 Deficiency Leads to Choroidal Involution via COX2 Down-Regulation in Rodents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lavalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (2), pp.e39. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.0050039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00258554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th1- and Th2-related chemokine and chemokine receptor expression on the ocular surface in endotoxin-induced uveitis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liem Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14, pp.2428-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CX3CR1-dependent subretinal microglia cell accumulation is associated with cardinal features of age-related macular degeneration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combadière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Feumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rodéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117 (10), pp.2920-2928. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI31692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00176389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une programmation thermique embryonnaire sur le métabolisme hépatique des canards mulards dans un contexte de protocole d'engraissement sans gavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Lou Zwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des mécanismes sensoriels et neuronaux impliqués lors de la prise alimentaire chez les canards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Lou Zwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le challenge jeûne/réalimentation : un modèle sans gavage pour induire un stockage lipidique dans le foie du canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura-Lou Zwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panserat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Terrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early cold temperature on genomewide dna methylation patterns in juvenile rainbow trout divergent lines for muscle fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS), Sep 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572329612068406E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel (Projet FEAMP EpiCOOL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Early Thermal Manipulation on The Hepatic Energy Metabolism of Mule Duck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panserat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Early Thermal Manipulation on Gene Expressions at Hatch in Mule Duck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Barrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Morganx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ANSES; WVPA; WPSA; CTCPA, Mar 2022, Tours, France. pp.628-629, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CHALLENGE NUTRITIONNEL JEÛNE/ REALIMENTATION : UN NOUVEAU MODELE D'ETUDE DU METABOLISME HEPATIQUE CHEZ LE CANARD MULARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrieux Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biasutti Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morisson Mireille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial inhibition of hormone-sensitive lipase improves insulin sensitivity by induction of de novo lipogenesis and elongase ELOVL6 in human adipocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Morigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Caspar Bauguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Meeting of the European Association for the Study of Diabetes (EASD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). Düsseldorf, GBR., Sep 2015, Stockholm, Sweden. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la durée de stockage au froid des oeufs embryonnés de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Terrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Goardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le challenge nutritionnel jeûne/réalimentation : un nouveau modèle d'étude du métabolisme hépatique chez le canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la recherche avicole et palmipèdes à foie gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une manipulation thermique pendant l'embryogénèse sur la production de foie gras des canards mulards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Massimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Pioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet EpiCOOL -n° PFEA470018FA1000015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Marandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5316,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AD4861A"/>
+    <w:nsid w:val="9BF1E459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5547,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-houssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5329-4597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571575v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Lou Zwick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Hakkach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00191.2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355976v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biasutti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll. Zwick" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12192-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144823v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00158.2022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142398" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Barrieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morganx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100416" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.755842" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Massimino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.779689" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438587v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavalette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roubeix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augustin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tavernier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-019-05182-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Pioche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00198.2019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07093-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150261v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mairal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ghilain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-018-0007-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415005v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01495" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285801812010071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Girousse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tavernier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Mejhert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001485" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Camelo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Raoul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Calippe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Cristofaro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-012-9290-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00690746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2011.01.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00690751v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bujold" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sapieha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lubell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Keller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillonneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.0050039" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00315944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Feumi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000119860" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619541v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Trinh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pauly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176389v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rod&#233;ro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI31692" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093355v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasserre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Huot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gontier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093338v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Sasso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386703v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181292v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andrieux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181272v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Biasutti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morganx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181279v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Charlotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biasutti Sandra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morisson Mireille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744175v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caspar Bauguil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181297v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094719v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-houssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5329-4597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=LQKLxawAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Lou Zwick" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Hakkach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00191.2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05616968v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Huot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasserre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.107075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05616969v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Fericelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Sasso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.107070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biasutti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll. Zwick" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12192-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144823v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00158.2022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142398" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Barrieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morganx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100416" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.755842" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Massimino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.779689" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438587v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lavalette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Touhami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roubeix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Augustin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03032" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tavernier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-019-05182-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Pioche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00198.2019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985951v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07093-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415005v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01495" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morigny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mairal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ghilain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-018-0007-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901329v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285801812010071" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00841328v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Girousse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tavernier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Mejhert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001485" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00853034v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Camelo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Raoul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Calippe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Cristofaro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-012-9290-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00690746v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2011.01.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00690751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bujold" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sapieha" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lubell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00315944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Feumi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Keller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000119860" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258554v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillonneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.0050039" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619541v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Trinh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pauly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00176389v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combadi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rod&#233;ro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI31692" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093355v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Huot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gontier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181292v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andrieux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181272v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Biasutti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morganx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181279v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Charlotte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biasutti Sandra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morisson Mireille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744175v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caspar Bauguil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181297v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094719v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>