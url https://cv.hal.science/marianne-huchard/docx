--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -718,282 +718,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04668554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototyping a knowledge-based system to identify botanical extracts for plant health in Sub-Saharan Africa</w:t>
+                <w:t xml:space="preserve">Exploring Variability of Visual Accessibility Options in Operating Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre J. Silvie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martin</w:t>
+                <w:t xml:space="preserve">Austin Waffo Kouhoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bonavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bouétou Bouétou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (5), pp.896-920. </w:t>
+              <w:t xml:space="preserve">Future internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.230-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants10050896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fi13090230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03214715v1</w:t>
+                <w:t xml:space="preserve">hal-03364736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Variability of Visual Accessibility Options in Operating Systems</w:t>
+                <w:t xml:space="preserve">Prototyping a knowledge-based system to identify botanical extracts for plant health in Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Austin Waffo Kouhoué</w:t>
+                <w:t xml:space="preserve">Pierre J. Silvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Bonavero</w:t>
+                <w:t xml:space="preserve">Priscilla Keip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bouétou Bouétou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (9), pp.230-258. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp.896-920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fi13090230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants10050896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364736v1</w:t>
+                <w:t xml:space="preserve">lirmm-03214715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FCA for Software Product Line representation: Mixing configuration and feature relationships in a unique canonical representation</w:t>
               </w:r>
@@ -1090,51 +1090,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02157786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Complex Product Line Variability Modelling: Mining Relationships from Non-Boolean Descriptions</w:t>
+                <w:t xml:space="preserve">Modelling equivalence classes of feature models with concept lattices to assist their extraction from product descriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
@@ -1143,671 +1143,671 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systems and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 156, pp.341-360. </w:t>
+              <w:t xml:space="preserve">, 2019, 152, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jss.2019.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jss.2019.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146375v1</w:t>
+                <w:t xml:space="preserve">hal-02078015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling equivalence classes of feature models with concept lattices to assist their extraction from product descriptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessie Carbonnel</w:t>
+                <w:t xml:space="preserve">Régler le processus d'exploration dans l'analyse relationnelle de concepts - Le cas de données hydroécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirouche Labib Ouzerdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems and Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, EGC 2019, 19ème Conférence sur l’Extraction et Gestion des Connaissances, RNTI-E-35, pp.57-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078015v1</w:t>
+                <w:t xml:space="preserve">lirmm-01986937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régler le processus d'exploration dans l'analyse relationnelle de concepts - Le cas de données hydroécologiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building Hierarchical Component Directories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nour Aboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bendavid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Haderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Object Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.21--37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5381/jot.2019.18.1.a2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01986937v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Hierarchical Component Directories</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Complex Product Line Variability Modelling: Mining Relationships from Non-Boolean Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Object Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (1), pp.21--37. </w:t>
+              <w:t xml:space="preserve">Journal of Systems and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156, pp.341-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5381/jot.2019.18.1.a2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jss.2019.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073774v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unions et intersections de modèles pour l'analyse des systèmes d'information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Miralles</w:t>
+                <w:t xml:space="preserve">Generalization effect of quantifiers in a classification based on relational concept analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ISI.23.1.35-62⟩</w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160, pp.119-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2018.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858038v1</w:t>
+                <w:t xml:space="preserve">hal-01857724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization effect of quantifiers in a classification based on relational concept analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dolques</w:t>
+                <w:t xml:space="preserve">Unions et intersections de modèles pour l'analyse des systèmes d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 160, pp.119-135. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (1), pp.35-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2018.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ISI.23.1.35-62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857724v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS-aware optimal and automated semantic web service composition with user's constraints</w:t>
               </w:r>
@@ -2057,64 +2057,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance-friendly rule extraction in large water data-sets with AOC posets and relational concept analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2187,64 +2187,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de factorisation progressive pour accroître l’abstraction d’un modèle de classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2451,51 +2451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes: a simple and efficient algorithm for building the AOC-poset of a binary relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2568,51 +2568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Web Accessibility: Computing New Web Page Design with NSGA-II for People with Low Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bonavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3194,51 +3194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixing Generalization Defects in UML Use Case Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3687,51 +3687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Concept Analysis-Based Service Classification to Dynamically Build Efficient Software Component Directories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3811,369 +3811,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00377359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse formelle de données relationnelles pour la réingénierie des modèles UML</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Dao</w:t>
+                <w:t xml:space="preserve">Foundations of a Simple and Unified Component-Oriented Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petko Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (2-3), pp.130-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cl.2007.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00321997v1</w:t>
+                <w:t xml:space="preserve">lirmm-00175781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foundations of a Simple and Unified Component-Oriented Language</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dony</w:t>
+                <w:t xml:space="preserve">Search-based many-to-one component substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Urtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cl.2007.05.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Software Maintenance and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (5), pp.321-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smr.377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00175781v1</w:t>
+                <w:t xml:space="preserve">lirmm-00322877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search-based many-to-one component substitution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desnos</w:t>
+                <w:t xml:space="preserve">Analyse formelle de données relationnelles pour la réingénierie des modèles UML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petko Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Software Maintenance and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00322877v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00321997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relational Concept Discovery in Structured Datasets</w:t>
               </w:r>
@@ -4301,51 +4301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects de la réingénierie des modèles UML par analyse de données relationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4955,991 +4955,991 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability-Driven User-Story Generation using LLM and Triadic Concept Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relational Concept Analysis: Where Formal Concepts Meet Description Logics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Huaxi Yulin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENASE 2025 - 20th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Mondiales de la Logique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Rétoré, Jan 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05022528v1</w:t>
+                <w:t xml:space="preserve">lirmm-04895826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational Concept Analysis: Where Formal Concepts Meet Description Logics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability-Driven User-Story Generation using LLM and Triadic Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaxi Yulin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mondiales de la Logique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ENASE 2025 - 20th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC, Apr 2025, Porto, Portugal. pp.618-625, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013360500003928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04895826v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05022528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering Relational Concept Analysis Using Large Language Model Knowledge Delivery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">LLM-Assisted Relational Concept Analysis for Class Model Restructuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Guenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCEPT 2025 - 2nd International Joint Conference on Conceptual Knowledge Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Babeș-Bolyai University, Romania, Sep 2025, Cluj - Napoca, Romania. pp.124-139, </w:t>
+              <w:t xml:space="preserve">2. International Joint Conference on Conceptual Knowledge Structures (CONCEPTS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Babeș-Bolyai University, Romania, Sep 2025, Cluj-Napoca, Romania. pp.107-123, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05251082v1</w:t>
+                <w:t xml:space="preserve">lirmm-05249788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLM-Assisted Relational Concept Analysis for Class Model Restructuring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Empowering Relational Concept Analysis Using Large Language Model Knowledge Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaxi Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Joint Conference on Conceptual Knowledge Structures (CONCEPTS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Babeș-Bolyai University, Romania, Sep 2025, Cluj-Napoca, Romania. pp.107-123, </w:t>
+              <w:t xml:space="preserve">CONCEPT 2025 - 2nd International Joint Conference on Conceptual Knowledge Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Babeș-Bolyai University, Romania, Sep 2025, Cluj - Napoca, Romania. pp.124-139, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05249788v1</w:t>
+                <w:t xml:space="preserve">lirmm-05251082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCAvizIR: Exploring Relational Data Set’s Implications Using Metrics and Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Musslin</w:t>
+                <w:t xml:space="preserve">Extraction de connaissances basée sur l'analyse formelle de concepts en vue de l'assistance aux débats en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Guenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCEPTS 2024 - 1st International Joint Conference on Conceptual Knowledge Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TextMine @EGC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04668541v1</w:t>
+                <w:t xml:space="preserve">lirmm-04459556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de connaissances basée sur l'analyse formelle de concepts en vue de l'assistance aux débats en ligne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bazin</w:t>
+                <w:t xml:space="preserve">IntelliMove: Enhancing Robotic Planning with Semantic Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fama Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaxi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TextMine @EGC 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAROS 2024 - 25th Annual Conference Towards Autonomous Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brunel University, London, Aug 2024, London, United Kingdom. pp.72-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72059-8_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04459556v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04825954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IntelliMove: Enhancing Robotic Planning with Semantic Mapping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+                <w:t xml:space="preserve">Dispositif d'apprentissage automatique collaboratif pour la pratique du débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Guenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAROS 2024 - 25th Annual Conference Towards Autonomous Robotic Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JADT 2024 - 17th International Conference on Statistical Analysis of Textual Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04825954v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04637347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif d'apprentissage automatique collaboratif pour la pratique du débat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hani Guenoune</w:t>
+                <w:t xml:space="preserve">FCAvizIR: Exploring Relational Data Set’s Implications Using Metrics and Topics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Musslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2024 - 17th International Conference on Statistical Analysis of Textual Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CONCEPTS 2024 - 1st International Joint Conference on Conceptual Knowledge Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Cádiz, Sep 2024, Cadiz, Spain. pp.132-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-67868-4_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04637347v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04668541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronicles of Concept lattices: Unveiling Structure in the Software World</w:t>
               </w:r>
@@ -6128,90 +6128,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relational Concept Analysis in Practice: Capitalizing on Data Modeling using Design Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6356,260 +6356,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake the Concept Lattice in You!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of Responsibility During the Usage of AI-Based Exoskeletons for Upper Limb Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaxi Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2022 - 19th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">RTSS 2022 - Robot Trust for Symbiotic Societies @IROS2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723529v1</w:t>
+                <w:t xml:space="preserve">lirmm-04825962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Responsibility During the Usage of AI-Based Exoskeletons for Upper Limb Rehabilitation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wake the Concept Lattice in You!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTSS 2022 - Robot Trust for Symbiotic Societies @IROS2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">IPMU 2022 - 19th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04825962v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a pesticidal plant requires managing knowledge-Intensive Inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J. Silvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6742,51 +6742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FCA4J: A Java Library for Relational Concept Analysis and Formal Concept Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7209,77 +7209,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Implications and Conceptual Analysis to Learn from a Pesticidal Plant Knowledge Base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Mahrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Keip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7343,51 +7343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit versus Tacit Knowledge in Duquenne-Guigues Basis of Implications: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7455,77 +7455,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical comparison of FCA extensions to model indeterminate value of ternary data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Keip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7574,399 +7574,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03105801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RCAExplore, a FCA based Tool to Explore Relational Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Braud</w:t>
+                <w:t xml:space="preserve">Graph-Based Variability Modelling: Towards a Classification of Existing Formalisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Applications and Tools of Formal Concept Analysis" (ICFCA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS 2019 - 24th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Marburg, Germany. pp.27-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-23182-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446536v1</w:t>
+                <w:t xml:space="preserve">lirmm-02092134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-Based Variability Modelling: Towards a Classification of Existing Formalisms</w:t>
+                <w:t xml:space="preserve">Exploring the variability of interconnected product families with relational concept analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Carbonnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2019 - 24th International Conference on Conceptual Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPLC 2019 - 23rd ACM International Systems and Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.199-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3307630.3342407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-23182-8_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02092134v1</w:t>
+                <w:t xml:space="preserve">hal-03344194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the variability of interconnected product families with relational concept analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessie Carbonnel</w:t>
+                <w:t xml:space="preserve">RCAExplore, a FCA based Tool to Explore Relational Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC 2019 - 23rd ACM International Systems and Software Product Line Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop "Applications and Tools of Formal Concept Analysis" (ICFCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Frankfurt, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3307630.3342407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03344194v1</w:t>
+                <w:t xml:space="preserve">hal-02446536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation conceptuelle dans une base de connaissances sur l’usage des plantes en santé animale et végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Keip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirouche Labib Ouzerdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8030,90 +8030,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Input Data Formalisation in Relational Concept Analysis for a Data Model with a Ternary Relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Keip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Sarter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8216,51 +8216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Keip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFCA 2019 - 15th International Conference on Formal Concept Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Frankfurt, Germany. pp.155-172, </w:t>
@@ -8292,1205 +8292,1205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02092140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisting Configurations-based Feature Model Composition: Union, Intersection and Approximate Intersection</w:t>
+                <w:t xml:space="preserve">On extracting relevant and complex variability information from software descriptions with pattern structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENASE 2017 - 12th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.116-140, </w:t>
+              <w:t xml:space="preserve">ICSE: International Conference on Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Gothenburg, Sweden. pp.304-305, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-94135-6_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3183440.3194982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01871487v1</w:t>
+                <w:t xml:space="preserve">lirmm-01872807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On extracting relevant and complex variability information from software descriptions with pattern structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessie Carbonnel</w:t>
+                <w:t xml:space="preserve">Connaître les plantes utiles pour l'Agriculture Biologique d'après la littérature : Construction et exploration d'une base de connaissances pour la santé végétale et animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Sarter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appolinaire Tagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Ilboudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSE: International Conference on Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th African Organic Conference (Ecological and Organic Agriculture Strategies for Viable Continental and National Development in the Context of the African Union’s Agenda 2063)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, African Organic Network (AfrONet), Nov 2018, Saly Portudal, Sénégal. pp.137-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01872807v1</w:t>
+                <w:t xml:space="preserve">hal-01956380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaître les plantes utiles pour l'Agriculture Biologique d'après la littérature : Construction et exploration d'une base de connaissances pour la santé végétale et animale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samira Sarter</w:t>
+                <w:t xml:space="preserve">Recovering Three-Level Architectures from the Code of Open-Source Java Spring Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Urtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th African Organic Conference (Ecological and Organic Agriculture Strategies for Viable Continental and National Development in the Context of the African Union’s Agenda 2063)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, San Francisco, United States. pp.199-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18293/SEKE2018-140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956380v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering Three-Level Architectures from the Code of Open-Source Java Spring Projects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Delahaye</w:t>
+                <w:t xml:space="preserve">Towards the Extraction of Variability Information to Assist Variability Modelling of Complex Product Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, San Francisco, United States. pp.199-202, </w:t>
+              <w:t xml:space="preserve">VAMOS: Variability Modelling of Software-Intensive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Madrid, Spain. pp.113-120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18293/SEKE2018-140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3168365.3168378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872239v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01872793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Extraction of Variability Information to Assist Variability Modelling of Complex Product Lines</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MAN : Mise en Place d'une Méthode d’Évaluation Croisée de l'Accès aux Ressources Numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Caroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAMOS: Variability Modelling of Software-Intensive Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HANDICAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.211-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01872793v1</w:t>
+                <w:t xml:space="preserve">hal-01815554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAN : Mise en Place d'une Méthode d’Évaluation Croisée de l'Accès aux Ressources Numériques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assisting Configurations-based Feature Model Composition: Union, Intersection and Approximate Intersection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HANDICAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ENASE 2017 - 12th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.116-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-94135-6_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815554v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01871487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considérer les Besoins Propres à Chaque Individu pour Améliorer l'Accessibilité des Pages Web</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Meynard</w:t>
+                <w:t xml:space="preserve">Alignement, union et intersection de modèles : 3 transformations pour l'analyse des systèmes d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">8 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INFORSID 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse 1 Capitole May 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01580840v1</w:t>
+                <w:t xml:space="preserve">lirmm-01580833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Model Composition Assisted by Formal Concept Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessie Carbonnel</w:t>
+                <w:t xml:space="preserve">An Application of AOC-Posets: Indexing Large Corpuses for Text Generation Under Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pompidor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENASE: Evaluation of Novel Approaches to Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0006276600270037⟩</w:t>
+              <w:t xml:space="preserve">ISMIS: International Symposium on Methodologies for Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warsaw University of Technology, Poland, Jun 2017, Warsaw, Poland. pp.642-652, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60438-1_63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01579476v1</w:t>
+                <w:t xml:space="preserve">lirmm-01580830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Application of AOC-Posets: Indexing Large Corpuses for Text Generation Under Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Chein</w:t>
+                <w:t xml:space="preserve">Feature Model Composition Assisted by Formal Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pompidor</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIS: International Symposium on Methodologies for Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Warsaw University of Technology, Poland, Jun 2017, Warsaw, Poland. pp.642-652, </w:t>
+              <w:t xml:space="preserve">ENASE: Evaluation of Novel Approaches to Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.27-37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-60438-1_63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006276600270037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01580830v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01579476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignement, union et intersection de modèles : 3 transformations pour l'analyse des systèmes d'information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Miralles</w:t>
+                <w:t xml:space="preserve">Considérer les Besoins Propres à Chaque Individu pour Améliorer l'Accessibilité des Pages Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bonavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse 1 Capitole May 2017, Toulouse, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01580833v1</w:t>
+                <w:t xml:space="preserve">lirmm-01580840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study on predicting version propagation in three-level component-based architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9658,64 +9658,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitutability-Based Version Propagation to Manage the Evolution of Three-Level Component-Based Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9788,77 +9788,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature models pour l’acquisition des préférences d’un utilisateur en situation de déficience visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austin Waffo Kouhoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bouétou Bouétou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE 2017 - 6e Conférence en IngénieriE du Logiciel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9877,2113 +9877,2118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01583197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCA for Software Product Lines Representation: Mixing Configuration and Feature Relationships in a Unique Canonical Representation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karell Bertet</w:t>
+                <w:t xml:space="preserve">Extracting Hierarchies of Closed Partially-Ordered Patterns Using Relational Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Nica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS 2016 - 22nd International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.17-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01354971v1</w:t>
+                <w:t xml:space="preserve">hal-01380407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Hierarchies of Closed Partially-Ordered Patterns Using Relational Concept Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Exploring Temporal Data Using Relational Concept Analysis: An Application to Hydroecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Nica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2016 - 22nd International Conference on Conceptual Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Research University Higher School of Economics, Moscow, Russia, Jul 2016, Moscow, Russia. pp.299-311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01380407v1</w:t>
+                <w:t xml:space="preserve">hal-01380404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Temporal Data Using Relational Concept Analysis: An Application to Hydroecology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full Application of the Extract Interface Refactoring: Conceptual Structures in the Hands of Master Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWoR: International Workshop on Software Refactoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Singapore, Singapore. pp.33-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2975945.2975952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380404v1</w:t>
+                <w:t xml:space="preserve">lirmm-01355466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Application of the Extract Interface Refactoring: Conceptual Structures in the Hands of Master Students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FCA for Software Product Lines Representation: Mixing Product and Characteristic Relationships in a Unique Canonical Representation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWoR: International Workshop on Software Refactoring</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Concept Lattices and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Moscow, Russia. pp.109-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2975945.2975952⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01355466v1</w:t>
+                <w:t xml:space="preserve">hal-02407497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCA for Software Product Lines Representation: Mixing Product and Characteristic Relationships in a Unique Canonical Representation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karell Bertet</w:t>
+                <w:t xml:space="preserve">L’analyse relationnelle de concepts pour la fouille de données temporelles – Application à l’étude de données hydroécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Nica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concept Lattices and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Moscow, Russia. pp.109-122</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.267-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407497v1</w:t>
+                <w:t xml:space="preserve">hal-01265294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse relationnelle de concepts pour la fouille de données temporelles – Application à l’étude de données hydroécologiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dolques</w:t>
+                <w:t xml:space="preserve">A Three-Level Versioning Model for Component-Based Software Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Urtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.267-278</w:t>
+              <w:t xml:space="preserve">The Eleventh International Conference on Software Engineering Advances (ICSEA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Rome, Italy. pp.178-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265294v1</w:t>
+                <w:t xml:space="preserve">hal-03192570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Three-Level Versioning Model for Component-Based Software Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman Mokni</w:t>
+                <w:t xml:space="preserve">FCA for Software Product Lines Representation: Mixing Configuration and Feature Relationships in a Unique Canonical Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eleventh International Conference on Software Engineering Advances (ICSEA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Rome, Italy. pp.178-183</w:t>
+              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HSE, Moscow Russia, Jul 2016, Moscow, Russia. pp.109-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192570v1</w:t>
+                <w:t xml:space="preserve">lirmm-01354971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing inheritance hierarchies through Formal Concept Analysis: A 22-years walk in a landscape of conceptual structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards An Architecture-Centric Approach to Manage Variability of Cloud Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaxi (Yulin) Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianbo Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MechAnisms on SPEcialization, Generalization and inHerItance (MASPEGHI 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DSLRob: Domain-Specific Languages and models for ROBotic systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01183442v1</w:t>
+                <w:t xml:space="preserve">hal-01376287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards An Architecture-Centric Approach to Manage Variability of Cloud Robotics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xianbo Xiang</w:t>
+                <w:t xml:space="preserve">Reconciling user and designer preferences in adapting web pages for people with low vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bonavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSLRob: Domain-Specific Languages and models for ROBotic systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">W4A: Web for All Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2015, Florence, Italy. pp.10:1-10:10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2745555.2746647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376287v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01160733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Class Model Normalization Outperforming Formal Concept Analysis approaches with AOC-posets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse Relationnelle de Concepts : Une approche pour fouiller des ensembles de données multi-relationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Raynaud, Oct 2015, Clermont-Ferrand, France. pp.111-122</w:t>
+              <w:t xml:space="preserve">Séminaire MIAD (Modèles informatiques autour de l'aide à la décision en environnement, agronomie et transformation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR EspaceDev, IATE, MISTEA et TETIS, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01220215v1</w:t>
+                <w:t xml:space="preserve">hal-01380408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling user and designer preferences in adapting web pages for people with low vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Bonavero</w:t>
+                <w:t xml:space="preserve">Class Model Normalization Outperforming Formal Concept Analysis approaches with AOC-posets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Molla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">W4A: Web for All Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Raynaud, Oct 2015, Clermont-Ferrand, France. pp.111-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01160733v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01220215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Relationnelle de Concepts : Une approche pour fouiller des ensembles de données multi-relationnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability representation in product lines using concept lattices: feasibility study with descriptions from Wikipedia's product comparison matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire MIAD (Modèles informatiques autour de l'aide à la décision en environnement, agronomie et transformation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR EspaceDev, IATE, MISTEA et TETIS, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">FCA&amp;A-ICFCA: International Conference on Formal Concept Analysis - International Conference on Formal Concept Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Málaga, Jun 2015, Nerja, Málaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380408v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01183447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability representation in product lines using concept lattices: feasibility study with descriptions from Wikipedia's product comparison matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessie Carbonnel</w:t>
+                <w:t xml:space="preserve">An evolution management model for multi-level component-based software architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Urtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCA&amp;A-ICFCA: International Conference on Formal Concept Analysis - International Conference on Formal Concept Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Pittsburgh, United States. pp.674-679, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18293/SEKE2015-172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01183447v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRALA: Towards a domain specific language of architecture-centric Cloud robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huaxi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Trannois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIA 2015 - IEEE International Conference on Information and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lijiang, China. pp.456-461, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICInfA.2015.7279332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evolution management model for multi-level component-based software architectures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing inheritance hierarchies through Formal Concept Analysis: A 22-years walk in a landscape of conceptual structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yulin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Pittsburgh, United States. pp.674-679, </w:t>
+              <w:t xml:space="preserve">MechAnisms on SPEcialization, Generalization and inHerItance (MASPEGHI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic. pp.8-13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18293/SEKE2015-172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2786555.2786557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245924v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01183442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Class model extraction from procedural code: Confronting a few ideas from the 2000's against the reality of an industrial system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fostering component reuse: automating the coherence verification of multi-level architecture descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Mokni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Urtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Huaxi Yulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SATToSE 2014 - 7th Seminar on Advanced Techniques &amp; Tools for Software Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, L’Aquila, Italy. pp.49-53</w:t>
+              <w:t xml:space="preserve">ICSEA: International Conference on Software Engineering Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nice, France. pp.416-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01154428v1</w:t>
+                <w:t xml:space="preserve">hal-01245917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering component reuse: automating the coherence verification of multi-level architecture descriptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman Mokni</w:t>
+                <w:t xml:space="preserve">Reverse Engineering Feature Models from Software Configurations using Formal Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhang Huaxi Yulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSEA: International Conference on Software Engineering Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Nice, France. pp.416-421</w:t>
+              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ondrej Krídlo, Oct 2014, Košice, Slovakia. pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245917v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Engineering Feature Models from Software Configurations using Formal Concept Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse Relationnelle de Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ondrej Krídlo, Oct 2014, Košice, Slovakia. pp.95-106</w:t>
+              <w:t xml:space="preserve">Journée Charles Hermite "Gestion de la connaissance à l’aide des méthodes formelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075524v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01154430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Relationnelle de Concepts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RCA as a data transforming method: a comparison with propositionalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kartick Chandra Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Charles Hermite "Gestion de la connaissance à l’aide des méthodes formelles"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICFCA: International Conference on Formal Concept Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Cluj-Napoca, Romania. pp.112-127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07248-7_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01154430v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal rules for reliable component-based architecture evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12028,92 +12033,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Huaxi Yulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FACS: Formal Aspects of Component Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Bertinoro, Italy. pp.127-142, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-15317-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-level formal model for software architecture evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12168,73 +12173,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SATToSE: Seminar on Advanced Techniques and Tools for Software Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, L'Aquila, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Concurrent Design of Metamodels and Diagrams: Towards an Agile Method for the Synthesis of Domain Specific Graphical Modeling Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12253,92 +12258,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEIS: International Conference on Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Lisbon, Portugal. pp.298-306, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0004895202980306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01276482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et vérification formelles en B d’architectures logicielles à trois niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12393,4295 +12398,4316 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIEL 2014 - 3e Conférence en IngénieriE du Logiciel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.71-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RCA as a data transforming method: a comparison with propositionalisation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Formalized Architecture-Centric Evolution Process For Component-based Software System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaxi (Yulin) Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Urtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFCA: International Conference on Formal Concept Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07248-7_9⟩</w:t>
+              <w:t xml:space="preserve">WCICA 2014 - 11th World Congress on Intelligent Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Shenyang, China. pp.3461-3466, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCICA.2014.7053291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058967v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formalized Architecture-Centric Evolution Process For Component-based Software System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lei Zhang</w:t>
+                <w:t xml:space="preserve">Learning Model Transformation Patterns using Graph Generalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quan Xu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Liquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCICA 2014 - 11th World Congress on Intelligent Control and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLA 2014 - 11th International Conference on Concept Lattices and Their Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Computer Science, Pavol Jozef Šafárik University in Košice, Ondrej Krídlo, Oct 2014, Košice, Slovakia. pp.11-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914822v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Model Transformation Patterns using Graph Generalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajer Saada</w:t>
+                <w:t xml:space="preserve">Concept lattices: a representation space to structure software variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Urtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA 2014 - 11th International Conference on Concept Lattices and Their Application</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICICS: International Conference on Information and Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Irbid, Jordan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IACS.2014.6841949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075523v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00981467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept lattices: a representation space to structure software variability</w:t>
+                <w:t xml:space="preserve">Documenting the Mined Feature Implementations from the Object-oriented Source Code of a Collection of Software Product Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICICS: International Conference on Information and Communication Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Knowledge Systems Institute, Jul 2014, Vancouver, Canada. pp.138-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00981467v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01003860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenting the Mined Feature Implementations from the Object-oriented Source Code of a Collection of Software Product Variants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
+                <w:t xml:space="preserve">Web Page Personalization to Improve e-Accessibility for Visually Impaired People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bonavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Knowledge Systems Institute, Jul 2014, Vancouver, Canada. pp.138-143</w:t>
+              <w:t xml:space="preserve">WEB: Building and Exploring Web Based Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA, Apr 2014, Chamonix, France. pp.40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01003860v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01075534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web Page Personalization to Improve e-Accessibility for Visually Impaired People</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Bonavero</w:t>
+                <w:t xml:space="preserve">Model Matching for Model Transformation - A Meta-heuristic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Meynard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houari Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEB: Building and Exploring Web Based Environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MODELSWARD: Model-Driven Engineering and Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Lisbon, Portugal. pp.174-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004695601740181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01075534v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00967632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Matching for Model Transformation - A Meta-heuristic Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Class model extraction from procedural code: Confronting a few ideas from the 2000's against the reality of an industrial system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houari Sahraoui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmad Bedja Boana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELSWARD: Model-Driven Engineering and Software Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SATToSE 2014 - 7th Seminar on Advanced Techniques &amp; Tools for Software Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, L’Aquila, Italy. pp.49-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00967632v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01154428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical application of Relational Concept Analysis to class model factorization: lessons learned from a thematic information system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Miralles</w:t>
+                <w:t xml:space="preserve">Soundness and Completeness of Relational Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petko Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA 2013 - 10th International Conference on Concept Lattices and Their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICFCA 2013 - 11th International Conference on Formal Concept Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Dresden, Germany. pp.228-243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38317-5_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599619v1</w:t>
+                <w:t xml:space="preserve">lirmm-00833506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soundness and Completeness of Relational Concept Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t>
+                <w:t xml:space="preserve">Recovering Model Transformation Traces using Multi-Objective Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Petko Valtchev</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houari Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFCA 2013 - 11th International Conference on Formal Concept Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Dresden, Germany. pp.228-243, </w:t>
+              <w:t xml:space="preserve">ASE: Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Silicon Valley, CA, United States. pp.688-693, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38317-5_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ASE.2013.6693134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00833506v1</w:t>
+                <w:t xml:space="preserve">lirmm-00967626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Features from the Object-Oriented Source Code of a Collection of Software Variants Using Formal Concept Analysis and Latent Semantic Indexing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
+                <w:t xml:space="preserve">Sizing the Underlying Factorization Structure of a Class Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDOC: Enterprise Distributed Object Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Vancouver, Canada. pp.167-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDOC.2013.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00824184v1</w:t>
+                <w:t xml:space="preserve">lirmm-00967628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering Model Transformation Traces using Multi-Objective Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajer Saada</w:t>
+                <w:t xml:space="preserve">Feature location in a collection of software product variants using formal concept analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Urtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASE: Automated Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASE.2013.6693134⟩</w:t>
+              <w:t xml:space="preserve">ICSR 2013 - 13th International Conference on Software Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Pisa, Italy. pp.302-307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38977-1_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00967626v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00824190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing the Underlying Factorization Structure of a Class Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Practical Application of Relational Concept Analysis to class model factorization: lessons learned from a thematic information system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDOC: Enterprise Distributed Object Computing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, La Rochelle, France. pp.9-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00967628v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00967627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature location in a collection of software product variants using formal concept analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
+                <w:t xml:space="preserve">A light-weight annotation-based solution to design Domain Specific Graphical Modeling Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSR 2013 - 13th International Conference on Software Reuse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modelling Foundations and Applications - 9th European Conference, ECMFA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.NC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38977-1_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00824190v1</w:t>
+                <w:t xml:space="preserve">hal-00856982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Application of Relational Concept Analysis to class model factorization: lessons learned from a thematic information system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
+                <w:t xml:space="preserve">Analyse Relationnelle de Concepts pour l'exploration de données relationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, La Rochelle, France. pp.9-20</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00967627v1</w:t>
+                <w:t xml:space="preserve">lirmm-00816297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A light-weight annotation-based solution to design Domain Specific Graphical Modeling Languages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+                <w:t xml:space="preserve">Mining Features from the Object-Oriented Source Code of a Collection of Software Variants Using Formal Concept Analysis and Latent Semantic Indexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Urtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling Foundations and Applications - 9th European Conference, ECMFA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.NC</w:t>
+              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Portland, OR, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856982v1</w:t>
+                <w:t xml:space="preserve">lirmm-00824184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Relationnelle de Concepts pour l'exploration de données relationnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">AOC-posets: a scalable alternative to Concept Lattices for Relational Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.121-132</w:t>
+              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, La Rochelle, France. pp.129-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00816297v1</w:t>
+                <w:t xml:space="preserve">hal-00916850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AOC-posets: a scalable alternative to Concept Lattices for Relational Concept Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+                <w:t xml:space="preserve">Mining Features from the Object-Oriented Source Code of Software Variants by Combining Lexical and Structural Similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Urtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IRI: Information Reuse and Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Las Vegas, NV, United States. pp.586-593, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRI.2013.6642522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916850v1</w:t>
+                <w:t xml:space="preserve">lirmm-00862512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Features from the Object-Oriented Source Code of Software Variants by Combining Lexical and Structural Similarity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
+                <w:t xml:space="preserve">Model-Driven Generation of Context-Specific Feature Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Possompès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Tibermacine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRI: Information Reuse and Integration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Boston, United States. pp.250-255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRI.2013.6642522⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00862512v1</w:t>
+                <w:t xml:space="preserve">lirmm-00918263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Driven Generation of Context-Specific Feature Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dony</w:t>
+                <w:t xml:space="preserve">Une application pratique de l'analyse relationnelle de concepts à la factorisation de modèles de classes : leçons apprises à partir d'un système d'information thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chouki Tibermacine</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Boston, United States. pp.250-255</w:t>
+              <w:t xml:space="preserve">LATECE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Montréal, Canada. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00918263v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une application pratique de l'analyse relationnelle de concepts à la factorisation de modèles de classes : leçons apprises à partir d'un système d'information thématique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Finding Semi-Automatically a Greatest Common Model Thanks to Formal Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATECE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEIS: International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Wroclaw, Poland. pp.72-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40654-6_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599620v1</w:t>
+                <w:t xml:space="preserve">lirmm-01319858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Semi-Automatically a Greatest Common Model Thanks to Formal Concept Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">A practical application of Relational Concept Analysis to class model factorization: lessons learned from a thematic information system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEIS: International Conference on Enterprise Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLA 2013 - 10th International Conference on Concept Lattices and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, La Rochelle, France. pp.9-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40654-6_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01319858v1</w:t>
+                <w:t xml:space="preserve">hal-02599619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la redistribution des classes d'un package par des techniques d'Analyse Formelle de Concepts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lala Madiha Hakik</w:t>
+                <w:t xml:space="preserve">Learning Model Transformations from Examples using FCA: One for All or All for One?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houari Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIEL 2012 - 1re Conférence en IngénieriE du Logiciel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Fuengirola, Málaga, Spain. pp.45-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00808684v1</w:t>
+                <w:t xml:space="preserve">lirmm-00743884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dedal-CDL: Modeling First-class Architectural Changes in Dedal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lei Zhang</w:t>
+                <w:t xml:space="preserve">Using Formal Concept Analysis to Extract a Greatest Common Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Working IEEE/IFIP Conference on Software Architecture and European Conference on Software Architecture (WICSA / ECSA 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14. International Conference on Enterprise Information Systems (ICEIS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Wroclaw, Poland. pp.27-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714629v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00727009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational Concept Analysis: a synthesis and open questions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An approach to recover feature models from object-oriented source code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Urtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Lignes de Produits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00727002v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00808443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Relational Concept Analysis Can Help to Observe the Evolution of Business Class Models</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relational Concept Analysis: a synthesis and open questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00743886v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00727002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Formal Concept Analysis to Extract a Greatest Common Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">How Relational Concept Analysis Can Help to Observe the Evolution of Business Class Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Miralles</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Conference on Enterprise Information Systems (ICEIS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Wroclaw, Poland. pp.27-37</w:t>
+              <w:t xml:space="preserve">9th International Conference on Concept Lattices and Applications (CLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Fuengirola, Málaga, Spain. pp.139-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00727009v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00743886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to recover feature models from object-oriented source code</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse Relationnelle de Concepts: Une approche pour fouiller des ensembles de données multi-relationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00808443v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00808769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Model Transformations from Examples using FCA: One for All or All for One?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dolques</w:t>
+                <w:t xml:space="preserve">A three-level component model in component-based software development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaxi (Yulin) Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Urtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houari Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Generative Programming and Component Engineering (GPCE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGPLAN : Special Interest Group on Programming Languages, Sep 2012, Dresden, Germany. pp.70-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2371401.2371412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00743884v2</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Relationnelle de Concepts: Une approche pour fouiller des ensembles de données multi-relationnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Catalog of Patterns for Concept Lattice Interpretation in Software Reengineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEKE 2012 - 24th International Conference on Software Engineering &amp; Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, San Francisco Bay, United States. pp.118-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00808769v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-level component model in component-based software development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
+                <w:t xml:space="preserve">From Abstract to Executable BPEL Processes with Continuity Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Azmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fady Hamoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Moha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Generative Programming and Component Engineering (GPCE 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICWS 2012: 19th International Conference on Web Services, Application and Experience Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Honolulu, Hawaii, United States. pp.368-374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2012.124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2371401.2371412⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00718290v1</w:t>
+                <w:t xml:space="preserve">lirmm-00727018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Catalog of Patterns for Concept Lattice Interpretation in Software Reengineering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse Formelle de Concepts : Une approche pour fouiller des ensembles de données multi-relationnels, et quelques applications au génie logiciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...25 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700046v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00808686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Abstract to Executable BPEL Processes with Continuity Support</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeina Azmeh</w:t>
+                <w:t xml:space="preserve">Generation of operational transformation rules from examples of model transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Naouel Moha</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houari Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS 2012: 19th International Conference on Web Services, Application and Experience Track</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2012.124⟩</w:t>
+              <w:t xml:space="preserve">MODELS: Model Driven Engineering Languages &amp; Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. pp.546-561, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33666-9_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00727018v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00808679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Formelle de Concepts : Une approche pour fouiller des ensembles de données multi-relationnels, et quelques applications au génie logiciel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hermes: an efficient algorithm for building Galois sub-hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sigayret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Fuengirola, Málaga, Spain. pp.21-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00808686v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00743882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermes: an efficient algorithm for building Galois sub-hierarchies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Berry</w:t>
+                <w:t xml:space="preserve">Dedal-CDL: Modeling First-class Architectural Changes in Dedal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaxi Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Urtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Working IEEE/IFIP Conference on Software Architecture and European Conference on Software Architecture (WICSA / ECSA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2012, Helsinki, Finland. pp.272-276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WICSA-ECSA.212.44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00743882v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of operational transformation rules from examples of model transformations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dolques</w:t>
+                <w:t xml:space="preserve">Exploration de la redistribution des classes d'un package par des techniques d'Analyse Formelle de Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Madiha Hakik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Houari Sahraoui</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Harti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELS: Model Driven Engineering Languages &amp; Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIEL 2012 - 1re Conférence en IngénieriE du Logiciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00808679v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00808684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Design Pattern meta model for Systems Engineering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+                <w:t xml:space="preserve">Automatic Web Service Tagging Using Machine Learning and WordNet Synsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Azmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Tibermacine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress Milano 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Milano, Italy. pp.11967-11972, </w:t>
+              <w:t xml:space="preserve">WEBIST 2010 - 6th International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.46-59, </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.03005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22810-0_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00588830v1</w:t>
+                <w:t xml:space="preserve">lirmm-00616669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a UML profile for feature diagrams and its tooling implementation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dony</w:t>
+                <w:t xml:space="preserve">Backing Composite Web Services Using Formal Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Azmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fady Hamoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Tibermacine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Engineering &amp; Knowledge Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICFCA 2011 - 9th International Conference on Formal Concept Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nicosia, Cyprus. pp.26-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20514-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00570268v2</w:t>
+                <w:t xml:space="preserve">lirmm-00576502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'évolution d'un modèle : vers une méthode basée sur l'Analyse Formelle de Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16696,459 +16722,450 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Lille, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backing Composite Web Services Using Formal Concept Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fady Hamoui</w:t>
+                <w:t xml:space="preserve">User-defined scenarios in ubiquitous environments: creation, execution control and sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Urtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFCA 2011 - 9th International Conference on Formal Concept Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Software Engineering and Knowledge Engineering (SEKE 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Miami Beach, Fl, United States. pp.302-307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20514-9_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00576502v1</w:t>
+                <w:t xml:space="preserve">hal-00618264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Web Service Tagging Using Machine Learning and WordNet Synsets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+                <w:t xml:space="preserve">Querying Relational Concept Lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Azmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chouki Tibermacine</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petko Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEBIST 2010 - 6th International Conference on Web Information Systems and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nancy, France. pp.377-392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22810-0_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00616669v1</w:t>
+                <w:t xml:space="preserve">lirmm-00646409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying Relational Concept Lattices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeina Azmeh</w:t>
+                <w:t xml:space="preserve">Diagramme de Features, adaptation par transformation dans le contexte des bâtiments intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Possompès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Petko Valtchev</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Tibermacine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nancy, France. pp.377-392</w:t>
+              <w:t xml:space="preserve">Journée Lignes de Produits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00646409v1</w:t>
+                <w:t xml:space="preserve">lirmm-00635159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-defined scenarios in ubiquitous environments: creation, execution control and sharing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">A service component framework for multi-user scenario management in ubiquitous environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17173,1071 +17190,1041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Software Engineering and Knowledge Engineering (SEKE 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Miami Beach, Fl, United States. pp.302-307</w:t>
+              <w:t xml:space="preserve">6th International Conference on Software Engineering Advances (ICSEA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618264v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagramme de Features, adaptation par transformation dans le contexte des bâtiments intelligents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Possompès</w:t>
+                <w:t xml:space="preserve">Easing Model Transformation Learning with Automatically Aligned Examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Briant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dony</w:t>
+                <w:t xml:space="preserve">Aymen Dogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Lignes de Produits</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECMFA'11: 7th European Conference Modelling - Foundation and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Birmingham, United Kingdom. pp.189-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21470-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00635159v1</w:t>
+                <w:t xml:space="preserve">lirmm-00616271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A service component framework for multi-user scenario management in ubiquitous environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Fabresse</w:t>
+                <w:t xml:space="preserve">Formal and Relational Concept Analysis approaches in Software Engineering: an overview and an application to learn model transformation patterns in examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Saada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Software Engineering Advances (ICSEA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">ICESE'11: First Virtual Workshop on Search-based Model-Driven Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618269v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00616272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easing Model Transformation Learning with Automatically Aligned Examples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+                <w:t xml:space="preserve">Selection of Composable Web Services Driven by User Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Azmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Driss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fady Hamoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Moha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMFA'11: 7th European Conference Modelling - Foundation and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICWS'11: 9th IEEE International Conference on Web Services - Applications and Experiences Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Washington DC, United States. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00616271v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00596346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal and Relational Concept Analysis approaches in Software Engineering: an overview and an application to learn model transformation patterns in examples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dolques</w:t>
+                <w:t xml:space="preserve">A Design Pattern meta model for Systems Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajer Saada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICESE'11: First Virtual Workshop on Search-based Model-Driven Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC World Congress Milano 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Milano, Italy. pp.11967-11972, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.03005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00616272v2</w:t>
+                <w:t xml:space="preserve">hal-00588830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of Composable Web Services Driven by User Requirements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fady Hamoui</w:t>
+                <w:t xml:space="preserve">Design of a UML profile for feature diagrams and its tooling implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Possompès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Tibermacine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS'11: 9th IEEE International Conference on Web Services - Applications and Experiences Track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Washington DC, United States. pp.8</w:t>
+              <w:t xml:space="preserve">Software Engineering &amp; Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Miami Beach, Florida, United States. pp.693-698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00596346v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570268v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristiques architecturales et patrons de conception en Ingénierie Système - Contribution à l'interopérabilité des systèmes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On some Complementary Trends in Model Transformation Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Wippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Académique AFIS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, France</w:t>
+              <w:t xml:space="preserve">FTMDD 2010 @ ICEIS 2010: 2nd International Workshop on Future Trends of Model-Driven Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Funchal, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804326v1</w:t>
+                <w:t xml:space="preserve">lirmm-00534895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some Complementary Trends in Model Transformation Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SAASHA: a Self Adaptable Agent System for Home Automation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fady Hamoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Urtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FTMDD 2010 @ ICEIS 2010: 2nd International Workshop on Future Trends of Model-Driven Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th EUROMICRO Conference on Software Engineering and Advanced Applications (SEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lille, France. pp.227-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SEAA.2010.57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00534895v1</w:t>
+                <w:t xml:space="preserve">hal-00534679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAASHA: a Self Adaptable Agent System for Home Automation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Un Système d'Agents à base de Composants pour les Environnements Domotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fady Hamoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th EUROMICRO Conference on Software Engineering and Advanced Applications (SEAA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LMO 2010: Langages et Modèles à objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Pau, France. pp.35-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SEAA.2010.57⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00534679v1</w:t>
+                <w:t xml:space="preserve">lirmm-00534517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Tag Identification in Web Service Descriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Azmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18288,51 +18275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning transformation rules from transformation examples: An approach based on Relational Concept Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18399,360 +18386,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00533375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Système d'Agents à base de Composants pour les Environnements Domotiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fady Hamoui</w:t>
+                <w:t xml:space="preserve">Using Concept Lattices to Support Web Service Compositions with Backup Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Azmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Tibermacine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMO 2010: Langages et Modèles à objets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIW 2010 - 5th International Conference on Internet and Web Applications and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Barcelona, Spain. pp.363-368, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIW.2010.60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00534517v1</w:t>
+                <w:t xml:space="preserve">lirmm-00533196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude sur la mise en forme de patrons de conception pour les ontologies avec l'analyse formelle de concepts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+                <w:t xml:space="preserve">Using Formal Concept Analysis for Discovering Knowledge Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petko Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMO 2010 : Langages et Modèles à Objets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Pau, France. pp.83-98</w:t>
+              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Sevilla, Spain. pp.223-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00534516v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00531802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Concept Lattices to Support Web Service Compositions with Backup Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeina Azmeh</w:t>
+                <w:t xml:space="preserve">Une étude sur la mise en forme de patrons de conception pour les ontologies avec l'analyse formelle de concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIW 2010 - 5th International Conference on Internet and Web Applications and Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LMO 2010 : Langages et Modèles à Objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Pau, France. pp.83-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00533196v1</w:t>
+                <w:t xml:space="preserve">lirmm-00534516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'interopérabilité en Ingénierie des Systèmes</w:t>
               </w:r>
@@ -18840,1033 +18827,1046 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Formal Concept Analysis for Discovering Knowledge Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t>
+                <w:t xml:space="preserve">Towards scenario creation by service composition in ubiquitous environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Petko Valtchev</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Urtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Sevilla, Spain. pp.223-234</w:t>
+              <w:t xml:space="preserve">9th BElgian-NEtherlands software eVOLution seminar (BENEVOL 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Lille, France. pp.145-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00531802v1</w:t>
+                <w:t xml:space="preserve">hal-00618260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards scenario creation by service composition in ubiquitous environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Fabresse</w:t>
+                <w:t xml:space="preserve">Automatic Extraction of a WordNet-Like Identifier Network from Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th BElgian-NEtherlands software eVOLution seminar (BENEVOL 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPC'10: 18th IEEE International Conference on Program Comprehension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Braga, Portugal. pp.4-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPC.2010.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618260v1</w:t>
+                <w:t xml:space="preserve">lirmm-00531807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Extraction of a WordNet-Like Identifier Network from Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+                <w:t xml:space="preserve">Component-based Architecture Recovery from Object Oriented Systems via Relational Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alae-Eddine El Hamdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPC'10: 18th IEEE International Conference on Program Comprehension</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Sevilla, Spain. pp.259-270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPC.2010.12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00531807v1</w:t>
+                <w:t xml:space="preserve">lirmm-00531804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component-based Architecture Recovery from Object Oriented Systems via Relational Concept Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
+                <w:t xml:space="preserve">Fixing Generalization Defects in UML use Case Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Sevilla, Spain. pp.259-270</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Sevilla, Spain. pp.247-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00531804v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00531803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixing Generalization Defects in UML use Case Diagrams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dolques</w:t>
+                <w:t xml:space="preserve">A UML Proﬁle for Feature Diagrams: Initiating a Model Driven Engineering Approach for Software Product Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Possompès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Tibermacine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Sevilla, Spain. pp.247-258</w:t>
+              <w:t xml:space="preserve">Journée Lignes de Produits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France. pp.59-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00531803v1</w:t>
+                <w:t xml:space="preserve">lirmm-00542800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A UML Proﬁle for Feature Diagrams: Initiating a Model Driven Engineering Approach for Software Product Lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Towards Software Product Lines Application in the Context of a Smart Building Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Possompès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Tibermacine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Lignes de Produits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France. pp.59-70</w:t>
+              <w:t xml:space="preserve">Model-driven Product Line Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France. pp.73-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00542800v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00494953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Software Product Lines Application in the Context of a Smart Building Project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dony</w:t>
+                <w:t xml:space="preserve">Correction des défauts de généralisation dans les diagrammes de cas d'utilisation UML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Madiha Hakik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model-driven Product Line Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France. pp.73-84</w:t>
+              <w:t xml:space="preserve">LMO 2010 : Langages et Modèles à objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Pau, France. pp.51-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00494953v1</w:t>
+                <w:t xml:space="preserve">lirmm-00533005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction des défauts de généralisation dans les diagrammes de cas d'utilisation UML</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lala Madiha Hakik</w:t>
+                <w:t xml:space="preserve">Heuristiques architecturales et patrons de conception en Ingénierie Système - Contribution à l'interopérabilité des systèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reitz</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Wippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMO 2010 : Langages et Modèles à objets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Pau, France. pp.51-66</w:t>
+              <w:t xml:space="preserve">Forum Académique AFIS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00533005v1</w:t>
+                <w:t xml:space="preserve">hal-00804326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Natural Language to Improve the Generation of Model Transformation in Software Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19908,51 +19908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de transformation de modèles par application de l'ARC sur des exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19997,286 +19997,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00372233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Architectural Component Classification Using Concept Lattices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+                <w:t xml:space="preserve">From transformation traces to transformation rules: Assisting model driven engineering approach with formal concept analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WICSA 2009 : Joint Working IEEE/IFIP Conference on Software Architecture 2009 &amp; European Conference on Software Architecture 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCS'09: 17th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.093-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00415739v1</w:t>
+                <w:t xml:space="preserve">lirmm-00412440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From transformation traces to transformation rules: Assisting model driven engineering approach with formal concept analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dolques</w:t>
+                <w:t xml:space="preserve">Automated Architectural Component Classification Using Concept Lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Alhouda Aboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Tibermacine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS'09: 17th International Conference on Conceptual Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WICSA 2009 : Joint Working IEEE/IFIP Conference on Software Architecture 2009 &amp; European Conference on Software Architecture 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Cambridge, United Kingdom. pp.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WICSA.2009.5290788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00412440v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00415739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specification of a Component-based Domotic System to Support User-Defined Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fady Hamoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20334,1362 +20334,1362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00415722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical comparison of two class model normalization techniques: Obstacles and questions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+                <w:t xml:space="preserve">WSPAB: A Tool for Automatic Classification and Selection of Web Services Using Formal Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Azmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Tibermacine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Urtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMDE'08: Workshop on Empirical Studies of Model-Driven Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th European Conference on Web Services (ECOWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Dublin, Ireland. pp.31-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECOWS.2008.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00322906v1</w:t>
+                <w:t xml:space="preserve">lirmm-00533065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Approach for Class Model Normalization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Un Framework de traçabilité pour des transformations à caractère impératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASE: Automated Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Montréal, Québec, Canada. pp.139-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASE.2008.66⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00322900v1</w:t>
+                <w:t xml:space="preserve">lirmm-00273876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Framework de traçabilité pour des transformations à caractère impératif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+                <w:t xml:space="preserve">Construction dynamique d'annuaires de composants par classification de services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Leblanc</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Urtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2008, Montréal, Québec, Canada. pp.139-152</w:t>
+              <w:t xml:space="preserve">, Mar 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00273876v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction dynamique d'annuaires de composants par classification de services</w:t>
+                <w:t xml:space="preserve">Meta-model Matching for Automatic Model Transformation Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desnos</w:t>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MoDELS: Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.326-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87875-9_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355005v1</w:t>
+                <w:t xml:space="preserve">lirmm-00322879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WSPAB: A Tool for Automatic Classification and Selection of Web Services Using Formal Concept Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeina Azmeh</w:t>
+                <w:t xml:space="preserve">Adaptation d’un processus de construction d’abstractions basé IDM à des modèles bi-niveaux éléments / méta-éléments Application aux logiques de description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Web Services (ECOWS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.121-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00533065v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00273942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation d’un processus de construction d’abstractions basé IDM à des modèles bi-niveaux éléments / méta-éléments Application aux logiques de description</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+                <w:t xml:space="preserve">Reconsidering Classes in Procedural Object-Oriented Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.121-138</w:t>
+              <w:t xml:space="preserve">WCRE'08: 15th Working Conference on Reverse Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00273942v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00322878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsidering Classes in Procedural Object-Oriented Code</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+                <w:t xml:space="preserve">Construction Dynamique d'Annuaires de Composants par Classification de Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Arévalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Urtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRE'08: 15th Working Conference on Reverse Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, France. pp.10</w:t>
+              <w:t xml:space="preserve">CAL 2008 - 2e Conférence Francophone sur les Architectures Logicielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Montréal, Québec, Canada. pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00322878v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00274510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-model Matching for Automatic Model Transformation Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">An adaptation of a model-driven engineering based RCA process for bi-level models elements / meta-elements : Application to description logics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoDELS: Model Driven Engineering Languages and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Olomouc, Czech Republic. pp.109-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00322879v1</w:t>
+                <w:t xml:space="preserve">lirmm-00322897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptation of a model-driven engineering based RCA process for bi-level models elements / meta-elements : Application to description logics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+                <w:t xml:space="preserve">Integrating Shadows in Model Driven Engineering for Agile Software Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Conrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Preuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Olomouc, Czech Republic. pp.109-120</w:t>
+              <w:t xml:space="preserve">CISIS: Complex, Intelligent and Software Intensive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Barcelona, Spain. pp.549-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00322897v1</w:t>
+                <w:t xml:space="preserve">lirmm-00355780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction Dynamique d'Annuaires de Composants par Classification de Services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desnos</w:t>
+                <w:t xml:space="preserve">Extraction de connaissances à partir de données relationnelles avec l'analyse formelle de concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vauttier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petko Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAL 2008 - 2e Conférence Francophone sur les Architectures Logicielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Montréal, Québec, Canada. pp.123-138</w:t>
+              <w:t xml:space="preserve">16e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle - RFIA'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00274510v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00322059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Shadows in Model Driven Engineering for Agile Software Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Conrad</w:t>
+                <w:t xml:space="preserve">Empirical comparison of two class model normalization techniques: Obstacles and questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Preuss</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISIS: Complex, Intelligent and Software Intensive Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Barcelona, Spain. pp.549-554</w:t>
+              <w:t xml:space="preserve">ESMDE'08: Workshop on Empirical Studies of Model-Driven Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00355780v1</w:t>
+                <w:t xml:space="preserve">lirmm-00322906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de connaissances à partir de données relationnelles avec l'analyse formelle de concepts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t>
+                <w:t xml:space="preserve">A Generic Approach for Class Model Normalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Petko Valtchev</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle - RFIA'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASE: Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, L'Aquila, Italy. pp.431-434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASE.2008.66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00322059v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00322900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated and Unanticipated Flexible Component Substitution</w:t>
               </w:r>
@@ -21727,51 +21727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBSE: Component-Based Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Medford, Massachusetts, United States. pp.33-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21796,51 +21796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precalculating Component Interface Compatibility Using FCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21911,368 +21911,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00183378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposal for Combining Formal Concept Analysis and Description Logics for Mining Relational Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t>
+                <w:t xml:space="preserve">A Model Driven Engineering approach for making generic FCA/RCA tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Petko Valtchev</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFCA 2007 - 5th International Conference Formal Concept Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Clermont-Ferrand, France. pp.51-65</w:t>
+              <w:t xml:space="preserve">CLA 2007 - 5th International Conference on Concept Lattices and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Montpellier, France. pp.225-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00163364v1</w:t>
+                <w:t xml:space="preserve">lirmm-00183380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model Driven Engineering approach for making generic FCA/RCA tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Arévalo</w:t>
+                <w:t xml:space="preserve">SCL: a Simple, Uniform and Operational Language for Component-Oriented Programming in Smalltalk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA 2007 - 5th International Conference on Concept Lattices and Their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Montpellier, France. pp.225-236</w:t>
+              <w:t xml:space="preserve">ISC'06: International Smalltalk Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic, pp.91-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00183380v1</w:t>
+                <w:t xml:space="preserve">lirmm-00136099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCL: a Simple, Uniform and Operational Language for Component-Oriented Programming in Smalltalk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dony</w:t>
+                <w:t xml:space="preserve">A Proposal for Combining Formal Concept Analysis and Description Logics for Mining Relational Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petko Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISC'06: International Smalltalk Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic, pp.91-110</w:t>
+              <w:t xml:space="preserve">ICFCA 2007 - 5th International Conference Formal Concept Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Clermont-Ferrand, France. pp.51-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00136099v1</w:t>
+                <w:t xml:space="preserve">lirmm-00163364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of Galois Sub-hierarchy-building Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22383,51 +22383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse formelle de données relationnelles pour la réingénierie des modèles UML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22478,64 +22478,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Abstractions in Class Models: Formal Concept Analysis in a Model-Driven Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22696,51 +22696,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating the Building of Software Component Architectures</w:t>
+                <w:t xml:space="preserve">Assistance à l'architecte pour la construction d'architectures à base de composants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
@@ -22758,106 +22758,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSA: European Workshop on Software Architectures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LMO 2006 - Langages et Modèles à Objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Nîmes, France. pp.37-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00120400v1</w:t>
+                <w:t xml:space="preserve">lirmm-00120453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance à l'architecte pour la construction d'architectures à base de composants</w:t>
+                <w:t xml:space="preserve">Automating the Building of Software Component Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
@@ -22875,73 +22866,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMO 2006 - Langages et Modèles à Objets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EWSA: European Workshop on Software Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.228-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11966104_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00120453v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00120400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexion Non-Anticipée de Composants en ScL : Une Voie pour l'Evolution des Logiciels</w:t>
               </w:r>
@@ -23022,51 +23022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Practical Tools for Mining Abstractions in UML Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23137,857 +23137,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiently Computing a Linear Extension of the Sub-hierarchy of a Concept Lattice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Berry</w:t>
+                <w:t xml:space="preserve">Mettez un Treillis dans votre Modèle ! Réflexions sur la Place et les Moyens de la Classification dans l'Ingénierie des Modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jeremy P. Spinrad</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petko Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Formal Concept Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Lens, France. pp 208-222</w:t>
+              <w:t xml:space="preserve">IDM 2005 - 1res Journées sur l'Ingénierie Dirigée par les Modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Paris, France. pp.29-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522381v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiently Computing a Linear Extension of the Sub-Hierarchy of a Concept Lattice</w:t>
+                <w:t xml:space="preserve">Efficiently Computing a Linear Extension of the Sub-hierarchy of a Concept Lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ross M. Mcconnell</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross M. Mc Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sigayret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy P. Spinrad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFCA 2005 - 3rd International Conference on Formal Concept Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Lens, France. pp.208-222</w:t>
+              <w:t xml:space="preserve">Third International Conference on Formal Concept Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Lens, France. pp 208-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106459v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettez un Treillis dans votre Modèle ! Réflexions sur la Place et les Moyens de la Classification dans l'Ingénierie des Modèles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Dao</w:t>
+                <w:t xml:space="preserve">Efficiently Computing a Linear Extension of the Sub-Hierarchy of a Concept Lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Petko Valtchev</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross M. Mcconnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sigayret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy P. Spinrad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDM 2005 - 1res Journées sur l'Ingénierie Dirigée par les Modèles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Paris, France. pp.29-42</w:t>
+              <w:t xml:space="preserve">ICFCA 2005 - 3rd International Conference on Formal Concept Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Lens, France. pp.208-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106460v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des Composants Logiciels Interfaçables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dony</w:t>
+                <w:t xml:space="preserve">Merging Conceptual Hierarchies Using Concept Lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petko Valtchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houari Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALCAA: Agents Logiciels - Coopération - Apprentissage - Activités Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Montpellier, France. pp.33-48</w:t>
+              <w:t xml:space="preserve">MASPEGHI: Managing SPEcialization/Generalization Hierarchies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Oslo, Norway. pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108776v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging Conceptual Hierarchies Using Concept Lattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Generalization Level in UML Models Iterative Cross Generalization in Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petko Valtchev</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASPEGHI: Managing SPEcialization/Generalization Hierarchies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS 2004 - 12h International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Huntsville, AL, United States. pp.346-360, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-27769-9_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108780v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Generalization Level in UML Models Iterative Cross Generalization in Practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Proposals for Multiple to Single Inheritance Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Petko Valtchev</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2004 - 12h International Conference on Conceptual Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MASPEGHI: Managing SPEcialization/Generalization Hierarchies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Oslo, Norway. pp.21-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108858v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposals for Multiple to Single Inheritance Transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Dao</w:t>
+                <w:t xml:space="preserve">Vers des Composants Logiciels Interfaçables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+                <w:t xml:space="preserve">Olivier Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASPEGHI: Managing SPEcialization/Generalization Hierarchies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Oslo, Norway. pp.21-26</w:t>
+              <w:t xml:space="preserve">ALCAA: Agents Logiciels - Coopération - Apprentissage - Activités Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Montpellier, France. pp.33-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108779v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalizing the Decoupling Constraints of Design Patterns</w:t>
               </w:r>
@@ -24094,51 +24094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution d'une Sous-Hiérarchie de Galois : Le Cas de l'Ajout d'Objets ou d'Attributs Formels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de l'Atelier "Usage des Treillis de Galois pour de l'Intelligence ArtificiellePlate Forme AFIA'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 53-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24163,90 +24163,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the Notation for Specialization/Generalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASPEGHI: Managing SPEcialization/Generalization Hierarchies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Montreal, Québec, Canada. pp.61-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24373,765 +24373,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphes d'Accès. Vers une Représentation Intuitive des Mécanismes de Protection Statique dans les Systèmes à Objets</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Inheritance Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Arévalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yania Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop sur la Visualisation de Données Relationnelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECOOP 2002 - Workshop Reader on Object-Oriented Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Málaga, Spain. pp.117-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-36208-8_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269360v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Inheritance Workshop</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching Encapsulation and Modularity in Object-Oriented Languages with Access Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ardourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOOP 2002 - Workshop Reader on Object-Oriented Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECOOP: European Conference on Object-Oriented Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Málaga, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268455v1</w:t>
+                <w:t xml:space="preserve">lirmm-00191529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Encapsulation and Modularity in Object-Oriented Languages with Access Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ardourel</w:t>
+                <w:t xml:space="preserve">Inheritance and Automation: Where Are We Now ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Roume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petko Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOOP: European Conference on Object-Oriented Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2002, Málaga, Spain</w:t>
+              <w:t xml:space="preserve">, 2002, Malaga, Spain. pp.58-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00191529v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inheritance and Automation: Where Are We Now ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Godin</w:t>
+                <w:t xml:space="preserve">A New Approach of Factorization: Introducing Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petko Valtchev</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOOP: European Conference on Object-Oriented Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">METRICS: Software Metrics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Ottawa, Canada. pp.227-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/METRIC.2002.1011341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268458v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach of Factorization: Introducing Metrics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When Concepts Point at Other Concepts: The Case of UML Diagram Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Leblanc</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petko Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">METRICS: Software Metrics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Formal Concept Analysis for Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lyon, France. pp.32-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/METRIC.2002.1011341⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268456v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Concepts Point at Other Concepts: The Case of UML Diagram Reconstruction</w:t>
+                <w:t xml:space="preserve">MAnaging SPEcialization/Generalization HIerarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Roume</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán Astudillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petko Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Formal Concept Analysis for Knowledge Discovery in Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Lyon, France. pp.32-43</w:t>
+              <w:t xml:space="preserve">OOIS: Object-Oriented Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Montpellier, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268457v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAnaging SPEcialization/Generalization HIerarchies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphes d'Accès. Vers une Représentation Intuitive des Mécanismes de Protection Statique dans les Systèmes à Objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ardourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petko Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OOIS: Object-Oriented Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Montpellier, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">Workshop sur la Visualisation de Données Relationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montpellier (France), France. pp.P nd</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268481v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGATE, Access Graph bAsed Tools for handling Encapsulation</w:t>
               </w:r>
@@ -25212,51 +25212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objects and Classification: A Natural Convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25481,51 +25481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J. Silvie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Heraklion, Greece. , ECE 2023 - Books of abstracts, pp.596, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25658,51 +25658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying explicit and tacit knowledge in a life science knowledge base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25779,77 +25779,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of association implication rules from knowledge on plants with pesticidal and antibiotic effect classified by FCA within the One-Health initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Mahrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Keip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Silvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25973,64 +25973,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Knomana knowledge base - A tool to promote exchange of knowledge and identify local plants for adressing sanitary problems in EOA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Keip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26085,90 +26085,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art des méthodes d'adaptation des pages Web en situation de handicap visuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bonavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austin Waffo Kouhoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Jouffrais; François Cabestaing; Mohamed Slimane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap 2016 - 9e Conférence sur les Aides Techniques pour les Personnes en Situation de Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.187-192, 2016</w:t>
@@ -26197,51 +26197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes evolutionnaires pour l'adaptation personnalisée de pages Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bonavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26434,51 +26434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Traceability Framework for Model Transformations in Kermeta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26763,51 +26763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WEAR 2003 - Workshop on Encapsulation and Access Rights in Object-Oriented Design and Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ardourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernán Astudillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26864,51 +26864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMO'02 : Langages et Modèles à Objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26931,1007 +26931,1041 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00268537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Boolean Variability Relationship Extraction to Multi-valued Software Descriptions</w:t>
+                <w:t xml:space="preserve">Systèmes d’information, modélisation sémantique et gestion des connaissances pour l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessie Galasso-Carbonnel</w:t>
+                <w:t xml:space="preserve">Sandrine Auzoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Roberto E. Lopez-Herrejon; Jabier Martinez; Wesley Klewerton Guez Assunção; Tewfik Ziadi; Mathieu Acher; Silvia Vergilio. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bellon-Maurel V., Gauche K., Enriquez M.L., Lyon-Caen N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Re-Engineering Software Intensive Systems into Software Product Lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-11686-5_6⟩</w:t>
+              <w:t xml:space="preserve">Appréhender l'agriculture numérique - 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-62, 2026, 978-2-7592-4254-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04089535v1</w:t>
+                <w:t xml:space="preserve">hal-05583828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with large volumes of complex relational data using RCA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+                <w:t xml:space="preserve">Extending Boolean Variability Relationship Extraction to Multi-valued Software Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Galasso-Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Rokia Missaoui; Léonard Kwuida; Talel Abdessalem. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roberto E. Lopez-Herrejon; Jabier Martinez; Wesley Klewerton Guez Assunção; Tewfik Ziadi; Mathieu Acher; Silvia Vergilio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Data Analytics with Formal Concept Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-93278-7_5⟩</w:t>
+              <w:t xml:space="preserve">Handbook of Re-Engineering Software Intensive Systems into Software Product Lines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.143-173, 2023, 978-3-031-11686-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-11686-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744342v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04089535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjusting the Exploration Flow in Relational Concept Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Dealing with large volumes of complex relational data using RCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Rakia Jaziri; Arnaud Martin; Marie-Christine Rousset; Lydia Boudjeloud-Assala; Fabrice Guillet. </w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Keip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rokia Missaoui; Léonard Kwuida; Talel Abdessalem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-90287-2_9⟩</w:t>
+              <w:t xml:space="preserve">Complex Data Analytics with Formal Concept Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.105-134, 2022, 978-3-030-93277-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-93278-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04089524v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management des connaissances liées aux usages des plantes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Keip</w:t>
+                <w:t xml:space="preserve">Adjusting the Exploration Flow in Relational Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirouche Ouzerdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jean-Pierre Profizi; Stéphanie Ardila-Chauvet; Serge Muller; Anshuman Singh Rana; Hery Lisy Tiana Ranarijaona; Bonaventure Sonke; Claire Billot; Pierre Couteron; Maïté Delmas; Thi My Hanh Diep; Philippe Grandcolas; Kouami Kokou. </w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rakia Jaziri; Arnaud Martin; Marie-Christine Rousset; Lydia Boudjeloud-Assala; Fabrice Guillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversité des écosystèmes intertropicaux - Connaissance, gestion durable et valorisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1004 (9), Springer, pp.175-198, 2022, Studies in Computational Intelligence, 978-3-030-90286-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-90287-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.irdeditions.42309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03562392v1</w:t>
+                <w:t xml:space="preserve">lirmm-04089524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Concept Analysis: From Knowledge Discovery to Knowledge Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ferré</w:t>
+                <w:t xml:space="preserve">Le management des connaissances liées aux usages des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Silvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Keip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marnotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Profizi; Stéphanie Ardila-Chauvet; Serge Muller; Anshuman Singh Rana; Hery Lisy Tiana Ranarijaona; Bonaventure Sonke; Claire Billot; Pierre Couteron; Maïté Delmas; Thi My Hanh Diep; Philippe Grandcolas; Kouami Kokou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Springer International Publishing, pp.411-445, 2020, AI Algorithms, 978-3-030-06167-8. </w:t>
+              <w:t xml:space="preserve">Biodiversité des écosystèmes intertropicaux - Connaissance, gestion durable et valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-06167-8_13⟩</w:t>
+                <w:t xml:space="preserve">IRD Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.683-699, 2021, Synthèse, 978-2-7099-2939-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.irdeditions.42309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085699v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Software Product Lines and Formal Concept Analysis for the Design of Data Lake Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal Concept Analysis: From Knowledge Discovery to Knowledge Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Anne Laurent; Dominique Laurent; Cédrine Madera. </w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Kuznetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Lakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119720430.ch3⟩</w:t>
+              <w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Springer International Publishing, pp.411-445, 2020, AI Algorithms, 978-3-030-06167-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-06167-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085710v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational Concept Analysis for Relational Data Exploration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploiting Software Product Lines and Formal Concept Analysis for the Design of Data Lake Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Madera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Laurent; Dominique Laurent; Cédrine Madera. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23751-0_4⟩</w:t>
+              <w:t xml:space="preserve">Data Lakes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.41-56, 2020, 978-1-119-72043-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119720430.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01382348v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relational Concept Analysis for Relational Data Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27940,463 +27974,580 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Guillet; Bruno Pinaud; Gilles Venturini; Djamel Abdelkader Zighed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Springer International Publishing, pp.57-77, 2016, Studies in Computational Intelligence, vol. 615, 978-3-319-23751-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-23751-0_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot; refactoring &amp;quot; de systèmes logiciels : refactoring de modèles pour l'évolution perfective.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Relational Concept Analysis for Relational Data Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution et maintenance des systèmes logiciels.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5 (Part II), pp.57-77, 2016, 978-3-319-23751-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23751-0_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966716v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01382348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Description Logics Concepts With Relational Concept Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le &amp;quot; refactoring &amp;quot; de systèmes logiciels : refactoring de modèles pour l'évolution perfective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Selected Contributions in Data Analysis and Classification</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Evolution et maintenance des systèmes logiciels.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-science, chapître 7, 2014, 9782746245549</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00183384v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mining Description Logics Concepts With Relational Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petko Valtchev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paula Brito, Guy Cucumel, Patrice Bertrand and Francisco de Carvalho. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Selected Contributions in Data Analysis and Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.259-270, 2007, Studies in Classification, Data Analysis, and Knowledge Organization, 978-3-540-73558-8 (Print) 978-3-540-73560-1 (Online). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73560-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00183384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MASPEGHI 2004 Mechanisms for Speialization, Generalization and Inheritance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernán Astudillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Object-Oriented Technology. ECOOP 2004 Workshop Reader</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-117, 2005, ECOOP 2004 Workshops, Oslo, Norway, June 14-18, 2004, Final Reports, 978-3-540-23988-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-30554-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00109148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28406,658 +28557,658 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LLMs Do It All: A Reality Check with Formal Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentino Cocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arame Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Jimenez Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazmín Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05244628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a catalog of design patterns for knowledge discovery with relational concept analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relational Concept Analysis: An approach for classifying and mining multi-relational data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de données temporelles avec des treillis relationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Nica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Braud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational Concept Analysis: Mining Multi-relational Datasets for Assisted Class Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentation de la variabilité par des treillis de concepts. Etude de la faisabilité pour des descriptions issues de matrices de comparaison de produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01075525v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01147899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation de la variabilité par des treillis de concepts. Etude de la faisabilité pour des descriptions issues de matrices de comparaison de produits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relational Concept Analysis: Mining Multi-relational Datasets for Assisted Class Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01147899v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01075525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relational Data Exploration by Relational Concept Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00726998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gentle introduction to Relational Concept Analysis, Tutorial ICFCA 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29092,218 +29243,218 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petko Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00616275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software (re)modularization: Fight against the structure erosion and migration preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00534901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Components and Service Farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Azmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29328,73 +29479,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00534898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de concepts et de relations en analyse relationnelle de concepts (ARC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29429,73 +29580,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petko Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.169--173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00183386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the UML with shadows for Agile development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Conrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29504,210 +29655,210 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.249-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00183381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d'abstractions dans les modèles, les programmes ou les architectures. L'Analyse Relationnelle de Concepts pour la maîtrise de l'évolution du logiciel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.177-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00121352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations sur l'utilisation des treillis de Galois pour la classification de connaissances et la modélisation par objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Leber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00121416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing Static Access Control in Object Oriented Software Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ardourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29716,51 +29867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29770,51 +29921,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-demand Relational Concept Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29849,51 +30000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29903,65 +30054,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Mining From a Collection of Software Product Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra’fat Al-Msie’deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29999,315 +30150,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vauttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Montpellier. 2013, pp.185-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BoxPlot++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Azmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fady Hamoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-11001, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00557222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS-Driven Selection of Composable Web Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Azmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Maha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moha Naouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Tibermacine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-11005, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00565357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Many-Valued Concept Lattices for Backing Composite Web Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Azmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouki Tibermacine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30319,100 +30470,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Urtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-11002, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00557258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet France Télécom : Étude de l'extension d'une méthode de restructuration de diagrammes UML - Traitement d'associations quelconques et gradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30420,214 +30571,214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-08014, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00287071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet France Télécom : Etude de l'extension d'une méthode de restructuration de diagrammes UML - Normalisation des propriétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Arévalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-07001, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00121556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation des Règles d'Aide à la Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30639,100 +30790,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérations de Manipulation de Hiérarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30757,65 +30908,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Roume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId578"/>
+      <w:footerReference w:type="default" r:id="rId583"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -30883,51 +31034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B9EB545"/>
+    <w:nsid w:val="7BC0FC74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31114,51 +31265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-huchard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6309-7503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060595175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05253214v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K&#246;nig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107889" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raveneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109123" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04931913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Sassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Guenoune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04668554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109248" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03214715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Silvie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Keip" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10050896" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Waffo Kouhou&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bonavero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bou&#233;tou Bou&#233;tou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi13090230" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02157786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Carbonnel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.06.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.06.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.02.027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01986937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirouche Labib Ouzerdine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Aboud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Beatriz Ar&#233;valo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bendavid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.1.a2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.23.1.35-62" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857724v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2018.06.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bekkouche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Hadjila" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-017-0205-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380397v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Mokni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huaxi Yulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.03.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2015.1072927" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01183446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.2.9-39" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattaraporn Warintarawej" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-150744" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sigayret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9418-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01101952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meynard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01147898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'Fat Ahmad Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194014400142" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxi Yulin Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480361.2371412" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816300v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Rouane Hacene" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petko Valtchev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-012-9329-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/270082B398561EA11AFDA480BC6299729510ED0C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804260v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pfister" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wippler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21204" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DBDMSRG8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00726993v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reitz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2012-658" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.10.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN7GHGJ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804318v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201114426" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534518v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Hammoudi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Alouini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denivaldo Lopes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jismd.2010100103" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00377359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desnos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081070902857522" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175781v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2007.05.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tremblay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.377" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183376v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roume" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-007-9056-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LVJH5NF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00201467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120306v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conrad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim French" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Maple" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pott" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2006.5.6.a4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2004.3.4.a10" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268447v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2002.1.5.a1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268655v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)80522-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dicky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/236338.236364" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05022528v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013360500003928" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04895826v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05251082v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05249788v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04668541v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Musslin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67868-4_10" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04459556v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825954v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fama Ngom" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxi Zhang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72059-8_7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04637347v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197958v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03971078v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Rice" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571788.3571797" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148236v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35949-1_12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197989v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579028.3609019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723529v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825962v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fontaine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mereaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03924378v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702244v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassif Saab" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702242v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702237v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401135v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hlad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lemoine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486609.3487208" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353229v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mahrach" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marnotte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86982-3_5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274757v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saoud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03105801v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446536v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02092134v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23182-8_3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344194v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307630.3342407" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02091989v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02092148v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sarter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_13" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02092140v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_11" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01871487v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94135-6_6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01872807v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3183440.3194982" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956380v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Tagne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ilboudo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872239v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Borgne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2018-140" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01872793v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3168365.3168378" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580840v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01579476v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006276600270037" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580830v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60438-1_63" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580833v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580899v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01621104v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-087" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580889v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-118" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01583197v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01354971v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380407v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nica" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380404v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01355466v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2975945.2975952" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407497v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265294v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03192570v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01183442v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786555.2786557" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376287v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxi (Yulin) Zhang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianbo Xiang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01220215v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01160733v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745555.2746647" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380408v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01183447v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236634v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Trannois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICInfA.2015.7279332" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245924v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2015-172" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01154428v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ammar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bedja Boana" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Chartier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245917v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01075524v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01154430v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245857v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15317-9_8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244438v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276482v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004895202980306" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244431v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058967v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartick Chandra Mondal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07248-7_9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914822v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Xu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCICA.2014.7053291" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01075523v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Saada" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Liqui&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00981467v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IACS.2014.6841949" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01003860v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01075534v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00967632v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Sahraoui" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004695601740181" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599619v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Osman Gu&#233;di" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00833506v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38317-5_15" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00824184v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00967626v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2013.6693134" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00967628v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2013.27" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00824190v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38977-1_22" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00967627v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856982v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816297v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916850v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862512v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2013.6642522" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00918263v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Possomp&#232;s" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599620v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01319858v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amar" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40654-6_5" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808684v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Madiha Hakik" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Harti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714629v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA-ECSA.212.44" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00727002v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743886v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00727009v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808443v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743884v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808769v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718290v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2371401.2371412" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700046v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Bhatti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00727018v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Hamoui" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2012.124" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808686v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743882v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808679v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33666-9_35" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588830v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03005" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570268v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596495v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00576502v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20514-9_4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616669v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00646409v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618264v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faure" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00635159v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618269v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616271v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Dogui" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21470-7_14" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616272v2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596346v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Driss" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804326v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534895v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534679v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2010.57" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658994v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533375v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2010.32" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534517v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534516v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533196v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2010.60" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588824v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531802v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618260v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531807v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPC.2010.12" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531804v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae-Eddine El Hamdouni" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531803v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00542800v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494953v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533005v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421888v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00372233v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415739v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Alhouda Aboud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA.2009.5290788" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412440v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415722v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322906v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322900v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2008.66" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273876v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblanc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355005v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533065v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOWS.2008.27" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273942v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322878v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322879v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_24" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LPWX00W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322897v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00274510v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ar&#233;valo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355780v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Preuss" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322059v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163346v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183378v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163364v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183380v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136099v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163381v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70901-5_11" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L3N46BFR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163388v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120143v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11880240_36" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XG9JZ8TS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102873v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120400v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11966104_18" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120453v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102803v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102831v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522381v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross M. Mc Connell" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy P. Spinrad" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106459v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross M. Mcconnell" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106460v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108776v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pichon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108780v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108858v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27769-9_23" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108779v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pons" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269627v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Ziane" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Chantit" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269742v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269739v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269740v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269360v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268455v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Black" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yania Crespo" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ernst" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36208-8_10" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SLF9CFGB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191529v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268458v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Godin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268456v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/METRIC.2002.1011341" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268457v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268481v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Astudillo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451468v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099266v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44555-2_11" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CP4J7KCL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098787v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducournau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04283628v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725155v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03282240v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085734v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02091992v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02344159v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakara Ilboudo" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01330727v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01330725v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ifrath.fr/handicap2016/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808461v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102855v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00981473v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books/about/Reengineering_Software_Product_Variants.html?id=98D0ngEACAAJ&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106570v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducasse" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nierstrasz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269762v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bardou" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Kniesel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268537v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04089535v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Galasso-Carbonnel" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11686-5_6" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744342v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93278-7_5" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04089524v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirouche Ouzerdine" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90287-2_9" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562392v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/662/9782709929394/biodiversite-des-ecosystemes-intertropicaux" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.42309" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085699v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kuznetsov" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_13" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085710v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Madera" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720430.ch3" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382348v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23751-0_4" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391280v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966716v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183384v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/q180827321825565/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73560-1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109148v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30554-5_11" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05244628v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Cocks" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Diop" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Jimenez Flores" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazm&#237;n Mendoza" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860899v2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316104v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198589v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01075525v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01147899v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00726998v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616275v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534901v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534898v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183386v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183381v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00121352v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00121416v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leber" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444070v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735865v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078169v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#8217;fat Al-Msie&#8217;deen" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00557222v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00565357v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Maha" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moha Naouel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00557258v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00287071v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00121556v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269536v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269727v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-huchard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6309-7503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060595175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05253214v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K&#246;nig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107889" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raveneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109123" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04931913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Sassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Guenoune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04668554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109248" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Waffo Kouhou&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bonavero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bou&#233;tou Bou&#233;tou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi13090230" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03214715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Silvie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Keip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10050896" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02157786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Carbonnel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.06.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.02.027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01986937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirouche Labib Ouzerdine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Aboud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Beatriz Ar&#233;valo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bendavid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.1.a2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146375v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.06.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2018.06.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858038v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.23.1.35-62" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bekkouche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Hadjila" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-017-0205-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380397v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Mokni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Huaxi Yulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.03.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2015.1072927" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01183446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.2.9-39" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattaraporn Warintarawej" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pompidor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-150744" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sigayret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9418-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01101952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meynard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01147898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'Fat Ahmad Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194014400142" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxi Yulin Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480361.2371412" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816300v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Rouane Hacene" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petko Valtchev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-012-9329-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/270082B398561EA11AFDA480BC6299729510ED0C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804260v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pfister" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wippler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21204" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DBDMSRG8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00726993v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reitz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2012-658" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.10.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN7GHGJ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804318v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201114426" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534518v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Hammoudi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Alouini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denivaldo Lopes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jismd.2010100103" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00377359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desnos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081070902857522" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175781v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2007.05.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322877v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tremblay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.377" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00321997v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183376v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roume" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-007-9056-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LVJH5NF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00201467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120306v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conrad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim French" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Maple" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pott" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2006.5.6.a4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2004.3.4.a10" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268447v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2002.1.5.a1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268655v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)80522-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dicky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/236338.236364" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04895826v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05022528v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013360500003928" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05249788v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05251082v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04459556v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825954v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fama Ngom" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxi Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72059-8_7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04637347v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04668541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Musslin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67868-4_10" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197958v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03971078v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Rice" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571788.3571797" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148236v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35949-1_12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197989v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579028.3609019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825962v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fontaine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mereaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723529v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03924378v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702244v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassif Saab" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702242v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702237v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401135v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hlad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lemoine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486609.3487208" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353229v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mahrach" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marnotte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86982-3_5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274757v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saoud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03105801v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02092134v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23182-8_3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344194v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307630.3342407" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446536v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02091989v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02092148v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sarter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_13" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02092140v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_11" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01872807v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3183440.3194982" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956380v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Tagne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ilboudo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872239v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Borgne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2018-140" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01872793v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3168365.3168378" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01871487v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94135-6_6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580833v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580830v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60438-1_63" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01579476v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006276600270037" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580840v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580899v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01621104v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-087" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580889v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-118" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01583197v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380407v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nica" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380404v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01355466v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2975945.2975952" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407497v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265294v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03192570v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01354971v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376287v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaxi (Yulin) Zhang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianbo Xiang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01160733v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2745555.2746647" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380408v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01220215v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01183447v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245924v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2015-172" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236634v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Trannois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICInfA.2015.7279332" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01183442v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786555.2786557" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245917v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01075524v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01154430v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058967v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartick Chandra Mondal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07248-7_9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245857v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15317-9_8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244438v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276482v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004895202980306" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244431v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914822v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Xu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCICA.2014.7053291" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01075523v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Saada" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Liqui&#232;re" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00981467v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IACS.2014.6841949" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01003860v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01075534v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00967632v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Sahraoui" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004695601740181" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01154428v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ammar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bedja Boana" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Chartier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00833506v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38317-5_15" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00967626v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2013.6693134" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00967628v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Osman Gu&#233;di" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2013.27" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00824190v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38977-1_22" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00967627v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856982v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816297v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00824184v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916850v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862512v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2013.6642522" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00918263v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Possomp&#232;s" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599620v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01319858v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amar" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40654-6_5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599619v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743884v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00727009v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808443v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00727002v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743886v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808769v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718290v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2371401.2371412" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700046v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Bhatti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00727018v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Hamoui" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2012.124" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808686v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808679v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33666-9_35" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743882v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714629v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA-ECSA.212.44" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808684v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Madiha Hakik" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Harti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616669v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_4" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00576502v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20514-9_4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596495v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618264v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faure" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00646409v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00635159v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618269v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616271v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Dogui" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21470-7_14" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616272v2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596346v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Driss" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588830v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03005" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570268v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534895v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534679v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2010.57" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534517v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658994v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533375v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2010.32" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533196v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2010.60" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531802v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534516v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588824v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618260v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531807v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPC.2010.12" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531804v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae-Eddine El Hamdouni" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531803v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00542800v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494953v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533005v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804326v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421888v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00372233v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412440v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415739v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Alhouda Aboud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA.2009.5290788" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415722v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533065v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOWS.2008.27" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273876v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblanc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355005v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322879v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_24" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LPWX00W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273942v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322878v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00274510v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ar&#233;valo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322897v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355780v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Preuss" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322059v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322906v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322900v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2008.66" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163346v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183378v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183380v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136099v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163364v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163381v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70901-5_11" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L3N46BFR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163388v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120143v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11880240_36" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XG9JZ8TS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102873v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120453v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120400v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11966104_18" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102803v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102831v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106460v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522381v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross M. Mc Connell" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy P. Spinrad" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106459v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross M. Mcconnell" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108780v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108858v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27769-9_23" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108779v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pons" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108776v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pichon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269627v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Ziane" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Chantit" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269742v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269739v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269740v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268455v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Black" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yania Crespo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ernst" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36208-8_10" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SLF9CFGB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191529v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268458v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Godin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268456v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/METRIC.2002.1011341" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268457v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268481v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Astudillo" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269360v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451468v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099266v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44555-2_11" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CP4J7KCL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098787v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducournau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04283628v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725155v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03282240v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085734v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02091992v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02344159v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakara Ilboudo" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01330727v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01330725v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ifrath.fr/handicap2016/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808461v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102855v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00981473v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books/about/Reengineering_Software_Product_Variants.html?id=98D0ngEACAAJ&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106570v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducasse" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nierstrasz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269762v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bardou" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Kniesel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268537v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583828v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auzoux" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1989/9782759242559/apprehender-l-agriculture-numerique?oft_id=4195513&amp;amp;oft_k=r5GbKB9Z&amp;amp;oft_lk=UH8taX&amp;amp;oft_d=639112297146400000" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04089535v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Galasso-Carbonnel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11686-5_6" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744342v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93278-7_5" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04089524v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirouche Ouzerdine" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90287-2_9" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562392v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/662/9782709929394/biodiversite-des-ecosystemes-intertropicaux" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.42309" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085699v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kuznetsov" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_13" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085710v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Madera" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720430.ch3" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391280v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23751-0_4" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382348v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966716v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183384v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/q180827321825565/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73560-1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109148v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30554-5_11" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05244628v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Cocks" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Diop" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Jimenez Flores" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazm&#237;n Mendoza" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860899v2" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316104v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198589v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01147899v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01075525v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00726998v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616275v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534901v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534898v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183386v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183381v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00121352v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00121416v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leber" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444070v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735865v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078169v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#8217;fat Al-Msie&#8217;deen" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00557222v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00565357v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Maha" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moha Naouel" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00557258v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00287071v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00121556v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269536v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269727v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>