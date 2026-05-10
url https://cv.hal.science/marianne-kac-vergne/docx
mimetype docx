--- v0 (2026-03-17)
+++ v1 (2026-05-10)
@@ -758,165 +758,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Losing Visibility? The Rise and Fall of Hypermasculinity in Science Fiction Films</w:t>
+                <w:t xml:space="preserve">D'immigrés incultes à machos violents : les gangsters de la deuxième génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Kac-Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2, http://inmedia.revues.org/491</w:t>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273378v1</w:t>
+                <w:t xml:space="preserve">hal-03600786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'immigrés incultes à machos violents : les gangsters de la deuxième génération</w:t>
+                <w:t xml:space="preserve">Losing Visibility? The Rise and Fall of Hypermasculinity in Science Fiction Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Kac-Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CinémAction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, http://inmedia.revues.org/491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600786v1</w:t>
+                <w:t xml:space="preserve">hal-04273378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3370,51 +3370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05212724v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kac-Vergne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680777.2025.2533874" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473506v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04930020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.19643" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.9419" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096175v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.8642" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273408v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debauche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.321.0096" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273378v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600786v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sandeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.43568" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.490" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapuis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dutriaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Tholas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Graff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05023046v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Assouly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.34156" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192769v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781399529778-017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418650v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Maury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350150799.0013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04251236v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannick Guennec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246899v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04251251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitt-Pitiot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273388v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04251316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimar Azcona" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Deleyto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273421v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejaswini Niranjana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.342.0012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalna Hanmer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273403v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273410v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Murillo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03533434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05212724v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kac-Vergne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680777.2025.2533874" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473506v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04930020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.19643" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.9419" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096175v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.8642" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273408v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debauche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.321.0096" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sandeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.43568" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.490" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapuis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dutriaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Tholas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Graff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05023046v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Assouly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.34156" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192769v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781399529778-017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418650v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Maury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350150799.0013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04251236v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannick Guennec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246899v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04251251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitt-Pitiot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273388v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04251316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimar Azcona" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestino Deleyto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273421v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejaswini Niranjana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.342.0012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalna Hanmer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273403v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273410v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Murillo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03533434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>