--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1306,2210 +1306,2076 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and transgene-free gene targeting using Agrobacterium-mediated delivery of the CRISPR/Cas9 system in tomato</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Nogué</w:t>
+                <w:t xml:space="preserve">Ma Orthologous Genes in Prunus spp. Shed Light on a Noteworthy NBS-LRR Cluster Conferring Differential Resistance to Root-Knot Nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril van Ghelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00299-019-02373-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726761v1</w:t>
+                <w:t xml:space="preserve">hal-02621840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma Orthologous Genes in Prunus spp. Shed Light on a Noteworthy NBS-LRR Cluster Conferring Differential Resistance to Root-Knot Nematodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emeric Dubois</w:t>
+                <w:t xml:space="preserve">The DFR locus: A smart landing pad for targeted transgene insertion in tomato.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Danilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Mazier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0208395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01269⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02621840v1</w:t>
+                <w:t xml:space="preserve">hal-02621940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DFR locus: A smart landing pad for targeted transgene insertion in tomato.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Nogué</w:t>
+                <w:t xml:space="preserve">Cloning of the &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; rwm1 gene for resistance to Watermelon mosaic virus points to a new function for natural virus resistance genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ouibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Mazier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Estevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle G. Pagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (5), pp.705-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208395⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02621940v1</w:t>
+                <w:t xml:space="preserve">hal-02640977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning of the &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; rwm1 gene for resistance to Watermelon mosaic virus points to a new function for natural virus resistance genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ouibrahim</w:t>
+                <w:t xml:space="preserve">Caracterisation of a loss-of-function mutant of gibberellin biosynthetic gene LsGA3ox1 in lettuce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asami Umetsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiaki Sawada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wataru Mitsuhashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomonobu Toyomasu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioscience, Biotechnology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (12), pp.2398 - 2400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1271/bbb.110475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12586⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02640977v1</w:t>
+                <w:t xml:space="preserve">hal-02642240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisation of a loss-of-function mutant of gibberellin biosynthetic gene LsGA3ox1 in lettuce</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knock-down of both eIF4E1 and eIF4E2 genes confers broad-spectrum resistance against potyviruses in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tomonobu Toyomasu</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Flamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verane Sarnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience, Biotechnology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1271/bbb.110475⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02642240v1</w:t>
+                <w:t xml:space="preserve">hal-02649007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knock-down of both eIF4E1 and eIF4E2 genes confers broad-spectrum resistance against potyviruses in tomato</w:t>
+                <w:t xml:space="preserve">Successful gene tagging in lettuce using the Tnt1 retrotransposon from tobacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 144 (1), pp.18-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.106.090365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029595⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02649007v1</w:t>
+                <w:t xml:space="preserve">hal-02661944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful gene tagging in lettuce using the Tnt1 retrotransposon from tobacco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biotechnology and horticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-Christin Daunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Boccon-Gibod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Mazier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronica Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47 (1), pp.6-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.106.090365⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02661944v1</w:t>
+                <w:t xml:space="preserve">hal-02669241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotechnology and horticulture</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Systematic silencing of a tobacco nitrate reductase transgene in lettuce (Lactuca sativa L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali M. Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronica Horticulturae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 56 (419), pp.2379-2388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eri230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669241v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic silencing of a tobacco nitrate reductase transgene in lettuce (Lactuca sativa L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Une méthode simple et efficace pour tester la résistance au virus de la mosaïque de la laitue sur des plantes de laitue cultivées in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bollore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verane Sarnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. German-Retana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Flamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dubois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magali M. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, N° Spécial : Bioagresseurs, pp.209-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eri230⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02679777v1</w:t>
+                <w:t xml:space="preserve">hal-02682892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode simple et efficace pour tester la résistance au virus de la mosaïque de la laitue sur des plantes de laitue cultivées in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple and efficient method for testing lettuce mosaic virus resistance in in vitro cultivated lettuce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bollore</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. German-Retana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, N° Spécial : Bioagresseurs, pp.209-212</w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 116 (2), pp.123-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682892v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple and efficient method for testing lettuce mosaic virus resistance in in vitro cultivated lettuce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The eukaryotic translation initiation factor 4E controls lettuce susceptibility to the potyvirus Lettuce mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie German Retana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Mazier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 116 (2), pp.123-131</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 132, pp.1272-1282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678829v1</w:t>
+                <w:t xml:space="preserve">hal-02679237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eukaryotic translation initiation factor 4E controls lettuce susceptibility to the potyvirus Lettuce mosaic virus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
+                <w:t xml:space="preserve">Introduction of new traits into cotton through genetic engineering : insect resistance as example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Giband</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Couzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 132, pp.1272-1282</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 96, pp.163-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679237v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of new traits into cotton through genetic engineering : insect resistance as example</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Le Tan</w:t>
+                <w:t xml:space="preserve">A transgenic mutant of Lactuca sativa (lettuce) with a T-DNA tightly linked to loss of downy mildew resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Okubara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arroyo-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. Myers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 96, pp.163-166</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 10 (8), pp.970-977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695870v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transgenic mutant of Lactuca sativa (lettuce) with a T-DNA tightly linked to loss of downy mildew resistance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The cryic gene from Bacillus thuringiensis provides protection against Spodoptera littoralis in young transgenic plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B.C. Myers</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Chaufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Lereclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Giband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 127 (2), pp.179-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9452(97)00132-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693936v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cryic gene from Bacillus thuringiensis provides protection against Spodoptera littoralis in young transgenic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Chaufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Sanchis Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sanchis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier D. Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Giband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 127 (2), pp.179-190. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1997, 127, pp.179-190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04317621v1</w:t>
+                <w:t xml:space="preserve">hal-02694226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cryic gene from Bacillus thuringiensis provides protection against Spodoptera littoralis in young transgenic plants</w:t>
+                <w:t xml:space="preserve">Enhancement of translational activity mediated by a potyviral 5'untranslated sequence in vivo but not in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...96 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marianne Mazier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Levis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Levis</w:t>
+                <w:t xml:space="preserve">R. Chaybani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chaybani</w:t>
+                <w:t xml:space="preserve">S. Astier-Manifacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 317, pp.1065-1072</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3519,741 +3385,741 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus susceptibility and resistance in lettuce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Candresse</w:t>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural resistance mechanisms of plants to viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, 2006, 1-4020-3779-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of mo1, a recessive gene associated with Lettuce mosaic potyvirus resistance in lettuce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Nicaise</w:t>
+                <w:t xml:space="preserve">Sylvie German Retana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie German Retana</w:t>
+                <w:t xml:space="preserve">R. Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia Leafy Vegetables 2003 : Proceedings of the Eucarpia Meeting on Leafy Vegetables Genetics and Breeding, Noordwijkerhout, NLD (2003-03-19 - 2003-03-21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CGN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur la laitue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport d'activités 1997-2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenic lettuce for lettuce mosaic potyvirus resistance</w:t>
+                <w:t xml:space="preserve">Interest of protoplasts for lettuce breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dinant</w:t>
+                <w:t xml:space="preserve">M.C. Chupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Bellec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Chupeau</w:t>
+                <w:t xml:space="preserve">Sylvie Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia leafy vegetables 99 : Proceedings of the Eucarpia Meeting on Leafy Vegetables Genetics and Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palacky University, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02837296v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02842128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of protoplasts for lettuce breeding</w:t>
+                <w:t xml:space="preserve">Transgenic lettuce for lettuce mosaic potyvirus resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Chupeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Souche</w:t>
+                <w:t xml:space="preserve">Yves Y. Chupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia leafy vegetables 99 : Proceedings of the Eucarpia Meeting on Leafy Vegetables Genetics and Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palacky University, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02842128v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02837296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The expression of Bacillus thuringiensis toxin genes in plant cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Giband</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Annual Review. Volume 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4263,268 +4129,390 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de plantes transgéniques résistantes aux insectes. Utilisation du gène cryic de Bacillus thuringiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Mazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université, 1994. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02848645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif au projet de décret relatif à la modification de la liste des techniques d’obtention d’organismes génétiquement modifiés ayant fait l’objet d’une utilisation traditionnelle et dont la sécurité pour la santé publique ou l’environnement est avérée depuis longtemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vernis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Vernis</w:t>
+                <w:t xml:space="preserve">Florian Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Bérengère Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2024-SA-0163, Anses. 2025, 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05173229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaura Ghneim-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florian Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0019, Anses. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Belzunces</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">anses-05173229v1</w:t>
+                <w:t xml:space="preserve">hal-04841808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4671,51 +4659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mart&#237;nez Rivas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Wozny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyun Xue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gilbault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sapir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq8210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398628v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqi Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Planas-Marqu&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mazier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita &#352;imkovicov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Rocafort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979930v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoka Kuroiwa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Danilo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Thenault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545783v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Montes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Archambeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-021-00287-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111160" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Kermarrec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21031024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20020402" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629295v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Danilo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostlend Mara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-019-02373-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621840v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01269" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621940v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208395" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ouibrahim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G. Pagny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12586" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asami Umetsu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Sawada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Mitsuhashi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonobu Toyomasu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1271/bbb.110475" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Nicola&#239;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Sarnette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029595" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.090365" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669241v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christin Daunay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boccon-Gibod" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cadic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679777v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Meyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Bedu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri230" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682892v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bollore" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German Retana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanjuan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695870v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Pannetier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giband" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Tan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693936v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Okubara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arroyo-Garcia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Shen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Myers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317621v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Chaufaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sanchis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Lereclus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(97)00132-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWLR5F8G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694226v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Sanchis Borja" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705360v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaybani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Astier-Manifacier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourneur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817469v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projects.cgn.wur.nl/leafyvegetables/papers.htm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833166v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Maisonneuve" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837296v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gaudefroy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chupeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842128v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chupeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839925v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173229v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mart&#237;nez Rivas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Wozny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyun Xue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gilbault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sapir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq8210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398628v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqi Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Planas-Marqu&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mazier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita &#352;imkovicov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Rocafort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979930v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoka Kuroiwa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Danilo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Thenault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545783v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Montes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Archambeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-021-00287-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111160" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Kermarrec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21031024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20020402" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629295v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Danilo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostlend Mara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-019-02373-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01269" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208395" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ouibrahim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G. Pagny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12586" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642240v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asami Umetsu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Sawada" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Mitsuhashi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonobu Toyomasu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1271/bbb.110475" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Nicola&#239;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Sarnette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029595" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.090365" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669241v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christin Daunay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boccon-Gibod" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cadic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679777v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Meyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Bedu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri230" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bollore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678829v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679237v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German Retana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanjuan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695870v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Pannetier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giband" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Tan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693936v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Okubara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arroyo-Garcia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Shen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Myers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Chaufaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sanchis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Lereclus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(97)00132-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWLR5F8G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694226v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Sanchis Borja" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaybani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Astier-Manifacier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourneur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projects.cgn.wur.nl/leafyvegetables/papers.htm" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Maisonneuve" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842128v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chupeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837296v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gaudefroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chupeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848645v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173229v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>