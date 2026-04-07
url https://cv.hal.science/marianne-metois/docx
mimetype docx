--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -688,295 +688,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental effects and seismogenic source characterization of the December 2020 earthquake sequence near Petrinja, Croatia</w:t>
+                <w:t xml:space="preserve">Insights on fault reactivation during the 2019 November 11, M&amp;lt;sub&amp;gt;w&amp;lt;/sub&amp;gt; 4.9 Le Teil earthquake in southeastern France, from a joint 3-D geological model and InSAR time-series analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Baize</w:t>
+                <w:t xml:space="preserve">Léo Marconato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Amoroso</w:t>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Belić</w:t>
+                <w:t xml:space="preserve">R. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Boncio</w:t>
+                <w:t xml:space="preserve">Séverine Caritg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 230 (2), pp.1394-1418. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac123⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 229 (2), pp.758-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625480v1</w:t>
+                <w:t xml:space="preserve">insu-03584321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on fault reactivation during the 2019 November 11, M&amp;lt;sub&amp;gt;w&amp;lt;/sub&amp;gt; 4.9 Le Teil earthquake in southeastern France, from a joint 3-D geological model and InSAR time-series analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental effects and seismogenic source characterization of the December 2020 earthquake sequence near Petrinja, Croatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Marconato</w:t>
+                <w:t xml:space="preserve">S Amoroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+                <w:t xml:space="preserve">N Belić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jolivet</w:t>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Caritg</w:t>
+                <w:t xml:space="preserve">P Boncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 229 (2), pp.758-775. </w:t>
+              <w:t xml:space="preserve">, 2022, 230 (2), pp.1394-1418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03584321v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Remeasure of Dense Civilian Networks as a Game‐Changer Tool for Surface Deformation Monitoring: The Case Study of the M w 6.4 2020 Petrinja Earthquake, Croatia</w:t>
               </w:r>
@@ -2128,421 +2128,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Southeastward increase of the late Quaternary slip-rate of the Xianshuihe fault, eastern Tibet. Geodynamic and seismic hazard implications</w:t>
+                <w:t xml:space="preserve">Bridging the gap between North and Central Chile: insight from new GPS data on coupling complexities and the Andean sliver motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingkun Bai</w:t>
+                <w:t xml:space="preserve">E. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Chevalier</w:t>
+                <w:t xml:space="preserve">G. Meneses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Haibing Li</w:t>
+                <w:t xml:space="preserve">C. Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.045⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 213 (3), pp.1924--1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322950v1</w:t>
+                <w:t xml:space="preserve">hal-02326499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporally constant slip rate along the Ganzi fault, NW Xianshuihe fault system, eastern Tibet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Southeastward increase of the late Quaternary slip-rate of the Xianshuihe fault, eastern Tibet. Geodynamic and seismic hazard implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingkun Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Luce Chevalier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">M.L. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Replumaz</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiawei Pan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haibing Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 130 (3-4), pp.396--410. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 485, pp.19--31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/B31691.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322994v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between North and Central Chile: insight from new GPS data on coupling complexities and the Andean sliver motion</w:t>
+                <w:t xml:space="preserve">Temporally constant slip rate along the Ganzi fault, NW Xianshuihe fault system, eastern Tibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Klein</w:t>
+                <w:t xml:space="preserve">Marie-Luce Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 213 (3), pp.1924--1933. </w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130 (3-4), pp.396--410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/B31691.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326499v1</w:t>
+                <w:t xml:space="preserve">hal-02322994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combined Velocity Field of the Mediterranean Region</w:t>
               </w:r>
@@ -2662,103 +2662,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive analysis of the Illapel 2015 Mw8.3 earthquake from GPS and InSAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fleitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 469, pp.123-134. </w:t>
@@ -2894,528 +2894,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional displacement field of the 2015 Mw8.3 Illapel earthquake (Chile) from across- and along-track Sentinel-1 TOPS interferometry</w:t>
+                <w:t xml:space="preserve">The Seismic Sequence of the 16 September 2015 M-w 8.3 Illapel, Chile, Earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Grandin</w:t>
+                <w:t xml:space="preserve">Sergio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vigny</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francisco Del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efrain Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL067954⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (4), pp.789-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220150281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320480v2</w:t>
+                <w:t xml:space="preserve">hal-02332004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic-geomorphology of the Litang fault system, SE Tibetan Plateau, and implication for regional seismic hazard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Luce Chevalier</w:t>
+                <w:t xml:space="preserve">Interseismic Coupling, Megathrust Earthquakes and Seismic Swarms Along the Chilean Subduction Zone (38A degrees-18A degrees S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173 (5), pp.1431-1449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-016-1280-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.05.039⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02331126v1</w:t>
+                <w:t xml:space="preserve">hal-02331374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Seismic Sequence of the 16 September 2015 M-w 8.3 Illapel, Chile, Earthquake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Ruiz</w:t>
+                <w:t xml:space="preserve">Three-dimensional displacement field of the 2015 Mw8.3 Illapel earthquake (Chile) from across- and along-track Sentinel-1 TOPS interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Del Campo</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efrain Rivera</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220150281⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (6), pp.2552 - 2561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL067954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332004v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320480v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interseismic Coupling, Megathrust Earthquakes and Seismic Swarms Along the Chilean Subduction Zone (38A degrees-18A degrees S)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Métois</w:t>
+                <w:t xml:space="preserve">Tectonic-geomorphology of the Litang fault system, SE Tibetan Plateau, and implication for regional seismic hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vigny</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jiawei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongliang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 682, pp.278-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.05.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00024-016-1280-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02331374v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient deformation of karst aquifers due to seasonal and multiyear groundwater variations observed by GPS in southern Apennines (Italy)</w:t>
               </w:r>
@@ -4093,51 +4093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 117, pp.B03406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4183,64 +4183,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2010 M-w 8.8 Maule Megathrust Earthquake of Central Chile, Monitored by GPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Socquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4734,51 +4734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of faulted geomorphic markers and slip-rate estimation along the source of the 2020 Mw6.4 Petrinja earthquake (Croatia), the Petrinja-Pokupsko Fault.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5175,51 +5175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Benjelloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5438,51 +5438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -5753,103 +5753,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivation lors du séisme du Teil (11/11/2019, Mw4.9) : modèle géologique 3D et série temporelle InSAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Marconato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Caritg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -5904,51 +5904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6513,51 +6513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6855,77 +6855,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive analysis of the Illapel 2015 Mw8.3 Earthquake from GPS and InSAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Fleitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7603,51 +7603,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EEFF832"/>
+    <w:nsid w:val="632A0AB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7834,51 +7834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-metois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1489-0513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214397v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimine M&#233;ridi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henriquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.1.99" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-024-01699-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625480v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amoroso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beli&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boncio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584321v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marconato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jolivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab498" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henriquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kordic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baize" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100166" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Pagani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021905" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meneses" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Vigny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Olcay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab425" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2789-2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola d'Agostino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rexhep Koci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llambro Duni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neki Kuka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116246" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373217v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15100-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Benjelloun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-363-2020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02293285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labarre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delorme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derrien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.02.014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322950v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingkun Bai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.045" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322994v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chevalier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Pan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31691.1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meneses" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy094" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Devoti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Serpelloni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Pietrantonio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Riguzzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-7059" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710109v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleitout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.04.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329278v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Bie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ryder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.07.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320480v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Klein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL067954" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331126v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongliang Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.05.039" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5ZRZ135-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02332004v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Del Campo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Rivera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Poli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150281" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331374v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-016-1280-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331138v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Silverii" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fiorillo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ventafridda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013361" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412592v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#233;tois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N D 'Agostino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Avallone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rabaute" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581095v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuenzalida" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leyton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1256074" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360433v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vigny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Socquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delorme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt418" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360422v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carrizo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peyrat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt183" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730868v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;tois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008736" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VNT3THS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783213v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Ruegg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1204132" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409651v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kordi&#263;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hollingsworth" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8048" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056593v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11878" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04920851v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kordic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moulin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5228" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04920855v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4966" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938072v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7945" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588219v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587772v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chlieh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hannouz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588209v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemrabet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588253v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04920583v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Vukovski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budi&#263;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko &#352;peli&#263;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Barba&#269;a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16588" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588156v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588191v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841417v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57932/0c3086a5-9bfc-40af-a439-35bee448b40b" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560780v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224721v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081663v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9059" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000169v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975098v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173709.fmatter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154107v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502179v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03230542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03230551v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03230555v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03230535v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460380v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline D&#233;prez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henrion" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Masson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01360635v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-metois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1489-0513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214397v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimine M&#233;ridi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henriquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.1.99" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-024-01699-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584321v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marconato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jolivet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab498" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amoroso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beli&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boncio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henriquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kordic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baize" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100166" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Pagani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021905" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meneses" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Vigny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Olcay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab425" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2789-2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola d'Agostino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rexhep Koci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llambro Duni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neki Kuka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116246" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373217v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15100-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Benjelloun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-363-2020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02293285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labarre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delorme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derrien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.02.014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326499v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meneses" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy094" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingkun Bai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Chevalier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chevalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Pan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31691.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Devoti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Serpelloni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Pietrantonio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Riguzzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-7059" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710109v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleitout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.04.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329278v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Bie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ryder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.07.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02332004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Klein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Del Campo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Rivera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Poli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150281" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331374v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-016-1280-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320480v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL067954" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongliang Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.05.039" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5ZRZ135-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331138v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Silverii" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fiorillo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ventafridda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013361" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412592v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#233;tois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N D 'Agostino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Avallone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rabaute" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581095v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuenzalida" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leyton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1256074" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360433v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vigny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Socquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delorme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt418" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360422v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carrizo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peyrat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt183" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730868v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;tois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008736" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VNT3THS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783213v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Ruegg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1204132" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409651v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kordi&#263;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hollingsworth" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8048" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056593v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11878" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04920851v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kordic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moulin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5228" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04920855v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4966" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938072v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7945" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588219v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587772v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chlieh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hannouz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588209v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemrabet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588253v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04920583v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Vukovski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budi&#263;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko &#352;peli&#263;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Barba&#269;a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16588" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588156v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588191v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841417v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57932/0c3086a5-9bfc-40af-a439-35bee448b40b" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560780v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224721v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081663v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9059" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000169v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975098v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173709.fmatter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154107v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502179v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03230542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03230551v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03230555v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03230535v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460380v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline D&#233;prez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henrion" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Masson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01360635v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>