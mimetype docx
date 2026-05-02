--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -135,6192 +135,6298 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): dynamic insights from temporal surveys (2/2)</w:t>
+                <w:t xml:space="preserve">Observer et comprendre la déformation lente des plaques tectoniques par géodésie spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geophysics [physics.geo-ph]. Université Claude Bernard Lyon 1, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065074v1</w:t>
-[...4007 lines deleted...]
-                <w:t xml:space="preserve">hal-00783213v1</w:t>
+                <w:t xml:space="preserve">tel-05608145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation scientifique de CentipedeRTK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque G2 - Géodésie et géophysique depuis l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the complex rupture of the 2020 Mw 6.4 Petrinja Earthquake (Croatia): insights from joint inversion of geodetic benchmarks, InSAR and optical correlation data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branko Kordić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Hollingsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of geophysical deformations on a regional scale using the low-cost GNSS collaborative network CentipedeRTK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of faulted geomorphic markers and slip-rate estimation along the source of the 2020 Mw6.4 Petrinja earthquake (Croatia), the Petrinja-Pokupsko Fault.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+                <w:t xml:space="preserve">Coseismic slip of the 2020 Mw 6.4 Petrinja earthquake (Croatia) from dense geodetic benchmarks, optical image correlation and InSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Henriquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branko Kordić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Hollingsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Henriquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adrien Moulin</w:t>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vienne (Austria), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5228⟩</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920851v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coseismic slip of the 2020 Mw 6.4 Petrinja earthquake (Croatia) from dense geodetic benchmarks, optical image correlation and InSAR data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Identification of faulted geomorphic markers and slip-rate estimation along the source of the 2020 Mw6.4 Petrinja earthquake (Croatia), the Petrinja-Pokupsko Fault.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branko Kordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vienne (Austria), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4966⟩</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920855v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slip distribution of the 29 December 2020 Mw 6.4 Petrinja earthquake (Croatia) from dense geodetic benchmarks and optical image correlation measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Henriquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Hollingsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branko Kordić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03938072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsidence de champ pétrolier suivie par le satellite Sentinel-1 : étude du champ de Patos-Marinza, Albanie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Strain partitioning estimation in the eastern part of the tibetan plateau from block models constrained by GPS measurements and automated FLATSIM time series analysis of Sentinel-1 InSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lemrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurie Barrier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588219v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagne post-sismique GNSS dans la zone épicentrale du Teil : premiers enseignements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chlieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Hannouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain partitioning estimation in the eastern part of the tibetan plateau from block models constrained by GPS measurements and automated FLATSIM time series analysis of Sentinel-1 InSAR data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Subsidence de champ pétrolier suivie par le satellite Sentinel-1 : étude du champ de Patos-Marinza, Albanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Benjelloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Replumaz</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588209v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdimensional Estimation of Surface Strain Rates from GPS Measurements : Application to California.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodetic benchmark displacement measurements following the 2020 Petrinja earthquake in Croatia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branko Kordić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matija Vukovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Budić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Špelić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Barbača</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vienne (Austria), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivation lors du séisme du Teil (11/11/2019, Mw4.9) : modèle géologique 3D et série temporelle InSAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Marconato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Caritg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture process of the November 2019 Durrës, Albania, earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llambro Duni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): dynamic insights from temporal surveys (2/2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 357, pp.79 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénag infiltre le réseau collaboratif Centipède-RTK pour augmenter la couverture GNSS du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Estimation of Surface Strain Rates in the Peri-Adriatic, Balkans and Aegean region from GNSS Velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimine Méridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Henriquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tektonika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3.1, pp.82-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55575/tektonika2025.3.1.99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of tropospheric estimates from CentipedeRTK, a collaborative network of low-cost GNSS stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GPS Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (4), pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10291-024-01699-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights on fault reactivation during the 2019 November 11, M&amp;lt;sub&amp;gt;w&amp;lt;/sub&amp;gt; 4.9 Le Teil earthquake in southeastern France, from a joint 3-D geological model and InSAR time-series analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Marconato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Caritg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 229 (2), pp.758-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03584321v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental effects and seismogenic source characterization of the December 2020 earthquake sequence near Petrinja, Croatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Amoroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Belić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 230 (2), pp.1394-1418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapid Remeasure of Dense Civilian Networks as a Game‐Changer Tool for Surface Deformation Monitoring: The Case Study of the M w 6.4 2020 Petrinja Earthquake, Croatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Henriquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL100166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Estimation of Surface Strain Rates From Global Navigation Satellite System Measurements: Application to the Southwestern United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (6), pp.e2021JB021905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JB021905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089600v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slow slip events precursory to the 2014 Iquique Earthquake, revisited with long-base tilt and GPS records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Olcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep oceanic submarine fieldwork with undergraduate students: an immersive experience with the Minerve software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Martelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Billant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Escartín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (12), pp.2789-2802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-2789-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Active crustal deformation and rotations in the southwestern Balkans from continuous GPS measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rexhep Koci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llambro Duni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neki Kuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 539, pp.116246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A warning against over-interpretation of seasonal signals measured by the Global Navigation Satellite System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Chanard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rebischung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15100-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subsidence associated with oil extraction, measured from time series analysis of Sentinel-1 data: case study of the Patos-Marinza oil field, Albania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Benjelloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.363-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-11-363-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrieving soil surface roughness with the Hapke photometric model: Confrontation with the ground truth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jacquemoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 225, pp.1--15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2019.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridging the gap between North and Central Chile: insight from new GPS data on coupling complexities and the Andean sliver motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 213 (3), pp.1924--1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporally constant slip rate along the Ganzi fault, NW Xianshuihe fault system, eastern Tibet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130 (3-4), pp.396--410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/B31691.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Southeastward increase of the late Quaternary slip-rate of the Xianshuihe fault, eastern Tibet. Geodynamic and seismic hazard implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingkun Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 485, pp.19--31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Combined Velocity Field of the Mediterranean Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Devoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Serpelloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Pietrantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Riguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4401/ag-7059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comprehensive analysis of the Illapel 2015 Mw8.3 earthquake from GPS and InSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fleitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469, pp.123-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03710109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep postseismic viscoelastic relaxation excited by an intraslab normal fault earthquake in the Chile subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidong Bie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 712, pp.729-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Seismic Sequence of the 16 September 2015 M-w 8.3 Illapel, Chile, Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efrain Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (4), pp.789-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220150281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interseismic Coupling, Megathrust Earthquakes and Seismic Swarms Along the Chilean Subduction Zone (38A degrees-18A degrees S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173 (5), pp.1431-1449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-016-1280-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tectonic-geomorphology of the Litang fault system, SE Tibetan Plateau, and implication for regional seismic hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongliang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 682, pp.278-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.05.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional displacement field of the 2015 Mw8.3 Illapel earthquake (Chile) from across- and along-track Sentinel-1 TOPS interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (6), pp.2552 - 2561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL067954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320480v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transient deformation of karst aquifers due to seasonal and multiyear groundwater variations observed by GPS in southern Apennines (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Silverii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Ventafridda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (11), pp.8315-8337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights on continental collisional processes from GPS data: Dynamics of the peri-Adriatic belts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N D 'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rabaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (120), pp.8701-8719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412592v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intense foreshocks and a slow slip event preceded the 2014 Iquique M&amp;lt;SUB&amp;gt;w&amp;lt;/SUB&amp;gt; 8.1 earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Metois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuenzalida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 345, pp.1165-1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1256074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03581095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GPS-derived interseismic coupling on the subduction and seismic hazards in the Atacama region, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the North Chile seismic gap segmentation using GPS-derived interseismic coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Carrizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 194 (3), pp.1283-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interseismic coupling, segmentation and mechanical behavior of the Central Chile subduction zone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, pp.B03406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JB008736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03588191v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 2010 M-w 8.8 Maule Megathrust Earthquake of Central Chile, Monitored by GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Ruegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Metois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 332, pp.1417-1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1204132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic estimates of strain rates from GNSS data using the Bstrain code for California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57932/0c3086a5-9bfc-40af-a439-35bee448b40b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation de la communauté Epos-France suite au séisme de la Laigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.13-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de multi-instrumentation géophysique en région Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6330,284 +6436,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water vapour monitoring over France using the low-cost GNSS collaborative network Centipede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slip behavior of the Ganzi section of the Xianshuihe fault system (China) constrained by time series analysis of Sentinel-1 InSAR data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lemrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, San Francisco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6617,107 +6723,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kinematic Approach to the Seismic Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seismic Cycle: From Observation to Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2022, 9781789450385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394173709.fmatter⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6727,248 +6833,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Estimation of Surface Strain Rates from GNSS Measurements: application to the Southwestern US</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive analysis of the Illapel 2015 Mw8.3 Earthquake from GPS and InSAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Fleitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6978,293 +7084,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporary GNSS station BAR5 used during a GPSMob campaign in Chile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Temporary GNSS station PNSF used during a GPSMob campaign in Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Copiapo, Chile. 2020</w:t>
+              <w:t xml:space="preserve">Photography. Paso Nacional de San Francisco, Chile. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230542v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporary GNSS station PNSF used during a GPSMob campaign in Chile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Temporary GNSS station BAR5 used during a GPSMob campaign in Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Paso Nacional de San Francisco, Chile. 2020</w:t>
+              <w:t xml:space="preserve">Photography. Copiapo, Chile. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230551v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporary GNSS station POGR used during a GPSMob campaign in Albania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Gorica, Albania. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporary GNSS station 0606 used during a GPSMob campaign in Albania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Pogradec, Albania. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7274,151 +7380,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of synthetic GNSS time series - Bias and precision of velocity estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mazzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Déprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RESIF. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7428,114 +7534,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification du couplage au long de la subduction Chilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Paris 7 - Denis Diderot; Institut de Physique du Globe de Paris (IPGP), France, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01360635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId247"/>
+      <w:footerReference w:type="default" r:id="rId249"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7603,51 +7709,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="632A0AB0"/>
+    <w:nsid w:val="8496A4D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7834,51 +7940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-metois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1489-0513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214397v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimine M&#233;ridi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henriquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.1.99" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-024-01699-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584321v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marconato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jolivet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab498" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amoroso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beli&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boncio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henriquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kordic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baize" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100166" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Pagani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021905" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meneses" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Vigny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Olcay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab425" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2789-2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola d'Agostino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rexhep Koci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llambro Duni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neki Kuka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116246" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373217v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15100-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Benjelloun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-363-2020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02293285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labarre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delorme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derrien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.02.014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326499v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meneses" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy094" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingkun Bai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Chevalier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chevalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Pan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31691.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Devoti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Serpelloni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Pietrantonio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Riguzzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-7059" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710109v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleitout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.04.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329278v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Bie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ryder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.07.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02332004v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Klein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Del Campo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Rivera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Poli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150281" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331374v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-016-1280-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320480v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL067954" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongliang Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.05.039" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5ZRZ135-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331138v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Silverii" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fiorillo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ventafridda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013361" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412592v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#233;tois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N D 'Agostino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Avallone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rabaute" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581095v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuenzalida" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leyton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1256074" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360433v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vigny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Socquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delorme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt418" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360422v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carrizo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peyrat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt183" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730868v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;tois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008736" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VNT3THS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783213v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Ruegg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1204132" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409651v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kordi&#263;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hollingsworth" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8048" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056593v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11878" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04920851v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kordic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moulin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5228" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04920855v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4966" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938072v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7945" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588219v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587772v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chlieh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hannouz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588209v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemrabet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588253v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04920583v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Vukovski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budi&#263;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko &#352;peli&#263;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Barba&#269;a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16588" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588156v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588191v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841417v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57932/0c3086a5-9bfc-40af-a439-35bee448b40b" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560780v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224721v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081663v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9059" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000169v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975098v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173709.fmatter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154107v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502179v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03230542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03230551v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03230555v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03230535v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460380v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline D&#233;prez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henrion" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Masson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01360635v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-metois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1489-0513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05608145v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henriquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kordi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hollingsworth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056593v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11878" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04920855v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4966" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04920851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kordic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5228" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7945" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588209v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemrabet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chlieh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hannouz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Benjelloun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588253v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Pagani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04920583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Vukovski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budi&#263;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko &#352;peli&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Barba&#269;a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16588" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marconato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588191v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llambro Duni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214397v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimine M&#233;ridi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.1.99" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-024-01699-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584321v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jolivet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab498" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625480v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amoroso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beli&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boncio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902533v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henriquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kordic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baize" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100166" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021905" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420738v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meneses" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Vigny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Olcay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab425" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510107v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2789-2021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841396v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola d'Agostino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rexhep Koci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neki Kuka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116246" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373217v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15100-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000150v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-363-2020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02293285v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labarre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delorme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derrien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.02.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326499v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meneses" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy094" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322994v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chevalier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Pan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31691.1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322950v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingkun Bai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Chevalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.045" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP1CBQCB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Devoti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Serpelloni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Pietrantonio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Riguzzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-7059" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710109v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleitout" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.04.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329278v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Bie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ryder" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.07.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02332004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Klein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Del Campo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Rivera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Poli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150281" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331374v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-016-1280-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331126v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongliang Liu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.05.039" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5ZRZ135-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320480v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL067954" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331138v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Silverii" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fiorillo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ventafridda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013361" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412592v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#233;tois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N D 'Agostino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Avallone" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rabaute" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012023" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581095v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruiz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuenzalida" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leyton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1256074" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360433v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vigny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Socquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delorme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt418" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360422v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carrizo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peyrat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt183" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730868v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;tois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008736" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VNT3THS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783213v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Ruegg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1204132" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841417v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57932/0c3086a5-9bfc-40af-a439-35bee448b40b" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560780v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224721v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081663v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9059" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000169v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975098v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173709.fmatter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154107v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502179v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03230551v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03230542v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03230555v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03230535v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460380v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline D&#233;prez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henrion" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Masson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01360635v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>