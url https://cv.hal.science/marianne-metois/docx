--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-1489-0513</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=anObVi0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,6272 +182,6272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer et comprendre la déformation lente des plaques tectoniques par géodésie spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geophysics [physics.geo-ph]. Université Claude Bernard Lyon 1, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">tel-05608145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): dynamic insights from temporal surveys (2/2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 357, pp.79 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénag infiltre le réseau collaboratif Centipède-RTK pour augmenter la couverture GNSS du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-05608145v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Estimation of Surface Strain Rates in the Peri-Adriatic, Balkans and Aegean region from GNSS Velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimine Méridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Henriquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tektonika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3.1, pp.82-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55575/tektonika2025.3.1.99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of tropospheric estimates from CentipedeRTK, a collaborative network of low-cost GNSS stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GPS Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (4), pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10291-024-01699-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental effects and seismogenic source characterization of the December 2020 earthquake sequence near Petrinja, Croatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Amoroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Belić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 230 (2), pp.1394-1418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights on fault reactivation during the 2019 November 11, M&amp;lt;sub&amp;gt;w&amp;lt;/sub&amp;gt; 4.9 Le Teil earthquake in southeastern France, from a joint 3-D geological model and InSAR time-series analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Marconato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Caritg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 229 (2), pp.758-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03584321v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapid Remeasure of Dense Civilian Networks as a Game‐Changer Tool for Surface Deformation Monitoring: The Case Study of the M w 6.4 2020 Petrinja Earthquake, Croatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Henriquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL100166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089600v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Estimation of Surface Strain Rates From Global Navigation Satellite System Measurements: Application to the Southwestern United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (6), pp.e2021JB021905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JB021905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slow slip events precursory to the 2014 Iquique Earthquake, revisited with long-base tilt and GPS records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Olcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep oceanic submarine fieldwork with undergraduate students: an immersive experience with the Minerve software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Martelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Billant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Escartín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (12), pp.2789-2802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-2789-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Active crustal deformation and rotations in the southwestern Balkans from continuous GPS measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rexhep Koci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llambro Duni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neki Kuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 539, pp.116246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subsidence associated with oil extraction, measured from time series analysis of Sentinel-1 data: case study of the Patos-Marinza oil field, Albania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Benjelloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.363-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-11-363-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A warning against over-interpretation of seasonal signals measured by the Global Navigation Satellite System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Chanard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rebischung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15100-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrieving soil surface roughness with the Hapke photometric model: Confrontation with the ground truth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jacquemoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 225, pp.1--15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2019.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporally constant slip rate along the Ganzi fault, NW Xianshuihe fault system, eastern Tibet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130 (3-4), pp.396--410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/B31691.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Southeastward increase of the late Quaternary slip-rate of the Xianshuihe fault, eastern Tibet. Geodynamic and seismic hazard implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingkun Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 485, pp.19--31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridging the gap between North and Central Chile: insight from new GPS data on coupling complexities and the Andean sliver motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 213 (3), pp.1924--1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Combined Velocity Field of the Mediterranean Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Devoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Serpelloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Pietrantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Riguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4401/ag-7059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comprehensive analysis of the Illapel 2015 Mw8.3 earthquake from GPS and InSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fleitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469, pp.123-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03710109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep postseismic viscoelastic relaxation excited by an intraslab normal fault earthquake in the Chile subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidong Bie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 712, pp.729-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional displacement field of the 2015 Mw8.3 Illapel earthquake (Chile) from across- and along-track Sentinel-1 TOPS interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (6), pp.2552 - 2561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL067954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320480v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tectonic-geomorphology of the Litang fault system, SE Tibetan Plateau, and implication for regional seismic hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongliang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 682, pp.278-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.05.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Seismic Sequence of the 16 September 2015 M-w 8.3 Illapel, Chile, Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efrain Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (4), pp.789-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220150281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interseismic Coupling, Megathrust Earthquakes and Seismic Swarms Along the Chilean Subduction Zone (38A degrees-18A degrees S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173 (5), pp.1431-1449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-016-1280-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transient deformation of karst aquifers due to seasonal and multiyear groundwater variations observed by GPS in southern Apennines (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Silverii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Ventafridda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (11), pp.8315-8337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights on continental collisional processes from GPS data: Dynamics of the peri-Adriatic belts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N D 'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rabaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (120), pp.8701-8719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412592v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intense foreshocks and a slow slip event preceded the 2014 Iquique M&amp;lt;SUB&amp;gt;w&amp;lt;/SUB&amp;gt; 8.1 earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Metois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuenzalida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 345, pp.1165-1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1256074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03581095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GPS-derived interseismic coupling on the subduction and seismic hazards in the Atacama region, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the North Chile seismic gap segmentation using GPS-derived interseismic coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Carrizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 194 (3), pp.1283-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interseismic coupling, segmentation and mechanical behavior of the Central Chile subduction zone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, pp.B03406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JB008736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 2010 M-w 8.8 Maule Megathrust Earthquake of Central Chile, Monitored by GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Ruegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Metois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 332, pp.1417-1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1204132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation scientifique de CentipedeRTK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque G2 - Géodésie et géophysique depuis l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the complex rupture of the 2020 Mw 6.4 Petrinja Earthquake (Croatia): insights from joint inversion of geodetic benchmarks, InSAR and optical correlation data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branko Kordić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Hollingsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of geophysical deformations on a regional scale using the low-cost GNSS collaborative network CentipedeRTK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coseismic slip of the 2020 Mw 6.4 Petrinja earthquake (Croatia) from dense geodetic benchmarks, optical image correlation and InSAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branko Kordić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Hollingsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vienne (Austria), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of faulted geomorphic markers and slip-rate estimation along the source of the 2020 Mw6.4 Petrinja earthquake (Croatia), the Petrinja-Pokupsko Fault.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branko Kordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vienne (Austria), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slip distribution of the 29 December 2020 Mw 6.4 Petrinja earthquake (Croatia) from dense geodetic benchmarks and optical image correlation measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Hollingsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branko Kordić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03938072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain partitioning estimation in the eastern part of the tibetan plateau from block models constrained by GPS measurements and automated FLATSIM time series analysis of Sentinel-1 InSAR data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Campagne post-sismique GNSS dans la zone épicentrale du Teil : premiers enseignements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chlieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hannouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Replumaz</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588209v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campagne post-sismique GNSS dans la zone épicentrale du Teil : premiers enseignements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Subsidence de champ pétrolier suivie par le satellite Sentinel-1 : étude du champ de Patos-Marinza, Albanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Benjelloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587772v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsidence de champ pétrolier suivie par le satellite Sentinel-1 : étude du champ de Patos-Marinza, Albanie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Strain partitioning estimation in the eastern part of the tibetan plateau from block models constrained by GPS measurements and automated FLATSIM time series analysis of Sentinel-1 InSAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lemrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurie Barrier</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588219v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdimensional Estimation of Surface Strain Rates from GPS Measurements : Application to California.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodetic benchmark displacement measurements following the 2020 Petrinja earthquake in Croatia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josip Barbača</w:t>
+                <w:t xml:space="preserve">Réactivation lors du séisme du Teil (11/11/2019, Mw4.9) : modèle géologique 3D et série temporelle InSAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Marconato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Hervé Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Caritg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920583v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivation lors du séisme du Teil (11/11/2019, Mw4.9) : modèle géologique 3D et série temporelle InSAR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Caritg</w:t>
+                <w:t xml:space="preserve">Geodetic benchmark displacement measurements following the 2020 Petrinja earthquake in Croatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branko Kordić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matija Vukovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Budić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Špelić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Barbača</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vienne (Austria), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588156v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture process of the November 2019 Durrës, Albania, earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llambro Duni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588191v1</w:t>
-              </w:r>
-[...4184 lines deleted...]
-                <w:t xml:space="preserve">hal-00783213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic estimates of strain rates from GNSS data using the Bstrain code for California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57932/0c3086a5-9bfc-40af-a439-35bee448b40b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation de la communauté Epos-France suite au séisme de la Laigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.13-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de multi-instrumentation géophysique en région Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Métois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6436,284 +6457,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water vapour monitoring over France using the low-cost GNSS collaborative network Centipede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slip behavior of the Ganzi section of the Xianshuihe fault system (China) constrained by time series analysis of Sentinel-1 InSAR data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lemrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Replumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, San Francisco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6723,107 +6744,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kinematic Approach to the Seismic Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seismic Cycle: From Observation to Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2022, 9781789450385. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394173709.fmatter⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6833,248 +6854,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Estimation of Surface Strain Rates from GNSS Measurements: application to the Southwestern US</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive analysis of the Illapel 2015 Mw8.3 Earthquake from GPS and InSAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Fleitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7084,293 +7105,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporary GNSS station PNSF used during a GPSMob campaign in Chile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Temporary GNSS station BAR5 used during a GPSMob campaign in Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Paso Nacional de San Francisco, Chile. 2020</w:t>
+              <w:t xml:space="preserve">Photography. Copiapo, Chile. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230551v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporary GNSS station BAR5 used during a GPSMob campaign in Chile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Temporary GNSS station PNSF used during a GPSMob campaign in Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Copiapo, Chile. 2020</w:t>
+              <w:t xml:space="preserve">Photography. Paso Nacional de San Francisco, Chile. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230542v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporary GNSS station POGR used during a GPSMob campaign in Albania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Gorica, Albania. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporary GNSS station 0606 used during a GPSMob campaign in Albania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Pogradec, Albania. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7380,151 +7401,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of synthetic GNSS time series - Bias and precision of velocity estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mazzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Déprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RESIF. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7534,114 +7555,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification du couplage au long de la subduction Chilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Métois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Paris 7 - Denis Diderot; Institut de Physique du Globe de Paris (IPGP), France, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01360635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId249"/>
+      <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7709,51 +7730,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8496A4D3"/>
+    <w:nsid w:val="7E489FF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7940,51 +7961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-metois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1489-0513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05608145v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henriquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kordi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hollingsworth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056593v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11878" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04920855v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4966" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04920851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kordic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5228" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7945" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588209v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemrabet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chlieh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hannouz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Benjelloun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588253v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Pagani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04920583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Vukovski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budi&#263;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko &#352;peli&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Barba&#269;a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16588" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marconato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588191v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llambro Duni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214397v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimine M&#233;ridi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.1.99" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-024-01699-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584321v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jolivet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab498" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625480v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amoroso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beli&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boncio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902533v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henriquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kordic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baize" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100166" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021905" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420738v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meneses" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Vigny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Olcay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab425" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510107v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2789-2021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841396v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola d'Agostino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rexhep Koci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neki Kuka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116246" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373217v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15100-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000150v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-363-2020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02293285v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labarre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delorme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derrien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.02.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326499v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meneses" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy094" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322994v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chevalier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Pan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31691.1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322950v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingkun Bai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Chevalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.045" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP1CBQCB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Devoti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Serpelloni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Pietrantonio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Riguzzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-7059" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710109v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleitout" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.04.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329278v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Bie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ryder" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.07.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02332004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Klein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Del Campo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Rivera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Poli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150281" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331374v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-016-1280-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331126v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongliang Liu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.05.039" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5ZRZ135-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320480v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL067954" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331138v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Silverii" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fiorillo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ventafridda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013361" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412592v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#233;tois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N D 'Agostino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Avallone" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rabaute" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012023" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581095v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruiz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuenzalida" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leyton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1256074" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360433v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vigny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Socquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delorme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt418" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360422v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carrizo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peyrat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt183" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730868v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;tois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008736" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VNT3THS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783213v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Ruegg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1204132" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841417v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57932/0c3086a5-9bfc-40af-a439-35bee448b40b" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560780v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224721v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081663v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9059" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000169v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975098v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173709.fmatter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154107v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502179v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03230551v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03230542v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03230555v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03230535v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460380v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline D&#233;prez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henrion" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Masson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01360635v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-metois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1489-0513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=anObVi0AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05608145v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M&#233;tois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimine M&#233;ridi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henriquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.1.99" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-024-01699-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amoroso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beli&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boncio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac123" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584321v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marconato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jolivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Caritg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab498" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henriquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kordic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baize" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100166" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295972v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Pagani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021905" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Meneses" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Vigny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Olcay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab425" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2789-2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola d'Agostino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rexhep Koci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llambro Duni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neki Kuka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116246" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Benjelloun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-363-2020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15100-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02293285v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labarre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delorme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derrien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.02.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322994v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chevalier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Pan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31691.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02322950v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingkun Bai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Chevalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP1CBQCB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meneses" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy094" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Devoti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Serpelloni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Pietrantonio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Riguzzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-7059" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fleitout" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.04.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329278v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Bie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ryder" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.07.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320480v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Klein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL067954" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331126v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongliang Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.05.039" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5ZRZ135-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02332004v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Del Campo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Rivera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Poli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150281" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331374v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Socquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-016-1280-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Silverii" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fiorillo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ventafridda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013361" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412592v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M&#233;tois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N D 'Agostino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Avallone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rabaute" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581095v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruiz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuenzalida" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leyton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1256074" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360433v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vigny" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Socquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delorme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt418" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360422v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carrizo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Peyrat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt183" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730868v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;tois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008736" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VNT3THS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783213v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peyrat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Ruegg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1204132" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409651v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kordi&#263;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hollingsworth" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8048" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056593v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11878" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04920855v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4966" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04920851v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Kordic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moulin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5228" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938072v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7945" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587772v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chlieh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hannouz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588219v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588209v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemrabet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588253v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588156v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04920583v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Vukovski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budi&#263;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko &#352;peli&#263;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Barba&#269;a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16588" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588191v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841417v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57932/0c3086a5-9bfc-40af-a439-35bee448b40b" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560780v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224721v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merlet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081663v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9059" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000169v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975098v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394173709.fmatter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154107v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502179v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03230542v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03230551v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03230555v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03230535v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460380v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline D&#233;prez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henrion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Masson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01360635v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>