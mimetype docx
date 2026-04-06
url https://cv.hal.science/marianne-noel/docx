--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marianne Noel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sociologist (PhD) at  @umr_lisis (CNRS-INRAE-Univ. Gustave EiffeI). STS studies of markets, academic publishing & chemistry.Team member  @_Nano_Bubbles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marianne-noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144126001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening Up of Editorial Activities at Chemistry Journals. What Does Editorship Mean and What Does It Involve?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2022.747846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-promotion and caution in abstracts of preprints during the COVID-19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (4), pp.622-636. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to disciplines: exploring the stability of publication regimes in chemistry: the case of the Journal of the American Chemical Society (1879–2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-020-00543-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Expertise in Times of Pandemic: Strengthening the Expert-Lay Divide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tancoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STS&amp;Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Issue 1, "Pandemic", 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tweet, Set, Match: Negotiating the Boundaries of Digital Technologies in Elite Tennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidya Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Paquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.097172182091292. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0971721820912923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Made in Europe for the World': Making a Claim for a European Chemistry in Publication Programs. The Case of the Supramolecular Chemistry (1987-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Fondazione Luigi Einaudi. An Interdisciplinary Journal of Economics, History and Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, LIII, pp.2532 - 4969. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26331/1075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02236211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: &amp;quot;The scientific journal: authorship and the politics of knowledge in the nineteenth century&amp;quot;, Alex Csiszar ISBN 9780226553238 and &amp;quot;Making Nature: The History of a Scientific Journal&amp;quot;, Melinda Baldwin ISBN 9780226261454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.98-100, November 2019, 45(4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Abstract a Mere Teaser? Evaluating Generosity of Article Abstracts in the Environmental Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.16 - 16. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2018.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la valeur économique d’une revue en chimie. Le cas du Journal of the American Chemical Society (1879-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Libre accès aux publications et sciences ouvertes en débat, 11, pp.1879-2010. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01628618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Making and Doing” at 4S Meeting (Denver): Let’s extend the experiment!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (1), pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage Marie-Angèle HERMITTE, Le droit saisi au vif. Sciences, technologies, formes de vie. Entretiens avec Francis CHATEAURAYNAUD, Paris, Pétra, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néron Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.215-229. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.189.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Politics to Academics: Political Activism and the Emergence of Science and Technology Studies in South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Quet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Science, Technology, and Society : an International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.175-193. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/18752160-2416948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de la lecture des périodiques scientifiques à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude. Les périodiques comme source de la recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SICD Université de Toulouse; Occitanie Livres &amp; Lecture, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices and representations of data sharing and data protection within research communities practicing or accompanying ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Revelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for the Study of Science and Technology 2022 Conference (EASST 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprint Abstracts in Times of Crisis: a Comparative Study with the Pre-pandemic Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIR 2021 Bibliometric-enhanced Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lucca, Italy. pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Central and Interdisciplinary. Conditions for Success of a Research Speciality at the University of Strasbourg (1961-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STS Austria. "Community and Identity in Contemporary Techno-Sciences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access for all? Digital technologies in open access scholarly publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Workshop "Indo-French Perspectives on Digital Studies". An IFRIS-JNU Initiative organized by the Digital Studies Group, New Delhi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions in creating discussion spaces in the French Open Access landscape: a necessary evil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S/EASST Conference "Science &amp; technology by other means: Exploring collectives, spaces and futures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Trading Gold”. Open Access to research publications in chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for Social Studies of Science (4S), Nov 2015, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Acess to research publications in chemistry. The case of Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Swedish Research Day 18th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français Suède, Nov 2015, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Graphical abstracts only”. The changing use of periodicals among early career researchers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS 250th National Meeting, Boston MA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Aug 2015, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of a science of supramolecular systems at the University of Strasbourg (1961-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference for the History of Chemistry (9th ICHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational resource building of departments. What do CVs tell us? Comparing departments across disciplines and universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PrestEnce Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fabric of the Academic Quality: Recruitment and Career in Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Reale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Primeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PrestEnce Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp 191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departments and disciplines. Adjusting to changes of their action system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Goastellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PrestEnce Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp 230-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Politics to Academics - Political activism and the emergence of Science and Technology Studies in South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA / Sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three tales of marketization. The role of publication programs in the entry into an era of articlization in chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACS Publications. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, New Orleans (LA), United States. 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/scimeetings.4c10586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalizing chemistry through journals (1789-2018). Longevity, publication frequency, places of publication and dynamics of sub-disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ESPRit Conference 2021. Periodical Formats in the Market: Economies of Space &amp; Time, Competition &amp; Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Ruhr-University Bochum, Germany, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots/maux du Plan S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la Science Ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pitfalls of signature. Questionning affiliation in French research and higher education institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology and Innovation indicators - STI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Champs sur Marne, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Central and Interdisciplinary: Conditions for Success of a Research Speciality at the University of Strasbourg (1961–2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Kastenhofer, Susan Molyneux-Hodgson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community and Identity in Contemporary Technosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41 - 64, 2021, Sociology of the Sciences Yearbook, 978-3-030-61728. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61728-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressions du marché, recomposition des alliances disciplinaires et épistémologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Goastellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriana Gorga et Jean-Philippe Leresche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplines académiques en transformation : entre innovation et résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-37, 2015, 978-2-81300-165-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des modes de production dans les sciences du vivant. Biologie à haut débit, plateformes, brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.481-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de CHARVOLIN F., MICOUD A., NYHART L. (coords). Des sciences citoyennes ? La question de l'amateur dans les sciences naturalistes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.550-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la journée d'étude « Congrès scientifiques et réseaux savants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés de la publication scientifique : Le cas de la chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Gustave Eiffel, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023UEFL2036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04308353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marianne Noel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sociologist (PhD) at  @umr_lisis (CNRS-INRAE-Univ. Gustave EiffeI). STS studies of markets, academic publishing & chemistry.Team member  @_Nano_Bubbles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marianne-noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144126001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening Up of Editorial Activities at Chemistry Journals. What Does Editorship Mean and What Does It Involve?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2022.747846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-promotion and caution in abstracts of preprints during the COVID-19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (4), pp.622-636. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Expertise in Times of Pandemic: Strengthening the Expert-Lay Divide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tancoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STS&amp;Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Issue 1, "Pandemic", 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to disciplines: exploring the stability of publication regimes in chemistry: the case of the Journal of the American Chemical Society (1879–2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-020-00543-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tweet, Set, Match: Negotiating the Boundaries of Digital Technologies in Elite Tennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidya Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Paquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.097172182091292. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0971721820912923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Made in Europe for the World': Making a Claim for a European Chemistry in Publication Programs. The Case of the Supramolecular Chemistry (1987-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Fondazione Luigi Einaudi. An Interdisciplinary Journal of Economics, History and Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, LIII, pp.2532 - 4969. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26331/1075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02236211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: &amp;quot;The scientific journal: authorship and the politics of knowledge in the nineteenth century&amp;quot;, Alex Csiszar ISBN 9780226553238 and &amp;quot;Making Nature: The History of a Scientific Journal&amp;quot;, Melinda Baldwin ISBN 9780226261454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.98-100, November 2019, 45(4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Abstract a Mere Teaser? Evaluating Generosity of Article Abstracts in the Environmental Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.16 - 16. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2018.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la valeur économique d’une revue en chimie. Le cas du Journal of the American Chemical Society (1879-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Libre accès aux publications et sciences ouvertes en débat, 11, pp.1879-2010. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01628618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Making and Doing” at 4S Meeting (Denver): Let’s extend the experiment!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (1), pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage Marie-Angèle HERMITTE, Le droit saisi au vif. Sciences, technologies, formes de vie. Entretiens avec Francis CHATEAURAYNAUD, Paris, Pétra, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néron Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.215-229. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.189.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Politics to Academics: Political Activism and the Emergence of Science and Technology Studies in South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Quet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Science, Technology, and Society : an International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.175-193. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/18752160-2416948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de la lecture des périodiques scientifiques à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude. Les périodiques comme source de la recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SICD Université de Toulouse; Occitanie Livres &amp; Lecture, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices and representations of data sharing and data protection within research communities practicing or accompanying ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Revelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for the Study of Science and Technology 2022 Conference (EASST 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprint Abstracts in Times of Crisis: a Comparative Study with the Pre-pandemic Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIR 2021 Bibliometric-enhanced Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lucca, Italy. pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Central and Interdisciplinary. Conditions for Success of a Research Speciality at the University of Strasbourg (1961-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STS Austria. "Community and Identity in Contemporary Techno-Sciences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access for all? Digital technologies in open access scholarly publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Workshop "Indo-French Perspectives on Digital Studies". An IFRIS-JNU Initiative organized by the Digital Studies Group, New Delhi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions in creating discussion spaces in the French Open Access landscape: a necessary evil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S/EASST Conference "Science &amp; technology by other means: Exploring collectives, spaces and futures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Trading Gold”. Open Access to research publications in chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for Social Studies of Science (4S), Nov 2015, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Acess to research publications in chemistry. The case of Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Swedish Research Day 18th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français Suède, Nov 2015, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Graphical abstracts only”. The changing use of periodicals among early career researchers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS 250th National Meeting, Boston MA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Aug 2015, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of a science of supramolecular systems at the University of Strasbourg (1961-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference for the History of Chemistry (9th ICHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational resource building of departments. What do CVs tell us? Comparing departments across disciplines and universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PrestEnce Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departments and disciplines. Adjusting to changes of their action system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Goastellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PrestEnce Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp 230-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fabric of the Academic Quality: Recruitment and Career in Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Reale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Primeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PrestEnce Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp 191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Politics to Academics - Political activism and the emergence of Science and Technology Studies in South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA / Sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three tales of marketization. The role of publication programs in the entry into an era of articlization in chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACS Publications. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, New Orleans (LA), United States. 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/scimeetings.4c10586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalizing chemistry through journals (1789-2018). Longevity, publication frequency, places of publication and dynamics of sub-disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ESPRit Conference 2021. Periodical Formats in the Market: Economies of Space &amp; Time, Competition &amp; Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Ruhr-University Bochum, Germany, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots/maux du Plan S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la Science Ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pitfalls of signature. Questionning affiliation in French research and higher education institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology and Innovation indicators - STI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Champs sur Marne, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Central and Interdisciplinary: Conditions for Success of a Research Speciality at the University of Strasbourg (1961–2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Kastenhofer, Susan Molyneux-Hodgson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community and Identity in Contemporary Technosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41 - 64, 2021, Sociology of the Sciences Yearbook, 978-3-030-61728. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61728-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressions du marché, recomposition des alliances disciplinaires et épistémologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Goastellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriana Gorga et Jean-Philippe Leresche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplines académiques en transformation : entre innovation et résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-37, 2015, 978-2-81300-165-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des modes de production dans les sciences du vivant. Biologie à haut débit, plateformes, brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.481-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de CHARVOLIN F., MICOUD A., NYHART L. (coords). Des sciences citoyennes ? La question de l'amateur dans les sciences naturalistes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.550-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la journée d'étude « Congrès scientifiques et réseaux savants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés de la publication scientifique : Le cas de la chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Gustave Eiffel, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023UEFL2036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04308353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EDEC219"/>
+    <w:nsid w:val="00271A4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-noel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144126001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636909v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.747846" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03284142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1411" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-020-00543-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084199v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tancoigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Subramanian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Paquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721820912923" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26331/1075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01792860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Turenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628618v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3281" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Bot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ron Adeline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.189.0215" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/18752160-2416948" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735637v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03187900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283067v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00956849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00956857v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cauchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Reale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Primeri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Goastellec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/scimeetings.4c10586" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260793v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02334938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01628610v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-61728-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61728-8_2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00842322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04308353v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne No&#235;l" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UEFL2036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-noel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144126001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636909v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.747846" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03284142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1411" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tancoigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-020-00543-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Subramanian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Paquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721820912923" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26331/1075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01792860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Turenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628618v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3281" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Bot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ron Adeline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.189.0215" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/18752160-2416948" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735637v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03187900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283067v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00956849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00956857v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cauchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Goastellec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Reale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Primeri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/scimeetings.4c10586" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260793v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02334938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01628610v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-61728-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61728-8_2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00842322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04308353v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne No&#235;l" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UEFL2036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>