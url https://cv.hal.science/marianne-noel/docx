--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marianne Noel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sociologist (PhD) at  @umr_lisis (CNRS-INRAE-Univ. Gustave EiffeI). STS studies of markets, academic publishing & chemistry.Team member  @_Nano_Bubbles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marianne-noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144126001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening Up of Editorial Activities at Chemistry Journals. What Does Editorship Mean and What Does It Involve?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2022.747846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-promotion and caution in abstracts of preprints during the COVID-19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (4), pp.622-636. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Expertise in Times of Pandemic: Strengthening the Expert-Lay Divide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tancoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STS&amp;Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Issue 1, "Pandemic", 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to disciplines: exploring the stability of publication regimes in chemistry: the case of the Journal of the American Chemical Society (1879–2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-020-00543-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tweet, Set, Match: Negotiating the Boundaries of Digital Technologies in Elite Tennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidya Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Paquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.097172182091292. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0971721820912923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Made in Europe for the World': Making a Claim for a European Chemistry in Publication Programs. The Case of the Supramolecular Chemistry (1987-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Fondazione Luigi Einaudi. An Interdisciplinary Journal of Economics, History and Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, LIII, pp.2532 - 4969. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26331/1075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02236211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: &amp;quot;The scientific journal: authorship and the politics of knowledge in the nineteenth century&amp;quot;, Alex Csiszar ISBN 9780226553238 and &amp;quot;Making Nature: The History of a Scientific Journal&amp;quot;, Melinda Baldwin ISBN 9780226261454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.98-100, November 2019, 45(4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Abstract a Mere Teaser? Evaluating Generosity of Article Abstracts in the Environmental Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.16 - 16. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2018.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la valeur économique d’une revue en chimie. Le cas du Journal of the American Chemical Society (1879-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Libre accès aux publications et sciences ouvertes en débat, 11, pp.1879-2010. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01628618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Making and Doing” at 4S Meeting (Denver): Let’s extend the experiment!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (1), pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage Marie-Angèle HERMITTE, Le droit saisi au vif. Sciences, technologies, formes de vie. Entretiens avec Francis CHATEAURAYNAUD, Paris, Pétra, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néron Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.215-229. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.189.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Politics to Academics: Political Activism and the Emergence of Science and Technology Studies in South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Quet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Science, Technology, and Society : an International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.175-193. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/18752160-2416948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de la lecture des périodiques scientifiques à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude. Les périodiques comme source de la recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SICD Université de Toulouse; Occitanie Livres &amp; Lecture, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices and representations of data sharing and data protection within research communities practicing or accompanying ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Revelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for the Study of Science and Technology 2022 Conference (EASST 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprint Abstracts in Times of Crisis: a Comparative Study with the Pre-pandemic Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIR 2021 Bibliometric-enhanced Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lucca, Italy. pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Central and Interdisciplinary. Conditions for Success of a Research Speciality at the University of Strasbourg (1961-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STS Austria. "Community and Identity in Contemporary Techno-Sciences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access for all? Digital technologies in open access scholarly publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Workshop "Indo-French Perspectives on Digital Studies". An IFRIS-JNU Initiative organized by the Digital Studies Group, New Delhi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions in creating discussion spaces in the French Open Access landscape: a necessary evil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S/EASST Conference "Science &amp; technology by other means: Exploring collectives, spaces and futures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Trading Gold”. Open Access to research publications in chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for Social Studies of Science (4S), Nov 2015, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Acess to research publications in chemistry. The case of Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Swedish Research Day 18th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français Suède, Nov 2015, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Graphical abstracts only”. The changing use of periodicals among early career researchers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS 250th National Meeting, Boston MA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Aug 2015, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of a science of supramolecular systems at the University of Strasbourg (1961-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference for the History of Chemistry (9th ICHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational resource building of departments. What do CVs tell us? Comparing departments across disciplines and universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PrestEnce Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departments and disciplines. Adjusting to changes of their action system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Goastellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PrestEnce Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp 230-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fabric of the Academic Quality: Recruitment and Career in Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Reale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Primeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PrestEnce Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp 191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Politics to Academics - Political activism and the emergence of Science and Technology Studies in South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA / Sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three tales of marketization. The role of publication programs in the entry into an era of articlization in chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACS Publications. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, New Orleans (LA), United States. 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/scimeetings.4c10586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalizing chemistry through journals (1789-2018). Longevity, publication frequency, places of publication and dynamics of sub-disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ESPRit Conference 2021. Periodical Formats in the Market: Economies of Space &amp; Time, Competition &amp; Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Ruhr-University Bochum, Germany, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots/maux du Plan S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la Science Ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pitfalls of signature. Questionning affiliation in French research and higher education institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology and Innovation indicators - STI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Champs sur Marne, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Central and Interdisciplinary: Conditions for Success of a Research Speciality at the University of Strasbourg (1961–2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Kastenhofer, Susan Molyneux-Hodgson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community and Identity in Contemporary Technosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41 - 64, 2021, Sociology of the Sciences Yearbook, 978-3-030-61728. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61728-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressions du marché, recomposition des alliances disciplinaires et épistémologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Goastellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriana Gorga et Jean-Philippe Leresche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplines académiques en transformation : entre innovation et résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-37, 2015, 978-2-81300-165-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des modes de production dans les sciences du vivant. Biologie à haut débit, plateformes, brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.481-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de CHARVOLIN F., MICOUD A., NYHART L. (coords). Des sciences citoyennes ? La question de l'amateur dans les sciences naturalistes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.550-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la journée d'étude « Congrès scientifiques et réseaux savants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés de la publication scientifique : Le cas de la chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Gustave Eiffel, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023UEFL2036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04308353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marianne Noel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sociologist (PhD) at  @umr_lisis (CNRS-INRAE-Univ. Gustave EiffeI). STS studies of markets, academic publishing & chemistry.Team member  @_Nano_Bubbles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marianne-noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144126001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening Up of Editorial Activities at Chemistry Journals. What Does Editorship Mean and What Does It Involve?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2022.747846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-promotion and caution in abstracts of preprints during the COVID-19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (4), pp.622-636. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Expertise in Times of Pandemic: Strengthening the Expert-Lay Divide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tancoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STS&amp;Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Issue 1, "Pandemic", 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to disciplines: exploring the stability of publication regimes in chemistry: the case of the Journal of the American Chemical Society (1879–2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-020-00543-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tweet, Set, Match: Negotiating the Boundaries of Digital Technologies in Elite Tennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidya Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Paquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.097172182091292. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0971721820912923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Made in Europe for the World': Making a Claim for a European Chemistry in Publication Programs. The Case of the Supramolecular Chemistry (1987-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Fondazione Luigi Einaudi. An Interdisciplinary Journal of Economics, History and Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, LIII, pp.2532 - 4969. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26331/1075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02236211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: &amp;quot;The scientific journal: authorship and the politics of knowledge in the nineteenth century&amp;quot;, Alex Csiszar ISBN 9780226553238 and &amp;quot;Making Nature: The History of a Scientific Journal&amp;quot;, Melinda Baldwin ISBN 9780226261454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.98-100, November 2019, 45(4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Abstract a Mere Teaser? Evaluating Generosity of Article Abstracts in the Environmental Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.16 - 16. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2018.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la valeur économique d’une revue en chimie. Le cas du Journal of the American Chemical Society (1879-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Libre accès aux publications et sciences ouvertes en débat, 11, pp.1879-2010. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01628618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Making and Doing” at 4S Meeting (Denver): Let’s extend the experiment!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (1), pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage Marie-Angèle HERMITTE, Le droit saisi au vif. Sciences, technologies, formes de vie. Entretiens avec Francis CHATEAURAYNAUD, Paris, Pétra, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néron Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.215-229. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.189.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Politics to Academics: Political Activism and the Emergence of Science and Technology Studies in South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Quet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Science, Technology, and Society : an International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.175-193. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/18752160-2416948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de la lecture des périodiques scientifiques à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude. Les périodiques comme source de la recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SICD Université de Toulouse; Occitanie Livres &amp; Lecture, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices and representations of data sharing and data protection within research communities practicing or accompanying ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Revelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for the Study of Science and Technology 2022 Conference (EASST 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprint Abstracts in Times of Crisis: a Comparative Study with the Pre-pandemic Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIR 2021 Bibliometric-enhanced Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lucca, Italy. pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Central and Interdisciplinary. Conditions for Success of a Research Speciality at the University of Strasbourg (1961-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STS Austria. "Community and Identity in Contemporary Techno-Sciences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access for all? Digital technologies in open access scholarly publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Workshop "Indo-French Perspectives on Digital Studies". An IFRIS-JNU Initiative organized by the Digital Studies Group, New Delhi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions in creating discussion spaces in the French Open Access landscape: a necessary evil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S/EASST Conference "Science &amp; technology by other means: Exploring collectives, spaces and futures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Trading Gold”. Open Access to research publications in chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for Social Studies of Science (4S), Nov 2015, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Acess to research publications in chemistry. The case of Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Swedish Research Day 18th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français Suède, Nov 2015, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Graphical abstracts only”. The changing use of periodicals among early career researchers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS 250th National Meeting, Boston MA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Aug 2015, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of a science of supramolecular systems at the University of Strasbourg (1961-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference for the History of Chemistry (9th ICHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational resource building of departments. What do CVs tell us? Comparing departments across disciplines and universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PrestEnce Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fabric of the Academic Quality: Recruitment and Career in Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Reale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Primeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PrestEnce Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp 191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departments and disciplines. Adjusting to changes of their action system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Goastellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PrestEnce Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp 230-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Politics to Academics - Political activism and the emergence of Science and Technology Studies in South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA / Sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three tales of marketization. The role of publication programs in the entry into an era of articlization in chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACS Publications. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, New Orleans (LA), United States. 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/scimeetings.4c10586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalizing chemistry through journals (1789-2018). Longevity, publication frequency, places of publication and dynamics of sub-disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ESPRit Conference 2021. Periodical Formats in the Market: Economies of Space &amp; Time, Competition &amp; Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Ruhr-University Bochum, Germany, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots/maux du Plan S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la Science Ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pitfalls of signature. Questionning affiliation in French research and higher education institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology and Innovation indicators - STI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Champs sur Marne, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Central and Interdisciplinary: Conditions for Success of a Research Speciality at the University of Strasbourg (1961–2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Kastenhofer, Susan Molyneux-Hodgson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community and Identity in Contemporary Technosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41 - 64, 2021, Sociology of the Sciences Yearbook, 978-3-030-61728. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61728-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressions du marché, recomposition des alliances disciplinaires et épistémologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Goastellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriana Gorga et Jean-Philippe Leresche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplines académiques en transformation : entre innovation et résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-37, 2015, 978-2-81300-165-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des modes de production dans les sciences du vivant. Biologie à haut débit, plateformes, brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.481-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de CHARVOLIN F., MICOUD A., NYHART L. (coords). Des sciences citoyennes ? La question de l'amateur dans les sciences naturalistes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.550-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la journée d'étude « Congrès scientifiques et réseaux savants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés de la publication scientifique : Le cas de la chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Gustave Eiffel, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023UEFL2036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04308353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00271A4B"/>
+    <w:nsid w:val="8F0865C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-noel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144126001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636909v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.747846" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03284142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1411" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tancoigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-020-00543-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Subramanian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Paquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721820912923" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26331/1075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01792860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Turenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628618v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3281" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Bot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ron Adeline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.189.0215" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/18752160-2416948" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735637v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03187900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283067v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00956849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00956857v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cauchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Goastellec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Reale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Primeri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/scimeetings.4c10586" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260793v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02334938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01628610v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-61728-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61728-8_2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00842322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04308353v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne No&#235;l" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UEFL2036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-noel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144126001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636909v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.747846" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03284142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1411" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tancoigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-020-00543-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Subramanian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Paquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721820912923" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26331/1075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01792860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Turenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628618v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3281" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Bot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ron Adeline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.189.0215" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/18752160-2416948" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735637v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03187900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283067v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00956849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00956857v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cauchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Reale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Primeri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Goastellec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/scimeetings.4c10586" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260793v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02334938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01628610v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-61728-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61728-8_2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00842322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04308353v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne No&#235;l" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UEFL2036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>