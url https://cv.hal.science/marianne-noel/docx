--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marianne Noel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sociologist (PhD) at  @umr_lisis (CNRS-INRAE-Univ. Gustave EiffeI). STS studies of markets, academic publishing & chemistry.Team member  @_Nano_Bubbles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marianne-noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144126001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening Up of Editorial Activities at Chemistry Journals. What Does Editorship Mean and What Does It Involve?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2022.747846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-promotion and caution in abstracts of preprints during the COVID-19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (4), pp.622-636. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Expertise in Times of Pandemic: Strengthening the Expert-Lay Divide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tancoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STS&amp;Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Issue 1, "Pandemic", 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to disciplines: exploring the stability of publication regimes in chemistry: the case of the Journal of the American Chemical Society (1879–2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-020-00543-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tweet, Set, Match: Negotiating the Boundaries of Digital Technologies in Elite Tennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidya Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Paquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.097172182091292. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0971721820912923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Made in Europe for the World': Making a Claim for a European Chemistry in Publication Programs. The Case of the Supramolecular Chemistry (1987-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Fondazione Luigi Einaudi. An Interdisciplinary Journal of Economics, History and Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, LIII, pp.2532 - 4969. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26331/1075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02236211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: &amp;quot;The scientific journal: authorship and the politics of knowledge in the nineteenth century&amp;quot;, Alex Csiszar ISBN 9780226553238 and &amp;quot;Making Nature: The History of a Scientific Journal&amp;quot;, Melinda Baldwin ISBN 9780226261454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.98-100, November 2019, 45(4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Abstract a Mere Teaser? Evaluating Generosity of Article Abstracts in the Environmental Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.16 - 16. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2018.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la valeur économique d’une revue en chimie. Le cas du Journal of the American Chemical Society (1879-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Libre accès aux publications et sciences ouvertes en débat, 11, pp.1879-2010. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01628618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Making and Doing” at 4S Meeting (Denver): Let’s extend the experiment!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (1), pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage Marie-Angèle HERMITTE, Le droit saisi au vif. Sciences, technologies, formes de vie. Entretiens avec Francis CHATEAURAYNAUD, Paris, Pétra, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néron Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.215-229. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.189.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Politics to Academics: Political Activism and the Emergence of Science and Technology Studies in South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Quet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Science, Technology, and Society : an International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.175-193. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/18752160-2416948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de la lecture des périodiques scientifiques à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude. Les périodiques comme source de la recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SICD Université de Toulouse; Occitanie Livres &amp; Lecture, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices and representations of data sharing and data protection within research communities practicing or accompanying ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Revelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for the Study of Science and Technology 2022 Conference (EASST 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprint Abstracts in Times of Crisis: a Comparative Study with the Pre-pandemic Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIR 2021 Bibliometric-enhanced Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lucca, Italy. pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Central and Interdisciplinary. Conditions for Success of a Research Speciality at the University of Strasbourg (1961-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STS Austria. "Community and Identity in Contemporary Techno-Sciences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access for all? Digital technologies in open access scholarly publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Workshop "Indo-French Perspectives on Digital Studies". An IFRIS-JNU Initiative organized by the Digital Studies Group, New Delhi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions in creating discussion spaces in the French Open Access landscape: a necessary evil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S/EASST Conference "Science &amp; technology by other means: Exploring collectives, spaces and futures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Trading Gold”. Open Access to research publications in chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for Social Studies of Science (4S), Nov 2015, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Acess to research publications in chemistry. The case of Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Swedish Research Day 18th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français Suède, Nov 2015, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Graphical abstracts only”. The changing use of periodicals among early career researchers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS 250th National Meeting, Boston MA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Aug 2015, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of a science of supramolecular systems at the University of Strasbourg (1961-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference for the History of Chemistry (9th ICHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational resource building of departments. What do CVs tell us? Comparing departments across disciplines and universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PrestEnce Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fabric of the Academic Quality: Recruitment and Career in Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Reale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Primeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PrestEnce Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp 191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departments and disciplines. Adjusting to changes of their action system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Goastellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PrestEnce Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp 230-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Politics to Academics - Political activism and the emergence of Science and Technology Studies in South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA / Sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three tales of marketization. The role of publication programs in the entry into an era of articlization in chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACS Publications. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, New Orleans (LA), United States. 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/scimeetings.4c10586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalizing chemistry through journals (1789-2018). Longevity, publication frequency, places of publication and dynamics of sub-disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ESPRit Conference 2021. Periodical Formats in the Market: Economies of Space &amp; Time, Competition &amp; Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Ruhr-University Bochum, Germany, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots/maux du Plan S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la Science Ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pitfalls of signature. Questionning affiliation in French research and higher education institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology and Innovation indicators - STI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Champs sur Marne, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Central and Interdisciplinary: Conditions for Success of a Research Speciality at the University of Strasbourg (1961–2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Kastenhofer, Susan Molyneux-Hodgson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community and Identity in Contemporary Technosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41 - 64, 2021, Sociology of the Sciences Yearbook, 978-3-030-61728. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61728-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressions du marché, recomposition des alliances disciplinaires et épistémologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Goastellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriana Gorga et Jean-Philippe Leresche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplines académiques en transformation : entre innovation et résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-37, 2015, 978-2-81300-165-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des modes de production dans les sciences du vivant. Biologie à haut débit, plateformes, brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.481-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de CHARVOLIN F., MICOUD A., NYHART L. (coords). Des sciences citoyennes ? La question de l'amateur dans les sciences naturalistes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.550-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la journée d'étude « Congrès scientifiques et réseaux savants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés de la publication scientifique : Le cas de la chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Gustave Eiffel, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023UEFL2036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04308353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marianne Noel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sociologist (PhD) at  @umr_lisis (CNRS-INRAE-Univ. Gustave EiffeI). STS studies of markets, academic publishing & chemistry.Team member  @_Nano_Bubbles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marianne-noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144126001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening Up of Editorial Activities at Chemistry Journals. What Does Editorship Mean and What Does It Involve?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2022.747846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-promotion and caution in abstracts of preprints during the COVID-19 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (4), pp.622-636. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to disciplines: exploring the stability of publication regimes in chemistry: the case of the Journal of the American Chemical Society (1879–2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-020-00543-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Expertise in Times of Pandemic: Strengthening the Expert-Lay Divide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tancoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STS&amp;Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Issue 1, "Pandemic", 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tweet, Set, Match: Negotiating the Boundaries of Digital Technologies in Elite Tennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidya Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Paquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.097172182091292. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0971721820912923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Made in Europe for the World': Making a Claim for a European Chemistry in Publication Programs. The Case of the Supramolecular Chemistry (1987-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Fondazione Luigi Einaudi. An Interdisciplinary Journal of Economics, History and Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, LIII, pp.2532 - 4969. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26331/1075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02236211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review: &amp;quot;The scientific journal: authorship and the politics of knowledge in the nineteenth century&amp;quot;, Alex Csiszar ISBN 9780226553238 and &amp;quot;Making Nature: The History of a Scientific Journal&amp;quot;, Melinda Baldwin ISBN 9780226261454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.98-100, November 2019, 45(4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Abstract a Mere Teaser? Evaluating Generosity of Article Abstracts in the Environmental Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.16 - 16. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2018.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la valeur économique d’une revue en chimie. Le cas du Journal of the American Chemical Society (1879-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Libre accès aux publications et sciences ouvertes en débat, 11, pp.1879-2010. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01628618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Making and Doing” at 4S Meeting (Denver): Let’s extend the experiment!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (1), pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage Marie-Angèle HERMITTE, Le droit saisi au vif. Sciences, technologies, formes de vie. Entretiens avec Francis CHATEAURAYNAUD, Paris, Pétra, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néron Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.215-229. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.189.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Politics to Academics: Political Activism and the Emergence of Science and Technology Studies in South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Quet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">East Asian Science, Technology, and Society : an International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.175-193. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/18752160-2416948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de la lecture des périodiques scientifiques à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude. Les périodiques comme source de la recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SICD Université de Toulouse; Occitanie Livres &amp; Lecture, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices and representations of data sharing and data protection within research communities practicing or accompanying ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Revelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Levain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for the Study of Science and Technology 2022 Conference (EASST 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprint Abstracts in Times of Crisis: a Comparative Study with the Pre-pandemic Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ermakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIR 2021 Bibliometric-enhanced Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Lucca, Italy. pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Central and Interdisciplinary. Conditions for Success of a Research Speciality at the University of Strasbourg (1961-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STS Austria. "Community and Identity in Contemporary Techno-Sciences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access for all? Digital technologies in open access scholarly publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Workshop "Indo-French Perspectives on Digital Studies". An IFRIS-JNU Initiative organized by the Digital Studies Group, New Delhi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions in creating discussion spaces in the French Open Access landscape: a necessary evil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S/EASST Conference "Science &amp; technology by other means: Exploring collectives, spaces and futures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Trading Gold”. Open Access to research publications in chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for Social Studies of Science (4S), Nov 2015, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Acess to research publications in chemistry. The case of Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Swedish Research Day 18th Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français Suède, Nov 2015, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Graphical abstracts only”. The changing use of periodicals among early career researchers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS 250th National Meeting, Boston MA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Aug 2015, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational resource building of departments. What do CVs tell us? Comparing departments across disciplines and universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PrestEnce Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of a science of supramolecular systems at the University of Strasbourg (1961-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference for the History of Chemistry (9th ICHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fabric of the Academic Quality: Recruitment and Career in Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Reale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Primeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PrestEnce Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp 191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departments and disciplines. Adjusting to changes of their action system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Goastellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PrestEnce Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp 230-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Politics to Academics - Political activism and the emergence of Science and Technology Studies in South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA / Sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three tales of marketization. The role of publication programs in the entry into an era of articlization in chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACS Publications. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, New Orleans (LA), United States. 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/scimeetings.4c10586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalizing chemistry through journals (1789-2018). Longevity, publication frequency, places of publication and dynamics of sub-disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ESPRit Conference 2021. Periodical Formats in the Market: Economies of Space &amp; Time, Competition &amp; Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Ruhr-University Bochum, Germany, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots/maux du Plan S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la Science Ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pitfalls of signature. Questionning affiliation in French research and higher education institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology and Innovation indicators - STI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Champs sur Marne, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Central and Interdisciplinary: Conditions for Success of a Research Speciality at the University of Strasbourg (1961–2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Kastenhofer, Susan Molyneux-Hodgson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community and Identity in Contemporary Technosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41 - 64, 2021, Sociology of the Sciences Yearbook, 978-3-030-61728. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61728-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressions du marché, recomposition des alliances disciplinaires et épistémologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Goastellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adriana Gorga et Jean-Philippe Leresche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplines académiques en transformation : entre innovation et résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-37, 2015, 978-2-81300-165-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des modes de production dans les sciences du vivant. Biologie à haut débit, plateformes, brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.481-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de CHARVOLIN F., MICOUD A., NYHART L. (coords). Des sciences citoyennes ? La question de l'amateur dans les sciences naturalistes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.550-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la journée d'étude « Congrès scientifiques et réseaux savants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés de la publication scientifique : Le cas de la chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Gustave Eiffel, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023UEFL2036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04308353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F0865C8"/>
+    <w:nsid w:val="A49CC447"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-noel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144126001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636909v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.747846" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03284142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1411" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tancoigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-020-00543-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Subramanian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Paquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721820912923" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26331/1075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01792860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Turenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628618v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3281" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Bot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ron Adeline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.189.0215" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/18752160-2416948" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735637v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03187900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283067v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00956849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00956857v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cauchard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Reale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Primeri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Goastellec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/scimeetings.4c10586" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260793v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02334938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01628610v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-61728-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61728-8_2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00842322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04308353v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne No&#235;l" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UEFL2036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-noel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144126001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636909v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.747846" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03284142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1411" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-020-00543-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084199v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tancoigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Subramanian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Paquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721820912923" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26331/1075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01792860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Turenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628618v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3281" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Bot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ron Adeline" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.189.0215" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/18752160-2416948" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735637v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Revelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03187900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724043v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283067v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00956857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cauchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00956849v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Reale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Primeri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Goastellec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/scimeetings.4c10586" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260793v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02334938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01628610v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-61728-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61728-8_2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00842322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04308353v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne No&#235;l" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UEFL2036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>