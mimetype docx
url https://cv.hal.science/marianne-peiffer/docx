--- v0 (2026-03-24)
+++ v1 (2026-05-09)
@@ -352,403 +352,403 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hydraulic functioning of an adult beech stand under non-limiting soil water and severe drought condition</w:t>
+                <w:t xml:space="preserve">Le numérique passé en revue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrée Tuzet</w:t>
+                <w:t xml:space="preserve">Sylvie Zasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Granier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.48-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594884v1</w:t>
+                <w:t xml:space="preserve">hal-01637742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCI : extension du domaine de l’édition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling hydraulic functioning of an adult beech stand under non-limiting soil water and severe drought condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrée Tuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Betsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Facon</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 348, pp.56-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153110v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique passé en revue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">PCI : extension du domaine de l’édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Zasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Facon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2, pp.48-49</w:t>
+              <w:t xml:space="preserve">, 2017, 2, pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637742v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: “Fifty years Annals of Forest Science”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Leban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -808,90 +808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disturbances in European beech water relation during an extreme drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (7), pp.821 - 829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -938,51 +938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annals of Forest Science changes its scope and complies with green open access rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1055,51 +1055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability to forest decline in a context of climate changes: new prospects about an old question in forest ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (6), pp.627-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1172,51 +1172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Leban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1319,51 +1319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 151 (5), pp.531-543. </w:t>
@@ -1559,51 +1559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan d’eau, de carbone et croissances comparées de deux hêtraies de plaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1693,77 +1693,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass increment and carbon balance of ash (Fraxinus excelsior) trees in an experimental stand in northeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ottorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 61 (6), pp.577-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1810,51 +1810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle clé des déficits hydriques dans le dépérissement de chênaies en Forêt de la Harth (Alsace du Sud) établi par une analyse dendroécologique et écophysiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1935,51 +1935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental control of xylem hydraulic resistances and vulnerability to embolism in Fraxinus excelsior L.: impacts on water relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2062,51 +2062,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un workflow d’open peer review possible pour les revues INRAE (revues scientifiques et de transfert avec évaluation par les pairs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du groupe projet «transition et valorisation des revues INRAE» (2020-2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sabine Arbeille; Erwin Dreyer, Nov 2021, Paris ( France), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2134,195 +2134,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des “Data Papers” des Annals of Forest Science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">L'open data et les data papers au travers du regard d'un éditeur scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil Scientifique de l'Unité Installation Expérimentale Croissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Champenoux, France</w:t>
+              <w:t xml:space="preserve">Séminaire open data et data papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603653v1</w:t>
+                <w:t xml:space="preserve">hal-01607089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'open data et les data papers au travers du regard d'un éditeur scientifique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Présentation des “Data Papers” des Annals of Forest Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire open data et data papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Versailles, France</w:t>
+              <w:t xml:space="preserve">Conseil Scientifique de l'Unité Installation Expérimentale Croissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Champenoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607089v1</w:t>
+                <w:t xml:space="preserve">hal-01603653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retours d’expériences : Editorial manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Coulamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2360,51 +2360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annals of Forest Science engagé dans l'open science : diffusion de « data papers » et examen de l'open peer review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Point d'étape FuturIST 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2429,51 +2429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les revues scientifiques de l'Inra: des modalités de diffusion variées dans un contexte de compétition internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2537,51 +2537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of the ICP-Forests expert Panel on Meteorology and Phenology Comparison of different water budget models at an European Scale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Freising, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2619,51 +2619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilans d'eau, de carbonne, et croissance des hêtraies de plaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2763,51 +2763,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publier des data papers : expérience des « Annals of Forest Science »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publication scientifique, innovation et services à la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Meudon, France. 2015, Actes du colloque "Publication scientifique, innovation et services à la recherche" : 9 et 10 novembre 2015 – Meudon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2845,51 +2845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des propriétés hydrodynamiques du sol sur l'enracinement et la croissance du hêtre en forêt de Hesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2989,51 +2989,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RENECOFOR - Suivi de la météorologie forestière locale (France et Grand-Duché de Luxembourg)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3131,51 +3131,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations de la croissance radiale du pin sylvestre au cours du XXe siècle en forêt domaniale de Saint-Avold - Rôle possible de la pollution atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3223,51 +3223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépérissement forestier en vallée du Rhin. Etude du bilan hydrique des chênaies de la forêt domaniale de La Harth (Haut-Rhin) et impact des épisodes de sécheresse sur la croissance radiale des chênes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -3315,51 +3315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -3413,51 +3413,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramétrisation du bilan hydrique et établissement des flux d’eau et de nutriments dans des séquences de hêtraies de plaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale du Génie Rural des Eaux et Forêts, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3516,51 +3516,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la croissance, du fonctionnement hydrique, photosynthétique et de l'efficience de l'eau de frênes de statuts concurrentiels variés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Peiffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3668,51 +3668,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B47D2ACE"/>
+    <w:nsid w:val="840CB68F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3899,51 +3899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-peiffer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5326-3590" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11891247X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAN-2954-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/dipso/La-Direction-pour-la-science-ouverte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/13592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/journal/13595/editors" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/researcher/4417712/marianne-peiffer/peer-review/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594884v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Betsch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peiffer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.01.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153110v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zasser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Facon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Leban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0528-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0383-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101749v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0370-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0411-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0375-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004060v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Betsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.12.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9152FLM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Janssens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.12.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50HWSQPJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679402v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Nys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ottorini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ottorini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004053" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696550v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois G&#233;r&#233;mia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schipfer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Gall" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096967v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/whbx-cp70" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603653v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coulamy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832682v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clerc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willm" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758947v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/KA11-8611" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840255v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143247v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marianne-peiffer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5326-3590" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11891247X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAN-2954-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/dipso/La-Direction-pour-la-science-ouverte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/13592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/journal/13595/editors" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/researcher/4417712/marianne-peiffer/peer-review/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637742v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zasser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peiffer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594884v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Betsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.01.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Facon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Leban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0528-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0383-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101749v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leban" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0370-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0411-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0375-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004060v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Betsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.12.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9152FLM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Janssens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.12.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50HWSQPJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679402v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Nys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ottorini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ottorini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004053" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696550v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois G&#233;r&#233;mia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schipfer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Gall" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096967v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/whbx-cp70" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coulamy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832682v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clerc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willm" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758947v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/KA11-8611" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840255v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143247v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>